--- v0 (2026-03-14)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.26573426573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ERIC NAIM-GESBERT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">cv HAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Naim-Gesbert est professeur de droit de l'environnement (Université Toulouse Capitole, depuis 2016). Il est directeur scientifique de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Juridique de l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (John Libbey Eurotext-Lavoisier). Docteur en droit de l'environnement (Université Lyon 3 Jean Moulin), sa recherche a reçu le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix national de thèse AFDRU-SFDE 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Il fut maître de conférences et professeur à l'Université de La Réunion (1997-2012), puis à l'Université Paris XIII-Sorbonne Paris Cité (2012-2016), ainsi qu'expert universitaire, en vertu d'une convention internationale, auprès des Nations unies (UNITAR, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004-2009). Fondateur et codirecteur du Master droit de l'environnement, il est aussi responsable de l'axe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit patrimonial public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'Institut Maurice Hauriou. Il est l'auteur d'environ 210 études et publications en droit de l'environnement, portant essentiellement sur ses fondations théoriques, les liens entre la science et le droit, et sur le droit général - dont 14 ouvrages, principalement : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de droit de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 3 et SFDE, 1995, 407 p. ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dimensions scientifiques du droit de l'environnement. Contribution à l'étude de la science et du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant & VUBPress, 1999, 808 p. ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit général de l'environnement. Introduction au droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, 4e éd. 2024, 330 p.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 40 ans de la loi &amp;quot;Littoral&amp;quot;. Rubrique &amp;quot;Questions à&amp;quot;, interview par Y. Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 781, p. 61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le steak végétal en procès. Par-delà le mot et la chose, nommer est-ce penser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 2, p. 249-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pénalisation des déviances climatiques.Note sur &amp;quot;Le droit pénal face au changement climatique&amp;quot;, J. Lagoutte et R. Ollard (dir.), Lefevre Dalloz, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, p. 698-700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;loi littoral&amp;quot; a 40 ans, et il est temps de la moderniser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tribune 30 décembre 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un droit du paysage qui sort de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, p. 709-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l'insécurité environnementale, le principe de non-régression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, p. 5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la galaxie du droit environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, p. 257-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'une science avec conscience en droit environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, p. 769-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est une friche en droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, p. 261-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruit, aéroport et droit humains : la quête du juste équilibre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.747-752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau, ressource vitale fluidifiée par la loi du 3 janvier 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, p. 13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecopoièse ? Ce demi-siècle d'intérêt exceptionnel pour le patrimoine mondial UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, p. 673-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que n'est pas le pluralisme de vérités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et raison en droit des sites - Notion d'écopoièse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, p. 429-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sud extrême, boussole du droit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol.46 (n°2021/3), pp.663-664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écart entre le juste et l'utile laisse dans l'ombre l'atteinte négligeable à l'environnement. Note sur Conseil constitutionnel Décision n° 2020-881 QPC du 5 février 2021 Association Réseau Sortir du nucléaire et autres (Préjudice écologique).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol.46 (n°2), pp.401-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaque pays a-t-il sa pensée à l’aune de l’ordre public écologique européen ? (Note sur CJUE, 17 mars 2021, One Voice, Ligue pour la protection des oiseaux, aff. C 900/19)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 4, p. 817-821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustiques-tigres, frelons asiatiques : haro sur les nuisibles !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre pour entreprendre. Droit, économie, gestion : des expertises pour éclairer un monde en mutation [Newsletter externe de l'Université Toulouse 1 Capitole (UT1)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 32, https://magazine.ut-capitole.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un droit climatique justement acclimaté... ou la hantise de nommer vrai.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol.46 (n°2021/3), pp.445-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un droit du climat justement acclimaté... ou la hantise de nommer vrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, p. 445-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement, duel épique sinon duo fertile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol.46 (n°2), pp.436-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équilibre durable en droit de l'urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 1, p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écart entre le juste et l’utile laisse dans l’ombre l’atteinte négligeable à l’environnement, (Note sur Conseil constitutionnel, Décision n° 2020-881 QPC du 5 février 2021, Association Réseau sortir du nucléaire et autres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 2, p. 401-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaque pays a-t-il sa pensée à l'aune de l'ordre public écologique européen?, Note sur CJUE 17 mars 2021, C-900/19, One Voice (chasse à la glu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol.46 (n°4), pp.817-821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équilibre durable en droit de l'urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol.46 (n°1), pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le joyau et l’écrin, théorie étayée bel et bien (Note introductive sur CE, 3 juin 2020, n° 414018, Association des amis du banc d’Arguin du bassin d’Arcachon, et conclusions O. Fuchs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 3, p. 613-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserve naturelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (n° 3), pp.613-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuer ou ne pas tuer le loup ? Vues sur l'arrêt Tapiola : le sauvage en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol. 45 (n° 2), pp.399-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuer ou ne pas tuer le loup ? Vues sur l’arrêt Tapiola : le sauvage en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n ° 2, p. 399-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le joyau et l'écrin, théorie étayée bel et bien (note sur CE, 3 juin 2020, Association des amis du banc d'Arguin du bassin d'Arcachon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol. 45 (n° 3), pp.613-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe face à la bactérie tueuse de l'olivier (Xylella fastidiosa).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°1, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parc national a soixante ans ! (introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 4, p. 649-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sont les &amp;quot;limites planétaires&amp;quot; ? Pour une Pax natura à l'aune du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol. 45 (n°3), pp.419-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : le parc national a soixante ans!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (4), pp.649-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sont les « limites planétaires » ? Pour une Pax natura à l’aune du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 3, p. 419-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sont les &amp;quot;limites planétaires&amp;quot; ? Pour une Pax natura à l'aune du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (n°3), pp.419-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe face à la bactérie tueuse de l’olivier (Xylella fastidiosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 1, p. 5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité du principe de précaution en droit de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 2, p. 196-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi de 1919 sur l’énergie hydraulique : retour et reprises (conclusion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°4, p. 845-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit vu de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue méditerranéenne de droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, in L’Arbre, l’Homme &amp; le(s) droit(s), M. Touzeil-Divina (dir.), L'Epitoge-Lextenso, X, p. 261-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la précaution comme vrai principe environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 3, p. 453-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur les droits de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz Actu Étudiant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://actu.dalloz-etudiant.fr/focus-sur.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir les choses à leur vrai début : de l'histoire en droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 1, p. 5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclats patrimoniaux. Note sur &amp;quot;Un patrimoine vivant, entre nature et culture, Mélanges J. Fromageau, Mare et Martin, 2019, 934 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 4, pp.845-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où est le droit de l'environnement outre-mer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 1, p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie environnementale : l’accès aux documents relatifs aux impacts comme ouverture à plus de transparence et de légitimité (Note sur CJUE, Gde. ch., 4 septembre 2018, ClientEarth c/Commission européenne, aff. C-57/16 P)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°4, p. 841-843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la toujours chaotique transposition de la directive 91/271/CEE (eaux urbaines résiduaires), Note sur CJUE, 25 juillet 2018, Commission européenne c/Espagne, aff. C-205/17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°4, p. 848-851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que le droit de l'environnement soit une langue vivante ! Du nominalisme et de ses effets sur le statut de la nature : définition de l'équité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 3, p. 449-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité de l’État du fait de l’application de la loi du 10 juillet 1976 relative à la protection de la nature : l’arrêt Association pour le développement de l’aquaculture en région Centre et a., … quinze ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Peyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°2, p. 229-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare liberum versus protection de l’environnement marin : de l’évidence d’une pollution marine causée par rejet d’hydrocarbures (Note sur CJUE, 11 juillet 2018, Bosphorus Queen Shipping Ltd Corp. c/ Rajavartiolaitos, aff. C-15/17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°3, p. 648-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Êtres et choses en droit de l’environnement : l’appel du sacré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 3, p. 405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mesure de toute chose : l’homme. Et la justice ? (Note sur Le droit d’accès à la justice en matière d’environnement, J. Bétaille (dir.), Presses de l’Université Toulouse 1 Capitole, LGDJ, 2016, 389 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, p. 190-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service élémentaire, imaginaire du service public environnemental : de la non-régression à l'échelle de viabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 1, p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refaire le droit de la montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 2, p. 205-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour un droit environnemental (Pax natura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 3, p. 417-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaque classique a sa saison, voici la septième (Note sur M. Prieur (dir.), Droit de l’environnement, Dalloz, 7e éd., 2016, 1228 pages)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, p. 632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosciences et droit : axiomes pour définir l’acceptabilité des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°60, p. 55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accord de Paris sur le climat : commencement d’une mutation de notre temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 2, p. 210-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que vive la Revue Juridique de l'Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Makowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°1, p. 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accord du nom et de la chose, initium du droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, numéro spécial La doctrine en droit de l'environnement, p. 15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude d'impact écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 4, p. 597-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indicible intérêt environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 2, p. 205-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écosystème saisi par le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 1, p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acclimatation moderne de la Cité (introduction générale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, numéro spécial, p. 5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes du droit général de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 3, p. 401-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuple autochtone, éthique et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n° 4, p. 609-611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une théorie générale de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique de la précaution. L'écriture de trois théorèmes primordiaux pour la voir autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, p. 17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espèce nuisible : donné ou construit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n° 3, p. 409-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude et droit à l'ère du pluralisme de vérités. Pour un droit de l'environnement éclairé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editions Victoires </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, in L'expert au banc des accusés, K. Favro et M. Lobé-Lobas (dir.), Revue Droit de l'environnement (Hors série), p. 6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un droit avec l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n° 2, p. 213-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un droit ouvert sur le donné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 2, p. 197-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires ultramarins et compétences environnementales : les DOM-ROM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (1), pp.163-184. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rjenv.2013.5974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde de la précaution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 4, p. 589-591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la peine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 3, p. 397-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumières du principe de précaution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, p. 199-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Là où s’inversent le juste et l’injuste (Note sur C. Huglo, Avocat pour l’environnement, LexisNexis, 2013, 201 pages)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, p. 571-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un statut juridique de l'expertise scientifique des collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Radiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, numéro spécial, p. 69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements pour une expertise scientifique dans l'exercice des collectivités territoriales en matière d'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, numéro spécial, p. 65-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'adapter ou mourir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, p. 5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et changement climatique: la méthode et le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.295--304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectivités outre-mer et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4750, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et changement climatique : la méthode et le discours. Des mots du droit au droit des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 2, p. 295-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi du brevet et droit du malade : casus belli ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68, pp.255--260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’unification du droit international de l’environnement par la quête du mot juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observateur des Nations Unies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.113--119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Cour administrative d'appel de Bordeaux, 26 janvier 2009, numéro 07BX00253, Commune des Avirons (Méthode du bilan : quand le besoin de la population d'une commune emporte le tout)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.220-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturité du droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 35 (2), pp.231--240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturité du droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 2, p. 231-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Cour administrative d'appel de Bordeaux, 2 avril 2009, numéro 08BX00768, Mme X, sous Cour administrative d'appel de Bordeaux, 19 février 2009, numéro 08BX02594, Mme Y et sous Cour administrative d'appel de Bordeaux, 9 juillet 2009, numéro 08BX02456, M. Gérard Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.238-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de proportionnalité exercé par les juridictions administratives en droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 46, pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence en Droit administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de précaution, pensée du plausible en droit. Méthode et raison des juges administratif français et communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne de droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 2, p. 141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de précaution, pensée du plausible en droit. Méthode et raison des juges administratif français et communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne de droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.141--150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de proportionnalité exercé par les juridictions administratives en droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46, pp.54--61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de précaution, pensée du plausible en droit. Méthode et raison des juges adminstratif français et communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne de droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.141--150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expropriation : L’acceptabilité compensée de l’impact écologique des DUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 - Comm. 98, pp.27--29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expropriation : L’acceptabilité compensée de l’impact écologique des DUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 7, p. 27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du concours de polices administratives en matière de dissémination d’OGM (CAA Bordeaux, 15 mai 2007, Commune de Saint-Paul, n° 05BX02080)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 08, pp.295--296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence en Droit administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intelligibilité du droit outre-mer confronté aux pratiques de pêches traditionnelles (CAA Bordeaux, 3 avril 2007 Ministre de l’agriculture, de l’alimentation, de la pêche et des affaires rurales c/France Nature Environnement, n°04BX00484)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 08, pp.293--295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expropriation : L’acceptabilité compensée de l’impact écologique des DUP (CE, 21 mai 2008, Fédération Sépanso et a., JurisData 073670)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.27--29 (comm. 98)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parc national de la Réunion, un facteur de nouvelles solidarités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.1226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02219039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le double visage de la réserve naturelle des Terres australes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mita Manouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, p. 445-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit, expertise et société du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, p. 33-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parc national de la Réunion, un facteur de nouvelles solidarités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 23, p. 1226-1230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de la gestion équilibrée de l'eau à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 06, pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installations classées : Consécration de la responsabilité de l’Etat législateur. Du droit à réparation sur le fondement de la responsabilité sans faute de l’Etat du fait d’une loi », (Note sur CE 2 novembre 2005, Coopérative agricole Ax’ion, n° 266564)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 137, p. 94-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau droit du parc national entre fidélité généalogique et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.2061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02209420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau droit du parc national entre fidélité généalogique et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 30, p. 2061-2065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de parc national de La réunion, parc de seconde génération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique et politique des États francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, p. 103-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque biotechnologique et droit des organismes génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista română de dreptul mediului / Romanian Journal of Environmental law [Revue roumaine de droit de l'environnement]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, p. 45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur CJCE 8 septembre 2005, Commission c/Espagne, aff. C-416/02 et C-121/03 (pollution de l’eau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, p. 24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernité de la théorie de la justice de John Rawls. Brèves remarques à l'aune de la société du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 04, pp.209-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anormalité d'un trouble à l'ordre public écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editions Victoires </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Revue Droit de l'environnement, 120, p. 139-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre juridique de l'usage civil de l'atome : vers une approche démocratique du risque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 03, pp.289-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La directive-cadre du 23 octobre 2000 pour une politique communautaire dans le domaine de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement - Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, numéro spécial, p. 6-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un système d'écriture du droit de l'aménagement du territoire à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 02, pp.167-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une théorie intelligible des principes en droit de l’environnement (Sur la thèse de N. de Sadeleer, Les principes du pollueur-payeur, de prévention et de précaution, Bruylant-AUF, 1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, p. 157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit international de la gestion intégrée des zones côtières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 01, pp.89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur CE 30 juin 1995, Syndicat mixte d'études pour le tunnel de Montgenèvre et autres, Req. n° 141915 et 141916 (droit des sites)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1-2, p. 182-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et droit de l'environnement : réflexions pour le cadre conceptuel du pluralisme de vérités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gutwirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 34, p. 38-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insécurité environnementale. Réflexions juridiques iconoclastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vérel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie - Diffusion Extenso/LGDJ, Vol. 213, 162 p., 2025, Colloques &amp; Essais, 978-2-37032-428-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage en droit : vers un droit au paysage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Collot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin, 337 p., 2025, Droit, sciences &amp; environnement, 978-2-38600-021-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit général de l'environnement. Introduction au droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 4e édition, 330 p., 2024, Objectif Droit - Cours, 978-2-7110-3861-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des sites : retour sur la loi du 2 mai 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin, 253 p., 2022, J.M. Février, É. Naim-Gesbert, R. Radiguet (dir.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit général de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 3e édition, 290 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit général de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 3e édition, 290 p., 2019, 978-2-7110-3089-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires d'Aix-Marseille (PUAM). Collection Droit(s) de l'environnement, 216 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Les grandes décisions du droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 444 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit public et droit privé de l'environnement : unité dans la diversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Mustapha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ-Lextenso, Collection Grands colloque, 250 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de la préservation de l'environnement outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Peyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Radiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires d'Aix-Marseille. Collection Droit d'Outre-mer, 194 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit général de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 2e édition, 272 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de la biodiversité outre-mer : approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aoustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires d'Aix-Marseille, 2012, Collection Droit d'Outre-Mer, 978-2-7314-0841-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit général de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 2011, Objectif droit. Cours, 978-2-7110-1539-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions scientifiques du droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VUPPRESS Bruxelles; Editions Bruylant, 808 p., 1999, 2-8027-1249-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité de droit de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Lyon 3 Jean Moulin; Société Française pour le Droit de l'Environnement. 407 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéro artificialisation nette : la quête d'un équilibre par la revitalisation des friches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Duc in altum ! Mélanges J.L. Gazzaniga</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 629-636, 2025, 978-2-38600-038-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insécurité environnementale : méthode et esquisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in L'insécurité environnementale. Réflexions juridiques iconoclastes, M. Frayssinet, E. Naim-Gesbert, M. Vérel (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 213, Institut Francophone pour la Justice et la Démocratie-Diffusion Lextenso/LGDJ, p. 19-27, 2025, 978-2-37032-428-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage vu du droit. Eléments d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage en droit : vers un droit au paysage ?, C. Bories, P.A. Collot, E. Naim-Gesbert (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 21-25, 2025, Droit, sciences &amp; environnement, 978-2-38600-021-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi une thèse en droit international des études d'impact ? (Préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit international des études d'impact. Eléments pour une théorie des études d'impact en droit international de l'environnement, Ali El Hamine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Pedone, pp.7-9, 2024, 978-2-233-01069-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pax natura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Ethique environnementale pour juristes, J. Sohnle et C. Bouriau (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mare &amp; martin, p. 273-280, 2024, 978-2-38600-004-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan dans l'environnement : définir le juste équilibre en science et conscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Frayssinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 50 ans de la jurisprudence Ville Nouvelle-Est, M. Boul, J. Bousquet, C. Meurant, M. Morales, R. Radiguet (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 170, Institut Francophone pour la Justice et la Démocratie, p. 171-183, 2023, Colloques &amp; Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectivités outre-mer et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Stahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fascicule 4750, LexisNexis, 88 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des sites outre-mer : droit des sites ultramarins ou droit(s) ultramarin(s) des sites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Peyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Radiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection des sites et monuments naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.35-42, 2022, 9782849345481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre public écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mare &amp; martin, p. 381-382, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie du droit des sites, (introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Le droit des sites : retour sur le droit des sites, J.M. Février, É. Naim-Gesbert, R. Radiguet (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 13-18, 2022, Collection Droit, sciences &amp; environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mare &amp; martin, p. 255-256, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la limite… de la planète ou de la population ? (propos conclusifs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Du droit des déchets au droit de l’économie circulaire. Regards sur la loi du 10 février 2020, M. Boul et R. Radiguet (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie-LGDJ, p. 245-248, 2021, Collection Colloques &amp; Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Dictionnaire juridique des Outre-mer, G. Giraudeau et M. Maisonneuve (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, p. 414-416, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la limite... de la planète ou de la population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Radiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du droit des déchets au droit de l'économie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.245-248, 2021, 9782370323101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’expertise : du GIEC au Haut Conseil pour le climat. La fabrique d’une vérité climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in La fabrique d’un droit climatique au service de la trajectoire « 1,5 », C. Cournil (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions A. Pedone, p. 425-437, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Dictionnaire juridique des Outre-mer, G. Giraudeau et M. Maisonneuve (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, p. 207-210, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'expertise : du GIEC au Haut Conseil pour le climat. La fabrique d'une vérité climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique d'un droit climatique au service de la trajectoire "1.5"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions A. Pedone, pp.425-437, 2021, 978 2 2330 0981 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire juridique des Outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.207-210, 2021, 9782711035502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'érosion côtière entre irréversibilité scientifique et acclimatation juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Radiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Torre-Schaub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et changement climatique: comment répondre à l'urgence climatique?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.153-163, 2020, 978-2-84934-473-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’érosion côtière entre irréversibilité scientifique et acclimatation juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Radiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Droit et changement climatique : comment répondre à l’urgence climatique ? Regards croisés à l’interdisciplinaire, M. Torre-Schaub (dir.), Préface de Jean Jouzel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 153-163, 2020, Collection de l'Institut des sciences juridiques et philosophiques de La Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie et droit de l'environnement : définir deux postulats pour une éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Bruno Sire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Toulouse 1 Capitole, pp.415-427, 2019, 978-2-36170-204-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie et droit de l’environnement : définir deux postulats pour une éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Toulouse 1 capitole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Mélanges en l’honneur de Bruno Sire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 415-427, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de l’environnement : histoire ou passé ? De l’ordre nouveau des Lumières environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Un patrimoine vivant, entre nature et culture, Mélanges J. Fromageau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 185-188, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que peut être une thèse en droit de l’environnement (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Droit et biopiraterie. Contribution à l’étude du partage des ressources naturelles, L. Peyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, LGDJ, p. V-VI, 2018, Collection Bibliothèque des thèses de droit de l'urbanisme et de droit de l'environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre public écologique, éclaircie du droit de l’environnement… Vue élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in L’ordre public économique, A. Laget-Annamayer (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 339-346, 2018, Collection Droit &amp; Economie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La définition nominaliste du droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Des petits oiseaux aux grands principes, Mélanges J. Untermaier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 283-289, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique : rupture dans la continuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Penser et mettre en œuvre les transitions écologiques, A. Van Lang (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 55-61, 2018, Collection Droit, sciences &amp; environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage aux confins du droit de l’environnement (allocution de clôture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Droit(s) du Bio, M. Touzeil-Divina et H. Hoepffner (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIII, Editions L'Epitoge, p. 163-171, 2018, Collection L'Unité du droit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux vertus de la « transition écologique » en matière de transports (avant-propos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Transports et développement durable, S. Mouton et É. Naim-Gesbert (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 17-18, 2018, Collection Droit(s) de l'environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le principe d’intégration en droit de l’environnement (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in L’intégration des enjeux environnementaux dans les branches du droit : quelle(s) réalité(s) juridique(s) ?, O. Dupéré et L. Peyen (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-9, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur Cons. const. 28 avril 2005, Loi n° 2005-412 du 3 mai 2005 relative à la création du registre international français, GADE n° 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Les grands arrêts du droit de l’environnement, Ph. Billet et É. Naim-Gesbert (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 85-90, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur CE ass., 12 juillet 2013, Fédération nationale de la pêche en France, GADE n° 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Les grands arrêts du droit de l’environnement, Ph. Billet et É. Naim-Gesbert (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 41-52, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur CE 9 juillet 1982, Comité départemental de défense contre les couloirs à très haute tension, GADE n° 7 ; CE 10 juin 1983, Decroix, GADE n° 8 ; CE 29 juillet 1983, Commune de Roquevaire, GADE n° 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Les grands arrêts du droit de l’environnement, Ph. Billet et É. Naim-Gesbert (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 55-63, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur CE 25 septembre 1998, Association Greenpeace France, GADE n° 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Les grands arrêts du droit de l’environnement, Ph. Billet et É. Naim-Gesbert (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 10-16, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectivités outre-mer et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Stahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, fascicule 4750, LexisNexis, 72 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du droit de l’environnement dans le temps (avant-propos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Les grands arrêts du droit de l’environnement, Ph. Billet et É. Naim-Gesbert (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. VII-XIV, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur Trib. conflit 22 octobre 2007, Mlle Doucedame c/ Département des Bouches-du-Rhône, GADE n° 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Les grands arrêts du droit de l’environnement, Ph. Billet et É. Naim-Gesbert (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 17-21, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie pour une norme environnementale acclimatée à l’outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Itinéraires du droit et terres des hommes, Mélanges J.M. Breton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 761-768, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur CE 13 mars 1970, Ministre d’Etat chargé des affaires culturelles c/Dame Benoist d’Anthenay, GADE n° 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Les grands arrêts du droit de l’environnement, Ph. Billet et É. Naim-Gesbert (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 275-281, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle belle tradition que celle des Mélanges offerts à un juriste émérite par ses collègues et amis ! (avant-propos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Itinéraires du droit et terres des hommes, Mélanges J.M. Breton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 51-52, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du principe primitif de l’acceptabilité des risques (conclusions générales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Sécurité et environnement, N. Clinchamps, C. Cournil, C. Fabregoule, G. Ganapathy Doré (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, p. 413-416, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordres juridiques et droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Traité des rapports entre ordres juridiques, B. Bonnet (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 1363-1370, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du droit naturel de l’environnement. Pour une Pax natura puisée à la source cicéronienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Entre nature et humanité, Mélanges J. de Malafosse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, p. 103-111, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un dialogue droit privé-droit public en droit de l’environnement (avant-propos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Droit public et droit privé de l’environnement : unité dans la diversité ?, M. Mekki et É. Naim-Gesbert (dir.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 5-6, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance du droit de l’environnement. Théorie pour l’affirmation d’un droit causa sui en sa clarté primitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in D’urbanisme et d’environnement, Liber Amicorum F. Haumont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, p. 733-737, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il une vérité économique en droit de l'environnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PULIM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in L'environnement au secours du développement économique et social, C. Krolik et S. Nadaud (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 21-25, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation en matière environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in L’évaluation en droit public, D. Dero-Bugny et A. Laget-Annamayer (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 157-166, 2015, Centre Michel de l'Hospital</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polices administratives spéciales de l’environnement, facteur ou frein à une protection globale de l’environnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Radiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Peyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de la préservation de l’environnement outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M., p. 13, 2015, Droit d'Outre-Mer, 9782731409697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure essentielle du droit de l’environnement outre-mer : l’acclimatation de la norme environnementale (introduction générale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Figures de la préservation de l’environnement outre-mer. Études de cas et réflexions pluridisciplinaires, E.Naim-Gesbert, L. Peyen, R. radiguet (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-10, 2015, Collection Droit d'Outre-mer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique à un ennemi : de l'espèce nuisible à l'espèce invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Bioéthique et genre, A.F. Zattara-Gros (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 51-60, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la notion de service public environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Radiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection de la biodiversité Outre-mer. Approches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, p. 229, 2013, Droit d’Outre-mer, 9782731408416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation, clef du droit de l’environnement outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in La protection de la biodiversité outre-mer. Approches pluridisciplinaires, E. Naim-Gesbert, M. Maisonneuve, T. Aoustin (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 149-150, 2012, Collection Droit d'Outre-mer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science et le principe de non-retour sur l’acquis juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prieur, Michel and Sozzo, Gonzalo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La non régression en droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.125--135, 2012, 978-2-8027-3718-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science et le principe de non-retour sur l’acquis juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in La non-régression en droit de l’environnement, M. Prieur et G. Sozzo (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, p. 125-135, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du statut juridique des eaux outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breton, Jean-Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des ressources en eau et développement local durable: Caraïbe, Amérique latine, Océan indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala; CREJETA, pp.21--40, 2008, 978-2-84586-966-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de la gestion équilibrée de l’eau à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breton, Jean-Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des ressources en eau et développement local durable: Caraïbe, Amérique latine, Océan indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala; CREJETA, pp.225--236, 2008, 978-2-84586-966-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irrésistible ordre public écologique. Risque et Etat de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pour un droit commun de l'environnement, Mélanges Michel Prieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 1323-1341, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects juridiques du développement durable à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Mayotte dans la République, L. Sermet et J. Coudray (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montchrestien, p. 637-651, 2004, Collection Grands colloques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culpabilité juridique et transgression sociale dans le système répressif de la pollution des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Eau et littoral. Préservation et valorisation de la ressource dans les espaces insulaires, S. Ferrari et P. Point (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, p. 233-246, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une catégorie juridique empirique : le parc naturel régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Le cabinet de curiosités, Mélanges C. Wanquet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 249-268, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise scientifique et droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications des Facultés universitaires Saint-Louis (FUSL). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel avenir pour le droit de l'environnement ?, F. Ost et S. Gutwirth (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 43-88, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposé oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de travail. Droit public, M.A. Cohendet (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montchrestien, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire et la thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de travail. Droit public, M.A. Cohendet (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montchrestien, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut constitutionnel de Mayotte : identité ou spécialité législative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] université de La Réunion. 2006, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements économiques, dégradations de la qualité de l'eau et protection juridique de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de La Réunion. 2002, p. 6-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque acceptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noiville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Canselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 1 - Panthéon Sorbonne; Centre de recherche en droit privé, UPRESA 8056. 2001, pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de la gestion durable de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de La Réunion; Ministère de l'enseignement supérieur et de la recherche. 2000, 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de l'environnement à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de La Réunion. 2000, 109 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux scientifico-juridiques de la directive du 12 décembre 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 3 Jean Moulin. 1995, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préservation de la flore et réserves naturelles en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 3 Jean Moulin. 1992, 140 p. (et 50 p. annexes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions scientifiques du droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université Lyon 3 Jean Moulin, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03631180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.26573426573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ERIC NAIM-GESBERT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">cv HAL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Naim-Gesbert est professeur de droit de l'environnement (Université Toulouse Capitole, depuis 2016). Il est directeur scientifique de la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Juridique de l'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (John Libbey Eurotext-Lavoisier). Docteur en droit de l'environnement (Université Lyon 3 Jean Moulin), sa recherche a reçu le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix national de thèse AFDRU-SFDE 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Il fut maître de conférences et professeur à l'Université de La Réunion (1997-2012), puis à l'Université Paris XIII-Sorbonne Paris Cité (2012-2016), ainsi qu'expert universitaire, en vertu d'une convention internationale, auprès des Nations unies (UNITAR, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme de droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004-2009). Fondateur et codirecteur du Master droit de l'environnement, il est aussi responsable de l'axe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">droit patrimonial public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l'Institut Maurice Hauriou. Il est l'auteur d'environ 210 études et publications en droit de l'environnement, portant essentiellement sur ses fondations théoriques, les liens entre la science et le droit, et sur le droit général - dont 14 ouvrages, principalement : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de droit de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 3 et SFDE, 1995, 407 p. ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dimensions scientifiques du droit de l'environnement. Contribution à l'étude de la science et du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant & VUBPress, 1999, 808 p. ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit général de l'environnement. Introduction au droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, 4e éd. 2024, 330 p.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (122)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un droit du littoral fortifié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 1, p. 5-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 40 ans de la loi &amp;quot;Littoral&amp;quot;. Rubrique &amp;quot;Questions à&amp;quot;, interview par Y. Le Foll</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 781, p. 61-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à l'insécurité environnementale, le principe de non-régression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, p. 5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05066002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;loi littoral&amp;quot; a 40 ans, et il est temps de la moderniser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tribune 30 décembre 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pénalisation des déviances climatiques.Note sur &amp;quot;Le droit pénal face au changement climatique&amp;quot;, J. Lagoutte et R. Ollard (dir.), Lefevre Dalloz, 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, p. 698-700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le steak végétal en procès. Par-delà le mot et la chose, nommer est-ce penser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 2, p. 249-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un droit du paysage qui sort de la nuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, p. 709-715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la galaxie du droit environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, p. 257-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments d'une science avec conscience en droit environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, p. 769-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est une friche en droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, p. 261-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruit, aéroport et droit humains : la quête du juste équilibre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.747-752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau, ressource vitale fluidifiée par la loi du 3 janvier 1992</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, p. 13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecopoièse ? Ce demi-siècle d'intérêt exceptionnel pour le patrimoine mondial UNESCO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, p. 673-680</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et raison en droit des sites - Notion d'écopoièse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, p. 429-434</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que n'est pas le pluralisme de vérités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équilibre durable en droit de l'urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol.46 (n°1), pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaque pays a-t-il sa pensée à l'aune de l'ordre public écologique européen?, Note sur CJUE 17 mars 2021, C-900/19, One Voice (chasse à la glu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol.46 (n°4), pp.817-821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sud extrême, boussole du droit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol.46 (n°2021/3), pp.663-664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écart entre le juste et l'utile laisse dans l'ombre l'atteinte négligeable à l'environnement. Note sur Conseil constitutionnel Décision n° 2020-881 QPC du 5 février 2021 Association Réseau Sortir du nucléaire et autres (Préjudice écologique).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol.46 (n°2), pp.401-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustiques-tigres, frelons asiatiques : haro sur les nuisibles !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre pour entreprendre. Droit, économie, gestion : des expertises pour éclairer un monde en mutation [Newsletter externe de l'Université Toulouse 1 Capitole (UT1)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 32, https://magazine.ut-capitole.fr</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un droit climatique justement acclimaté... ou la hantise de nommer vrai.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol.46 (n°2021/3), pp.445-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaque pays a-t-il sa pensée à l’aune de l’ordre public écologique européen ? (Note sur CJUE, 17 mars 2021, One Voice, Ligue pour la protection des oiseaux, aff. C 900/19)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 4, p. 817-821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un droit du climat justement acclimaté... ou la hantise de nommer vrai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, p. 445-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'équilibre durable en droit de l'urbanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 1, p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et environnement, duel épique sinon duo fertile.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, vol.46 (n°2), pp.436-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’écart entre le juste et l’utile laisse dans l’ombre l’atteinte négligeable à l’environnement, (Note sur Conseil constitutionnel, Décision n° 2020-881 QPC du 5 février 2021, Association Réseau sortir du nucléaire et autres)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 2, p. 401-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sont les &amp;quot;limites planétaires&amp;quot; ? Pour une Pax natura à l'aune du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (n°3), pp.419-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe face à la bactérie tueuse de l’olivier (Xylella fastidiosa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 1, p. 5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le joyau et l’écrin, théorie étayée bel et bien (Note introductive sur CE, 3 juin 2020, n° 414018, Association des amis du banc d’Arguin du bassin d’Arcachon, et conclusions O. Fuchs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 3, p. 613-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserve naturelle nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (n° 3), pp.613-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuer ou ne pas tuer le loup ? Vues sur l'arrêt Tapiola : le sauvage en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol. 45 (n° 2), pp.399-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuer ou ne pas tuer le loup ? Vues sur l’arrêt Tapiola : le sauvage en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n ° 2, p. 399-405</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe face à la bactérie tueuse de l'olivier (Xylella fastidiosa).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°1, pp.5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02552279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parc national a soixante ans ! (introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 4, p. 649-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le joyau et l'écrin, théorie étayée bel et bien (note sur CE, 3 juin 2020, Association des amis du banc d'Arguin du bassin d'Arcachon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol. 45 (n° 3), pp.613-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sont les &amp;quot;limites planétaires&amp;quot; ? Pour une Pax natura à l'aune du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, vol. 45 (n°3), pp.419-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : le parc national a soixante ans!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (4), pp.649-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sont les « limites planétaires » ? Pour une Pax natura à l’aune du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n° 3, p. 419-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclats patrimoniaux. Note sur &amp;quot;Un patrimoine vivant, entre nature et culture, Mélanges J. Fromageau, Mare et Martin, 2019, 934 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 4, pp.845-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérité du principe de précaution en droit de l’Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 2, p. 196-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La loi de 1919 sur l’énergie hydraulique : retour et reprises (conclusion)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°4, p. 845-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit vu de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue méditerranéenne de droit public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, in L’Arbre, l’Homme &amp; le(s) droit(s), M. Touzeil-Divina (dir.), L'Epitoge-Lextenso, X, p. 261-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la précaution comme vrai principe environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 3, p. 453-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur les droits de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalloz Actu Étudiant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://actu.dalloz-etudiant.fr/focus-sur.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05436557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir les choses à leur vrai début : de l'histoire en droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 1, p. 5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où est le droit de l'environnement outre-mer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 1, p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que le droit de l'environnement soit une langue vivante ! Du nominalisme et de ses effets sur le statut de la nature : définition de l'équité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 3, p. 449-453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la toujours chaotique transposition de la directive 91/271/CEE (eaux urbaines résiduaires), Note sur CJUE, 25 juillet 2018, Commission européenne c/Espagne, aff. C-205/17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°4, p. 848-851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démocratie environnementale : l’accès aux documents relatifs aux impacts comme ouverture à plus de transparence et de légitimité (Note sur CJUE, Gde. ch., 4 septembre 2018, ClientEarth c/Commission européenne, aff. C-57/16 P)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°4, p. 841-843</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité de l’État du fait de l’application de la loi du 10 juillet 1976 relative à la protection de la nature : l’arrêt Association pour le développement de l’aquaculture en région Centre et a., … quinze ans après</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Peyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°2, p. 229-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare liberum versus protection de l’environnement marin : de l’évidence d’une pollution marine causée par rejet d’hydrocarbures (Note sur CJUE, 11 juillet 2018, Bosphorus Queen Shipping Ltd Corp. c/ Rajavartiolaitos, aff. C-15/17)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n°3, p. 648-650</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Êtres et choses en droit de l’environnement : l’appel du sacré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 3, p. 405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la mesure de toute chose : l’homme. Et la justice ? (Note sur Le droit d’accès à la justice en matière d’environnement, J. Bétaille (dir.), Presses de l’Université Toulouse 1 Capitole, LGDJ, 2016, 389 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, p. 190-191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le service élémentaire, imaginaire du service public environnemental : de la non-régression à l'échelle de viabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 1, p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refaire le droit de la montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 2, p. 205-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaidoyer pour un droit environnemental (Pax natura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 3, p. 417-418</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaque classique a sa saison, voici la septième (Note sur M. Prieur (dir.), Droit de l’environnement, Dalloz, 7e éd., 2016, 1228 pages)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, p. 632</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accord de Paris sur le climat : commencement d’une mutation de notre temps ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 2, p. 210-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosciences et droit : axiomes pour définir l’acceptabilité des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°60, p. 55-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que vive la Revue Juridique de l'Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Makowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n°1, p. 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accord du nom et de la chose, initium du droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, numéro spécial La doctrine en droit de l'environnement, p. 15-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude d'impact écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 4, p. 597-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indicible intérêt environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 2, p. 205-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écosystème saisi par le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 1, p. 5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes du droit général de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 3, p. 401-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acclimatation moderne de la Cité (introduction générale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, numéro spécial, p. 5-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peuple autochtone, éthique et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n° 4, p. 609-611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une théorie générale de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incertitude et droit à l'ère du pluralisme de vérités. Pour un droit de l'environnement éclairé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editions Victoires </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, in L'expert au banc des accusés, K. Favro et M. Lobé-Lobas (dir.), Revue Droit de l'environnement (Hors série), p. 6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physique de la précaution. L'écriture de trois théorèmes primordiaux pour la voir autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, p. 17-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espèce nuisible : donné ou construit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n° 3, p. 409-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un droit avec l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n° 2, p. 213-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un droit ouvert sur le donné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 2, p. 197-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires ultramarins et compétences environnementales : les DOM-ROM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Jean-François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (1), pp.163-184. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rjenv.2013.5974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde de la précaution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 4, p. 589-591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la peine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n° 3, p. 397-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumières du principe de précaution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, p. 199-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Là où s’inversent le juste et l’injuste (Note sur C. Huglo, Avocat pour l’environnement, LexisNexis, 2013, 201 pages)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, p. 571-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour un statut juridique de l'expertise scientifique des collectivités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Radiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Monédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, numéro spécial, p. 69-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements pour une expertise scientifique dans l'exercice des collectivités territoriales en matière d'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, numéro spécial, p. 65-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'adapter ou mourir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, p. 5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loi du brevet et droit du malade : casus belli ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68, pp.255--260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et changement climatique: la méthode et le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.295--304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectivités outre-mer et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Stahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4750, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et changement climatique : la méthode et le discours. Des mots du droit au droit des mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n° 2, p. 295-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’unification du droit international de l’environnement par la quête du mot juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observateur des Nations Unies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1, pp.113--119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Cour administrative d'appel de Bordeaux, 26 janvier 2009, numéro 07BX00253, Commune des Avirons (Méthode du bilan : quand le besoin de la population d'une commune emporte le tout)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.220-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturité du droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Volume 35 (2), pp.231--240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sous Cour administrative d'appel de Bordeaux, 2 avril 2009, numéro 08BX00768, Mme X, sous Cour administrative d'appel de Bordeaux, 19 février 2009, numéro 08BX02594, Mme Y et sous Cour administrative d'appel de Bordeaux, 9 juillet 2009, numéro 08BX02456, M. Gérard Y</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10, pp.238-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maturité du droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 2, p. 231-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de proportionnalité exercé par les juridictions administratives en droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 46, pp.54-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de précaution, pensée du plausible en droit. Méthode et raison des juges administratif français et communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne de droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, n° 2, p. 141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence en Droit administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de précaution, pensée du plausible en droit. Méthode et raison des juges administratif français et communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne de droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.141--150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle de proportionnalité exercé par les juridictions administratives en droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 46, pp.54--61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de précaution, pensée du plausible en droit. Méthode et raison des juges adminstratif français et communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne de droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.141--150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expropriation : L’acceptabilité compensée de l’impact écologique des DUP (CE, 21 mai 2008, Fédération Sépanso et a., JurisData 073670)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.27--29 (comm. 98)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expropriation : L’acceptabilité compensée de l’impact écologique des DUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 - Comm. 98, pp.27--29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expropriation : L’acceptabilité compensée de l’impact écologique des DUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 7, p. 27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du concours de polices administratives en matière de dissémination d’OGM (CAA Bordeaux, 15 mai 2007, Commune de Saint-Paul, n° 05BX02080)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 08, pp.295--296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de jurisprudence en Droit administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 08</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intelligibilité du droit outre-mer confronté aux pratiques de pêches traditionnelles (CAA Bordeaux, 3 avril 2007 Ministre de l’agriculture, de l’alimentation, de la pêche et des affaires rurales c/France Nature Environnement, n°04BX00484)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 08, pp.293--295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parc national de la Réunion, un facteur de nouvelles solidarités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23, pp.1226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02219039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit, expertise et société du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, p. 33-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le double visage de la réserve naturelle des Terres australes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mita Manouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, p. 445-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parc national de la Réunion, un facteur de nouvelles solidarités territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité juridique Droit administratif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 23, p. 1226-1230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet de parc national de La réunion, parc de seconde génération ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique et politique des États francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, p. 103-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de la gestion équilibrée de l'eau à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 06, pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Installations classées : Consécration de la responsabilité de l’Etat législateur. Du droit à réparation sur le fondement de la responsabilité sans faute de l’Etat du fait d’une loi », (Note sur CE 2 novembre 2005, Coopérative agricole Ax’ion, n° 266564)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 137, p. 94-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau droit du parc national entre fidélité généalogique et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 30, pp.2061</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02209420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nouveau droit du parc national entre fidélité généalogique et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 30, p. 2061-2065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque biotechnologique et droit des organismes génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista română de dreptul mediului / Romanian Journal of Environmental law [Revue roumaine de droit de l'environnement]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, p. 45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur CJCE 8 septembre 2005, Commission c/Espagne, aff. C-416/02 et C-121/03 (pollution de l’eau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, p. 24-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernité de la théorie de la justice de John Rawls. Brèves remarques à l'aune de la société du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 04, pp.209-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anormalité d'un trouble à l'ordre public écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editions Victoires </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Revue Droit de l'environnement, 120, p. 139-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordre juridique de l'usage civil de l'atome : vers une approche démocratique du risque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 03, pp.289-302</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La directive-cadre du 23 octobre 2000 pour une politique communautaire dans le domaine de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aménagement - Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, numéro spécial, p. 6-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un système d'écriture du droit de l'aménagement du territoire à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 02, pp.167-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une théorie intelligible des principes en droit de l’environnement (Sur la thèse de N. de Sadeleer, Les principes du pollueur-payeur, de prévention et de précaution, Bruylant-AUF, 1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, p. 157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit international de la gestion intégrée des zones côtières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 01, pp.89-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note sur CE 30 juin 1995, Syndicat mixte d'études pour le tunnel de Montgenèvre et autres, Req. n° 141915 et 141916 (droit des sites)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1-2, p. 182-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et droit de l'environnement : réflexions pour le cadre conceptuel du pluralisme de vérités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gutwirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Interdisciplinaire d'Etudes Juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 34, p. 38-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insécurité environnementale. Réflexions juridiques iconoclastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Frayssinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Vérel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Francophone pour la Justice et la Démocratie - Diffusion Extenso/LGDJ, Vol. 213, 162 p., 2025, Colloques &amp; Essais, 978-2-37032-428-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage en droit : vers un droit au paysage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bories</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Collot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin, 337 p., 2025, Droit, sciences &amp; environnement, 978-2-38600-021-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit général de l'environnement. Introduction au droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 4e édition, 330 p., 2024, Objectif Droit - Cours, 978-2-7110-3861-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des sites : retour sur la loi du 2 mai 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin, 253 p., 2022, J.M. Février, É. Naim-Gesbert, R. Radiguet (dir.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit général de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 3e édition, 290 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit général de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 3e édition, 290 p., 2019, 978-2-7110-3089-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transports et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires d'Aix-Marseille (PUAM). Collection Droit(s) de l'environnement, 216 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(dir.) Les grandes décisions du droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 444 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit public et droit privé de l'environnement : unité dans la diversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekki Mustapha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ-Lextenso, Collection Grands colloque, 250 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de la préservation de l'environnement outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Peyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Radiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires d'Aix-Marseille. Collection Droit d'Outre-mer, 194 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit général de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 2e édition, 272 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection de la biodiversité outre-mer : approches pluridisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aoustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires d'Aix-Marseille, 2012, Collection Droit d'Outre-Mer, 978-2-7314-0841-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit général de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LexisNexis, 2011, Objectif droit. Cours, 978-2-7110-1539-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions scientifiques du droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">VUPPRESS Bruxelles; Editions Bruylant, 808 p., 1999, 2-8027-1249-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité de droit de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Lyon 3 Jean Moulin; Société Française pour le Droit de l'Environnement. 407 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage vu du droit. Eléments d'ouverture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage en droit : vers un droit au paysage ?, C. Bories, P.A. Collot, E. Naim-Gesbert (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 21-25, 2025, Droit, sciences &amp; environnement, 978-2-38600-021-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05283027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zéro artificialisation nette : la quête d'un équilibre par la revitalisation des friches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Duc in altum ! Mélanges J.L. Gazzaniga</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 629-636, 2025, 978-2-38600-038-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05334471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insécurité environnementale : méthode et esquisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in L'insécurité environnementale. Réflexions juridiques iconoclastes, M. Frayssinet, E. Naim-Gesbert, M. Vérel (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 213, Institut Francophone pour la Justice et la Démocratie-Diffusion Lextenso/LGDJ, p. 19-27, 2025, 978-2-37032-428-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi une thèse en droit international des études d'impact ? (Préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Colard-Fabregoule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit international des études d'impact. Eléments pour une théorie des études d'impact en droit international de l'environnement, Ali El Hamine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. Pedone, pp.7-9, 2024, 978-2-233-01069-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pax natura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Ethique environnementale pour juristes, J. Sohnle et C. Bouriau (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mare &amp; martin, p. 273-280, 2024, 978-2-38600-004-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bilan dans l'environnement : définir le juste équilibre en science et conscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Frayssinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 50 ans de la jurisprudence Ville Nouvelle-Est, M. Boul, J. Bousquet, C. Meurant, M. Morales, R. Radiguet (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 170, Institut Francophone pour la Justice et la Démocratie, p. 171-183, 2023, Colloques &amp; Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectivités outre-mer et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Stahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fascicule 4750, LexisNexis, 88 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit des sites outre-mer : droit des sites ultramarins ou droit(s) ultramarin(s) des sites ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Peyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Radiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection des sites et monuments naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.35-42, 2022, 9782849345481</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre public écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mare &amp; martin, p. 381-382, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiologie du droit des sites, (introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Le droit des sites : retour sur le droit des sites, J.M. Février, É. Naim-Gesbert, R. Radiguet (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 13-18, 2022, Collection Droit, sciences &amp; environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, mare &amp; martin, p. 255-256, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04058123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'expertise : du GIEC au Haut Conseil pour le climat. La fabrique d'une vérité climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Cournil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique d'un droit climatique au service de la trajectoire "1.5"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions A. Pedone, pp.425-437, 2021, 978 2 2330 0981 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Giraudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire juridique des Outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.207-210, 2021, 9782711035502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la limite… de la planète ou de la population ? (propos conclusifs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Du droit des déchets au droit de l’économie circulaire. Regards sur la loi du 10 février 2020, M. Boul et R. Radiguet (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie-LGDJ, p. 245-248, 2021, Collection Colloques &amp; Essais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine mondial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Dictionnaire juridique des Outre-mer, G. Giraudeau et M. Maisonneuve (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, p. 414-416, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la limite... de la planète ou de la population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Boul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Radiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du droit des déchets au droit de l'économie circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.245-248, 2021, 9782370323101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l’expertise : du GIEC au Haut Conseil pour le climat. La fabrique d’une vérité climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in La fabrique d’un droit climatique au service de la trajectoire « 1,5 », C. Cournil (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions A. Pedone, p. 425-437, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Dictionnaire juridique des Outre-mer, G. Giraudeau et M. Maisonneuve (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, p. 207-210, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'érosion côtière entre irréversibilité scientifique et acclimatation juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Radiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Torre-Schaub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et changement climatique: comment répondre à l'urgence climatique?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.153-163, 2020, 978-2-84934-473-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’érosion côtière entre irréversibilité scientifique et acclimatation juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Radiguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Droit et changement climatique : comment répondre à l’urgence climatique ? Regards croisés à l’interdisciplinaire, M. Torre-Schaub (dir.), Préface de Jean Jouzel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 153-163, 2020, Collection de l'Institut des sciences juridiques et philosophiques de La Sorbonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie et droit de l'environnement : définir deux postulats pour une éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur de Bruno Sire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Toulouse 1 Capitole, pp.415-427, 2019, 978-2-36170-204-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02496743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie et droit de l’environnement : définir deux postulats pour une éthique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'Université Toulouse 1 capitole. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Mélanges en l’honneur de Bruno Sire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 415-427, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de l’environnement : histoire ou passé ? De l’ordre nouveau des Lumières environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Un patrimoine vivant, entre nature et culture, Mélanges J. Fromageau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 185-188, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que peut être une thèse en droit de l’environnement (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Droit et biopiraterie. Contribution à l’étude du partage des ressources naturelles, L. Peyen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, LGDJ, p. V-VI, 2018, Collection Bibliothèque des thèses de droit de l'urbanisme et de droit de l'environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre public écologique, éclaircie du droit de l’environnement… Vue élémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in L’ordre public économique, A. Laget-Annamayer (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 339-346, 2018, Collection Droit &amp; Economie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La définition nominaliste du droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Des petits oiseaux aux grands principes, Mélanges J. Untermaier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 283-289, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique : rupture dans la continuité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Penser et mettre en œuvre les transitions écologiques, A. Van Lang (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 55-61, 2018, Collection Droit, sciences &amp; environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage aux confins du droit de l’environnement (allocution de clôture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Droit(s) du Bio, M. Touzeil-Divina et H. Hoepffner (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIII, Editions L'Epitoge, p. 163-171, 2018, Collection L'Unité du droit</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux vertus de la « transition écologique » en matière de transports (avant-propos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Transports et développement durable, S. Mouton et É. Naim-Gesbert (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 17-18, 2018, Collection Droit(s) de l'environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle belle tradition que celle des Mélanges offerts à un juriste émérite par ses collègues et amis ! (avant-propos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Itinéraires du droit et terres des hommes, Mélanges J.M. Breton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 51-52, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le principe d’intégration en droit de l’environnement (préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in L’intégration des enjeux environnementaux dans les branches du droit : quelle(s) réalité(s) juridique(s) ?, O. Dupéré et L. Peyen (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-9, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur Cons. const. 28 avril 2005, Loi n° 2005-412 du 3 mai 2005 relative à la création du registre international français, GADE n° 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Les grands arrêts du droit de l’environnement, Ph. Billet et É. Naim-Gesbert (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 85-90, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur CE ass., 12 juillet 2013, Fédération nationale de la pêche en France, GADE n° 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Les grands arrêts du droit de l’environnement, Ph. Billet et É. Naim-Gesbert (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 41-52, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur CE 9 juillet 1982, Comité départemental de défense contre les couloirs à très haute tension, GADE n° 7 ; CE 10 juin 1983, Decroix, GADE n° 8 ; CE 29 juillet 1983, Commune de Roquevaire, GADE n° 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Les grands arrêts du droit de l’environnement, Ph. Billet et É. Naim-Gesbert (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 55-63, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur CE 25 septembre 1998, Association Greenpeace France, GADE n° 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Les grands arrêts du droit de l’environnement, Ph. Billet et É. Naim-Gesbert (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 10-16, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectivités outre-mer et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sauvageot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Stahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juris-Classeur Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, fascicule 4750, LexisNexis, 72 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du droit de l’environnement dans le temps (avant-propos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Billet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Les grands arrêts du droit de l’environnement, Ph. Billet et É. Naim-Gesbert (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. VII-XIV, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur Trib. conflit 22 octobre 2007, Mlle Doucedame c/ Département des Bouches-du-Rhône, GADE n° 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Les grands arrêts du droit de l’environnement, Ph. Billet et É. Naim-Gesbert (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 17-21, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie pour une norme environnementale acclimatée à l’outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Itinéraires du droit et terres des hommes, Mélanges J.M. Breton</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, p. 761-768, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur CE 13 mars 1970, Ministre d’Etat chargé des affaires culturelles c/Dame Benoist d’Anthenay, GADE n° 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Les grands arrêts du droit de l’environnement, Ph. Billet et É. Naim-Gesbert (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 275-281, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un dialogue droit privé-droit public en droit de l’environnement (avant-propos)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Mekki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Droit public et droit privé de l’environnement : unité dans la diversité ?, M. Mekki et É. Naim-Gesbert (dir.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 5-6, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du principe primitif de l’acceptabilité des risques (conclusions générales)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Sécurité et environnement, N. Clinchamps, C. Cournil, C. Fabregoule, G. Ganapathy Doré (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, p. 413-416, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordres juridiques et droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Traité des rapports entre ordres juridiques, B. Bonnet (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 1363-1370, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du droit naturel de l’environnement. Pour une Pax natura puisée à la source cicéronienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Entre nature et humanité, Mélanges J. de Malafosse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, p. 103-111, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure essentielle du droit de l’environnement outre-mer : l’acclimatation de la norme environnementale (introduction générale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Figures de la préservation de l’environnement outre-mer. Études de cas et réflexions pluridisciplinaires, E.Naim-Gesbert, L. Peyen, R. radiguet (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-10, 2015, Collection Droit d'Outre-mer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissance du droit de l’environnement. Théorie pour l’affirmation d’un droit causa sui en sa clarté primitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in D’urbanisme et d’environnement, Liber Amicorum F. Haumont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, p. 733-737, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il une vérité économique en droit de l'environnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PULIM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in L'environnement au secours du développement économique et social, C. Krolik et S. Nadaud (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 21-25, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation en matière environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in L’évaluation en droit public, D. Dero-Bugny et A. Laget-Annamayer (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 157-166, 2015, Centre Michel de l'Hospital</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polices administratives spéciales de l’environnement, facteur ou frein à une protection globale de l’environnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Radiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Peyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de la préservation de l’environnement outre-mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d'Aix-Marseille - P.U.A.M., p. 13, 2015, Droit d'Outre-Mer, 9782731409697</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique à un ennemi : de l'espèce nuisible à l'espèce invasive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Bioéthique et genre, A.F. Zattara-Gros (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, p. 51-60, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la notion de service public environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Radiguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La protection de la biodiversité Outre-mer. Approches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, p. 229, 2013, Droit d’Outre-mer, 9782731408416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science et le principe de non-retour sur l’acquis juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prieur, Michel and Sozzo, Gonzalo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La non régression en droit de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, pp.125--135, 2012, 978-2-8027-3718-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science et le principe de non-retour sur l’acquis juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in La non-régression en droit de l’environnement, M. Prieur et G. Sozzo (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, p. 125-135, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adaptation, clef du droit de l’environnement outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUAM. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in La protection de la biodiversité outre-mer. Approches pluridisciplinaires, E. Naim-Gesbert, M. Maisonneuve, T. Aoustin (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 149-150, 2012, Collection Droit d'Outre-mer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de la gestion équilibrée de l’eau à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breton, Jean-Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des ressources en eau et développement local durable: Caraïbe, Amérique latine, Océan indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala; CREJETA, pp.225--236, 2008, 978-2-84586-966-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du statut juridique des eaux outre-mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breton, Jean-Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des ressources en eau et développement local durable: Caraïbe, Amérique latine, Océan indien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala; CREJETA, pp.21--40, 2008, 978-2-84586-966-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'irrésistible ordre public écologique. Risque et Etat de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Pour un droit commun de l'environnement, Mélanges Michel Prieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, p. 1323-1341, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aspects juridiques du développement durable à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Mayotte dans la République, L. Sermet et J. Coudray (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montchrestien, p. 637-651, 2004, Collection Grands colloques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culpabilité juridique et transgression sociale dans le système répressif de la pollution des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Eau et littoral. Préservation et valorisation de la ressource dans les espaces insulaires, S. Ferrari et P. Point (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, p. 233-246, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une catégorie juridique empirique : le parc naturel régional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in Le cabinet de curiosités, Mélanges C. Wanquet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, p. 249-268, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise scientifique et droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publications des Facultés universitaires Saint-Louis (FUSL). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel avenir pour le droit de l'environnement ?, F. Ost et S. Gutwirth (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 43-88, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposé oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de travail. Droit public, M.A. Cohendet (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montchrestien, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mémoire et la thèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes de travail. Droit public, M.A. Cohendet (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montchrestien, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut constitutionnel de Mayotte : identité ou spécialité législative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] université de La Réunion. 2006, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements économiques, dégradations de la qualité de l'eau et protection juridique de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Estelle Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de La Réunion. 2002, p. 6-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque acceptable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Noiville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Canselier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paris 1 - Panthéon Sorbonne; Centre de recherche en droit privé, UPRESA 8056. 2001, pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de la gestion durable de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de La Réunion; Ministère de l'enseignement supérieur et de la recherche. 2000, 85 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de l'environnement à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de La Réunion. 2000, 109 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux scientifico-juridiques de la directive du 12 décembre 1991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 3 Jean Moulin. 1995, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préservation de la flore et réserves naturelles en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Lyon 3 Jean Moulin. 1992, 140 p. (et 50 p. annexes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dimensions scientifiques du droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Naim-Gesbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université Lyon 3 Jean Moulin, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03631180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId256"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509867v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Naim-Gesbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137516v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274208v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444235v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869722v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192513v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484090v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058083v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059432v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058220v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350541v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Naim-Gesbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641817v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436567v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350549v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058196v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641825v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643073v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078379v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939321v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641842v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043956v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643639v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078373v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641643v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633134v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641583v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643498v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500688v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643486v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633092v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Peyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633099v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643469v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643445v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643456v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643428v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632928v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633155v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Makowiak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634254v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643386v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643347v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643319v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632919v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643285v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643197v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631406v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643248v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631394v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643221v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926002v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Breton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blanchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rjenv.2013.5974" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631344v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631381v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radiguet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mon&#233;diaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631370v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628209v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212270v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212271v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stahl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641925v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01225405v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212276v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02610972v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212282v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641901v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02610973v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641877v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01223637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641893v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01225430v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01225427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212287v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641834v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01230361v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01223650v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01230358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01230360v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219039v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631318v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mita Manouvel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631269v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641872v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02543103v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631484v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209420v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641854v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631241v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631226v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02541648v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630108v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02541619v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630062v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02541602v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631464v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02529560v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631458v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630003v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gutwirth" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966068v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Frayssinet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine V&#233;rel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283002v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bories" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Collot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484135v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641756v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628062v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628082v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628111v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02126242v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628103v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Mustapha" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628099v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Peyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Radiguet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628045v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212049v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maisonneuve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Aoustin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627602v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628033v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334471v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966113v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283027v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789209v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colard-Fabregoule" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652236v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139402v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628148v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sauvageot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003503v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;vrier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058146v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641792v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058123v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633144v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641735v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378789v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boul" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641709v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641719v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240963v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420879v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giraudeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938136v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Torre-Schaub" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641685v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641650v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641619v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633083v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641558v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634398v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634365v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633111v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633124v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632956v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633028v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633015v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633021v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632997v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628143v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632990v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633008v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634348v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633040v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632942v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634293v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634321v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632949v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mekki" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634177v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631416v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634191v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350305v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632907v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631361v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350322v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631495v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212050v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641939v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01213599v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01213596v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631331v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631204v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630094v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630051v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630043v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629973v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629978v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629939v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630100v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Binet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629932v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Noiville" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canselier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628132v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628127v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630111v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628122v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03631180v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586218v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Naim-Gesbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509867v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066002v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274208v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137516v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444235v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625790v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869722v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484090v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059432v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059409v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058220v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Naim-Gesbert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563414v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350541v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436567v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350549v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641817v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058196v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643644v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273492v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641825v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078373v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939321v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641842v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552279v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081269v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145328v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643639v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500688v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641643v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633134v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643634v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05436557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643478v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643486v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633128v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633092v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Peyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633099v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632964v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643445v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643456v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643428v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632928v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643407v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634211v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633155v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Makowiak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634254v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643347v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643319v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643366v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643285v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643197v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631406v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643248v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643221v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Breton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blanchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Jean-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rjenv.2013.5974" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643172v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643130v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631499v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631381v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Radiguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mon&#233;diaire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631370v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628209v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01225405v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212270v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212271v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Stahl" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212276v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02610972v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212282v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02610973v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641901v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641877v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641893v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01223637v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01225430v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01225427v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212287v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01230360v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212292v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641834v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01230361v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01223650v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01230358v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219039v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631269v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631318v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mita Manouvel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641872v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631241v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02543103v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631484v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02209420v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641854v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631226v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631475v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02541648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630108v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02541619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630062v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02541602v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631464v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02529560v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631458v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630003v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gutwirth" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966068v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Frayssinet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine V&#233;rel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283002v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bories" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Collot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484135v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641756v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628062v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628082v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628111v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mouton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02126242v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628103v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Mustapha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628099v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Peyen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Radiguet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628045v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212049v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Maisonneuve" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Aoustin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212237v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627602v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628033v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283027v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334471v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966113v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789209v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colard-Fabregoule" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652236v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139402v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628148v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sauvageot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003503v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;vrier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058146v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641792v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058123v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240963v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420879v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Giraudeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633144v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641735v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378789v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Boul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641709v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641719v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938136v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Torre-Schaub" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641685v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496743v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devaux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641650v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641619v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633083v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641558v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634398v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634365v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633111v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633124v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633074v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632956v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633028v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633015v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633021v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632997v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628143v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632990v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633008v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634348v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633040v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632949v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mekki" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632942v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634293v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634321v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632907v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634177v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631416v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634191v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350305v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631361v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350322v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prieur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212050v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641939v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631495v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01213596v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01213599v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631331v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631204v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630094v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630051v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630043v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629973v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629978v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629939v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630100v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Binet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629932v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Noiville" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canselier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628132v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628127v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630111v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628122v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03631180v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>