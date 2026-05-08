--- v0 (2026-03-07)
+++ v1 (2026-05-08)
@@ -790,648 +790,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03982180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit de vote et condition de nationalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Peuchot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, p. 481-524</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03982182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La loi Evin interdit-elle aux entreprises des secteurs tabacoles et des alcools d’entreprendre des actions de mécénat à travers la création d’une fondation-abri ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peuchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03982181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Droit de vote et condition de nationalité</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cumuls d’activités et de rémunérations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Peuchot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les informations administratives et juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, n°4 et 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03982184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faute disciplinaire et sanction disciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Peuchot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, n°76 et 77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03982185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La carte d’identité de commerçant étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peuchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, p. 481-524</w:t>
+              <w:t xml:space="preserve">, 1989, n°4, pp.1095-1136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Faute disciplinaire et sanction disciplinaire</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03982186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mission temporaire devant le Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peuchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, n°76 et 77</w:t>
+              <w:t xml:space="preserve">, 1988, n°43, pp.8-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La mission temporaire devant le Conseil constitutionnel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03982188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime disciplinaire applicable aux fonctionnaires territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peuchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, n°43, pp.8-15</w:t>
+              <w:t xml:space="preserve">, 1988, n° 143, pp.6-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le régime disciplinaire applicable aux fonctionnaires territoriaux</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03982187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interprétation par le conseil d’Etat de l’article L.121.35 du code des communes respecte-t-elle la lettre et l’esprit de la loi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Peuchot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, n°6, pp.73-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03982191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la rectification en erreur matérielle devant le Conseil constitutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Peuchot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, n° 143, pp.6-13</w:t>
+              <w:t xml:space="preserve">, 1987, n°146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03982189v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03982191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’obligation de désintéressement des fonctionnaires</w:t>
               </w:r>
@@ -3877,51 +3877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peuchot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982172v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982173v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982174v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982175v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982176v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982178v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982179v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982180v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982182v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982186v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982189v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982191v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laqui&#232;ze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Lemaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaudun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cheng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Descamps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Guillebon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degoffe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morelou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leniaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jaillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Babelon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaline" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marseille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mension-Rigau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud De Laforcade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bonnefous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981711v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chardon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982057v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982059v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982061v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982060v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982063v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981933v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981934v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981936v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981938v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peuchot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982172v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982173v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982174v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982175v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982176v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982178v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982179v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982180v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982182v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982186v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982188v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982187v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982191v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982189v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982193v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03448883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laqui&#232;ze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Lemaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaudun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cheng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Descamps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas De Guillebon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03923741v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degoffe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Morelou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981706v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Leniaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jaillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981707v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Babelon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaline" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marseille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mension-Rigau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981708v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud De Laforcade" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981710v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bonnefous" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Richer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981711v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chardon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982057v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982059v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982058v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982061v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982060v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982063v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981939v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03982064v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981933v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981934v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895856v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981936v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981937v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03981938v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>