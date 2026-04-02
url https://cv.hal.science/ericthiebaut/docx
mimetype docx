--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Thiébaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next release of the European Marine Omics Biodiversity Observation Network (EMO BON) shotgun metagenomic data from water and sediment samples (Release 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Abagnale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e178484. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.14.e178484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha and beta diversities of hydrothermal vent macrofaunal communities along the southwestern Pacific back-arc basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poitrimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cathalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 967, pp.178694. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First release of the European marine omics biodiversity observation network (EMO BON) shotgun metagenomics data from water and sediment samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Bastianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e143585. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.13.e143585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05046943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genomics unveils congruent secondary suture zone in Southwest Pacific Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Lu Y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (2), pp.msaf024. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaf024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment grain size and benthic community structure in the eastern English Channel: species-dependent responses and environmental influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 200, pp.116042. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale patterns in the structure of fish and fouling communities associated with seaweeds in marinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Crec'Hriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 742, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery after exploitation of stalked barnacles is facilitated by the presence of conspecifics: a study of post-harvest gap recolonization dynamics in SW Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Gómez-del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arrontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Macho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11160-024-09900-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the effect of space, time, and environmental and anthropogenic drivers on coastal macrobenthic β diversity in contrasting habitats over 15 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 946, pp.173919. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genomics unveils congruent secondary suture zone in Southwest Pacific Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Lu Y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (42), pp.18969-18979. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.05.31.596862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existing evidence on the impact of changes in marine ecosystem structure and functioning on ecosystem service delivery: A systematic map Authors' contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sylvie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-023-00306-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic surrogates for long-term macrobenthic community monitoring: an application with community trajectory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 714, pp.105-111. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling large-spatial scale larval dispersal modelling with barcoding to refine the amphi-Atlantic connectivity hypothesis in deep-sea seep mussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1122124. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1122124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term coastal macrobenthic Community Trajectory Analysis reveals habitat-dependent stability patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel De Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.06489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of marine protist communities in tidally mixed coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarita Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (14), pp.3761-3783. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted phylogeographic patterns of hydrothermal vent gastropods along South West Pacific: Woodlark Basin, a possible contact zone and/or stepping-stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poitrimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (10), pp.e0275638. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0275638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de science : Watersipora subatra, voyageuse au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active hydrothermal vents in the Woodlark Basin may act as dispersing centres for hydrothermal fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.64. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-022-00387-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with poachers in European stalked barnacle fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Aguión</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arrontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.104826. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2021.104826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-scale comparison of reproduction and recruitment of the stalked barnacle Pollicipes pollicipes across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Aguión</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Broudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (5), pp.63. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-022-04050-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotic Genetic Patchiness in the Highly Valued Atlantic Stalked Barnacle Pollicipes pollicipes From the Iberian Peninsula: Implications for Fisheries Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Parrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Morán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose L Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Aguión</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.801780. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.801780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on how changes in marine ecosystem structure and functioning affect ecosystem services delivery? A systematic map protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sylvie Sylvie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.36. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00251-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term spatio-temporal changes of the muddy fine sand benthic community of the Bay of Seine (eastern English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bacouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Juliana Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.105062. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical distribution of brittle star larvae in two contrasting coastal embayments: implications for larval transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12033), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-68750-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des récifs d’hermelles. Nuisible ou patrimonial : l’évolution des perceptions en milieu marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiébaut Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuisible ou patrimonial : l'évolution des perceptions en milieu marin. Le cas des récifs d'hermelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling larval dispersal of Pecten maximus in the English Channel: a tool for the spatial management of the stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodéric Moitié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ogor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (6), pp.1812-1825. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsw207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and latitudinal patterns of soft-bottom macrobenthic invertebrates along French coasts: Results from the RESOMAR database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis K. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grémare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2017.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine habitats ecosystem service potential: A vulnerability approach in the Normand-Breton (Saint Malo) Gulf, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schoenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.306-318. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2014.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial synchronies in the seasonal occurrence of larvae of oysters (Crassostrea gigas) and mussels (Mytilus edulis/galloprovincialis) in European coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharina J. M. Philippart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnhild Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Van Bleijswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bremner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the connectivity between populations mediate range limits of marine invertebrates? A case study of larval dispersal between the Bay of Biscay and the English Channel (North-East Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (1-4, SI), pp.18-36. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2010.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics and hydrodynamic modeling of larval dispersal dissociate contemporary patterns of connectivity from historical expansion into European shelf seas in the polychaete Pectinaria koreni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (6), pp.2089-2106. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2009.54.6.2089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling larval dispersal and settlement of the reef-building polychaete Sabellaria alveolata: Role of hydroclimatic processes on the sustainability of biogenic reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (13), pp.1605-1623. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2009.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling study of the respective role of hydrodynamic processes and larval mortality on larval dispersal and recruitment of benthic invertebrates: example of Pectinaria koreni (Annelida: Polychaeta) in the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (2), pp.117-132. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbh018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelagic dispersal of the brittle-star Ophiothrix fragilis larvae in a megatidal area (English Channel, France) examined using an advection/diffusion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Davoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Salomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57, pp.421-433. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0272-7714(02)00371-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model study on variations in larval supply: are populations of the polychaete Owenia fusiformis in the English Channel open or closed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helgoland Marine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56 (4), pp.229-237. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10152-002-0122-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model study on variations in larval supply: are populations of the polychaete Owenia fusiformis in the English Channel open or closed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Barnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELGOLAND MARINE RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56, pp.229-237. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10152-002-0122-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the genetic structure of Pectinaria koreni (Polychaeta: Pectinariidae) conform to a source-sink metapopulation model at the scale of the Baie de Seine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weinmayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELGOLAND MARINE RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56, pp.238-246. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10152-002-0123-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do hydrodynamic factors affect the recruitment of marine invertebrates in a macrotidal area? The case study of Pectinaria koreni (Polychaeta) in the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 375/376, pp.165-176. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1017092518829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity analysis : a robust method for monitoring benthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Wind energy &amp; Wildlife impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity analysis: a robust method for monitoring benthic communities: a case study of the future offshore wind farm “Centre Manche 1 &amp; 2” off the bay of Seine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Wind energy &amp; Wildlife impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for freshwater and marine ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic–Functional Coupling: A Robust Approach to Monitor Benthic Communities in the Context of Offshore Wind-Farm Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Symposium franco-japonais d'océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société franco-japonaise d'océanographie, Nov 2025, Toba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking taxonomic and functional diversity of amphipod communities in high-energy coarse sediments of the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International colloquium on Amphipoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lodz (Poland), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelping may not be helping : connectivity, community assembly, carbon and nutrient fluxes associated with seaweeds on marinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International temperate reefs symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix E Beisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2023, Palma de Mallorca, Spain. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Benthic Functional Diversity Approach of the English Channel Coarse Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coast Caen 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sensitivity of marine habitats to anthropogenic pressures: a key tool in evaluating risks to Mediterranean benthic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mediterranean Symposium on the conservation of coralligenous and other calcareous bio-concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPA/RAC, Jan 2019, Antalya, Turkey. pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the structure of the fine sand benthic community of the Bay of Seine: a comparison between species and functional diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiébaut Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bacouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja K.J. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BARBECUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMAR; Observatoire Marin de l'IUEM Brest, Apr 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term changes in the species diversity of the fine sand benthic community of the Bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bacouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oceanography and Geoscience of the eastern English Channel – Past, Present, Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Wimereux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas project : macrobenthic invertebrates in the normand-breton Gulf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Island Biodiversity Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Breladre, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches descriptives des habitats marins benthiques de la Manche, de la Mer du Nord et de l’Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2022, 578 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04155798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of French Mediterranean benthic habitats' sensitivity to physical pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire et caractérisation des communautés benthiques du Plateau de la Méloine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Broudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Station Biologique de Roscoff. 2017, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03627546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des habitats élémentaires (DHFF) d'Atlantique, de Manche et de Mer du Nord aux pressions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ar Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04282343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing benthic habitats' sensitivity to human pressures: a methodological framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service du Patrimoine Naturel (SPN), MNHN. 2016, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des habitats benthiques de Méditerranée aux pressions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SPN 2015-70, MNHN. 2016, 101 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l'évaluation de la sensibilité des habitats benthiques aux pressions anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPN 2015-69, Service du Patrimoine Naturel (SPN), MNHN; Muséum national d'Histoire Naturelle (Paris, France). 2015, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04263990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Marine Omics Biodiversity Observation Network (EMO BON) Handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Casotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cunliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Koulouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal temporal dynamics of marine protists communities in tidally mixed coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarita Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 5/7 - Autres espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 2/7 - Annélides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 4/7 - Arthropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 6/7 - Espèces d'intérêt particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton Volume 1/7 - Présentation et Volume 7/7 - Bibliographie, glossaire & index général des espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 3/7 - Mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId284"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Thiébaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next release of the European Marine Omics Biodiversity Observation Network (EMO BON) shotgun metagenomic data from water and sediment samples (Release 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Abagnale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e178484. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.14.e178484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Population Genomics Unveils Congruent Secondary Suture Zone in Southwest Pacific Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Lu Y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (2), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaf024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha and beta diversities of hydrothermal vent macrofaunal communities along the southwestern Pacific back-arc basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poitrimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cathalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 967, pp.178694. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genomics unveils congruent secondary suture zone in Southwest Pacific Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Lu Y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (2), pp.msaf024. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaf024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First release of the European marine omics biodiversity observation network (EMO BON) shotgun metagenomics data from water and sediment samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Bastianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e143585. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.13.e143585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05046943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery after exploitation of stalked barnacles is facilitated by the presence of conspecifics: a study of post-harvest gap recolonization dynamics in SW Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Gómez-del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arrontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Macho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11160-024-09900-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the effect of space, time, and environmental and anthropogenic drivers on coastal macrobenthic β diversity in contrasting habitats over 15 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 946, pp.173919. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale patterns in the structure of fish and fouling communities associated with seaweeds in marinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Crec'Hriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 742, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment grain size and benthic community structure in the eastern English Channel: species-dependent responses and environmental influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 200, pp.116042. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genomics unveils congruent secondary suture zone in Southwest Pacific Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Lu Y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (42), pp.18969-18979. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.05.31.596862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive biology and population structure of three hydrothermal gastropods (Lepetodrilus schrolli, L. fijiensis and Shinkailepas tollmanni) from the South West Pacific back-arc basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poitrimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Veuillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annah Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-023-04348-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling large-spatial scale larval dispersal modelling with barcoding to refine the amphi-Atlantic connectivity hypothesis in deep-sea seep mussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1122124. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1122124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic surrogates for long-term macrobenthic community monitoring: an application with community trajectory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 714, pp.105-111. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term coastal macrobenthic Community Trajectory Analysis reveals habitat-dependent stability patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel De Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.06489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existing evidence on the impact of changes in marine ecosystem structure and functioning on ecosystem service delivery: A systematic map Authors' contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sylvie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-023-00306-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted phylogeographic patterns of hydrothermal vent gastropods along South West Pacific: Woodlark Basin, a possible contact zone and/or stepping-stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poitrimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (10), pp.e0275638. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0275638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de science : Watersipora subatra, voyageuse au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active hydrothermal vents in the Woodlark Basin may act as dispersing centres for hydrothermal fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.64. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-022-00387-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-scale comparison of reproduction and recruitment of the stalked barnacle Pollicipes pollicipes across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Aguión</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Broudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (5), pp.63. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-022-04050-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotic Genetic Patchiness in the Highly Valued Atlantic Stalked Barnacle Pollicipes pollicipes From the Iberian Peninsula: Implications for Fisheries Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Parrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Morán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose L Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Aguión</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.801780. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.801780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with poachers in European stalked barnacle fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Aguión</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arrontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.104826. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2021.104826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of marine protist communities in tidally mixed coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarita Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (14), pp.3761-3783. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on how changes in marine ecosystem structure and functioning affect ecosystem services delivery? A systematic map protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sylvie Sylvie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.36. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00251-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term spatio-temporal changes of the muddy fine sand benthic community of the Bay of Seine (eastern English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bacouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Juliana Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.105062. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical distribution of brittle star larvae in two contrasting coastal embayments: implications for larval transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12033), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-68750-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuisible ou patrimonial : l'évolution des perceptions en milieu marin. Le cas des récifs d'hermelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des récifs d’hermelles. Nuisible ou patrimonial : l’évolution des perceptions en milieu marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiébaut Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and latitudinal patterns of soft-bottom macrobenthic invertebrates along French coasts: Results from the RESOMAR database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis K. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grémare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2017.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling larval dispersal of Pecten maximus in the English Channel: a tool for the spatial management of the stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodéric Moitié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ogor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (6), pp.1812-1825. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsw207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale drivers of community diversity and composition across tidal heights: an example on temperate seaweed communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (6), pp.1791-1805. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine habitats ecosystem service potential: A vulnerability approach in the Normand-Breton (Saint Malo) Gulf, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schoenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.306-318. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2014.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of pockmarks in diversity and species assemblages of coastal macrobenthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Derian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Caisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caprais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 529, pp.91-105. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps11297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are microbial and detrital sources partitioned among and within gastropods species at East Pacific Rise hydrothermal vents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie M. Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Marqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duperron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (1, SI), pp.18-34. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maec.12260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating isotopic functional indices to reveal changes in the structure and functioning of benthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anik Brind 'Amour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (10), pp.1350-1360. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food web structures of subtidal benthic muddy habitats: evidence of microphytobenthos contribution supported by an engineer species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 500, pp.25-41. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso-scale hydrodynamic and reproductive asynchrony affects the source-sink metapopulation structure of the coastal polychaete Pectinaria koreni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taïmour Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (2), pp.367-382. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-013-2342-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic control freaks: Effects of the tubiculous amphipod Haploops nirae on the specific diversity and functional structure of benthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85, pp.413-427. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2013.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling larval dispersal of the king scallop (Pecten maximus) in the English Channel: examples from the bay of Saint-Brieuc and the bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (6), pp.661-678. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-013-0617-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First and repeated records of the tropical-temperate crab Asthenognathus atlanticus Monod, 1932 (Decapoda: Brachyura) in the eastern part of the Bay of Seine (eastern English Channel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dancie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life history and secondary production of the amphipod Haploops nirae (Kaim-Malka, 1976) in the Bay of Concarneau (South Brittany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Droual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Caisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (SI), pp.259-271. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2012.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial synchronies in the seasonal occurrence of larvae of oysters (Crassostrea gigas) and mussels (Mytilus edulis/galloprovincialis) in European coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharina J. M. Philippart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnhild Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Van Bleijswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bremner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of amphipod, Photis inornatus sp nov (Corophiidea, Photidae) from a `Haploops community' in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan A. Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3236, pp.55-61. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3236.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal changes and geographic crypticism indicate the occurrence of a biogeographic transition zone along the southern East Pacific Rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Plouviez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stépahne Hourdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbruyeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.575-594. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2010.02418.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the Ascophyllum nodosum stands and their associated diversity along the coast of Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Golléty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Davoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (3), pp.569-577. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315410000901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meroplankton distribution and its relationship to coastal mesoscale hydrological structure in the northern Bay of Biscay (NE Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Stolba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (8), pp.1193-1211. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbr030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the connectivity between populations mediate range limits of marine invertebrates? A case study of larval dispersal between the Bay of Biscay and the English Channel (North-East Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (1-4, SI), pp.18-36. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2010.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive biology of three hydrothermal vent peltospirid gastropods (Nodopelta heminoda, N-subnoda and Peltospira operculata) associated with Pompeii worms on the East Pacific Rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molluscan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (3), pp.257-266. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mollus/eyq008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of benthic filter feeders on phytoplankton production in a shellfish farming site: Mont Saint Michel Bay, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Struski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mazurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (1-2), pp.21-34. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2010.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics and hydrodynamic modeling of larval dispersal dissociate contemporary patterns of connectivity from historical expansion into European shelf seas in the polychaete Pectinaria koreni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taïmour Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (6), pp.2089-2106. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2009.54.6.2089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling larval dispersal and settlement of the reef-building polychaete Sabellaria alveolata: Role of hydroclimatic processes on the sustainability of biogenic reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (13), pp.1605-1623. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2009.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of physico-chemical environment on gastropod assemblages at hydrothermal vents on the East Pacific Rise (13°N/EPR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pendlebury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88, pp.995-1008. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002531540800163X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic clines and stepping-stone patterns detected along the East Pacific Rise in the vetigastropod Lepetodrilus elevatus reflect species crypticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sadosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 153 (4), pp.545-563. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-007-0829-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variation of metal bioaccumulation in the hydrothermal vent mussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Castrec-Rouelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colaço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (5), pp.405. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2008.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal dynamics of reproduction and settlement in the Pompeii worm, Alvinella pompejana (Polychaeta: Alvinellidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaldonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pradillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 348, pp.197-211. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps07021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative phylogeography of two coastal polychaete tubeworms in the Northeast Atlantic supports shared history and vicariant events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taïmour Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.1841-1855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharp genetic break between Atlantic and English Channel populations of the polychaete Pectinaria koreni along the North coast of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taïmour Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling study of the respective role of hydrodynamic processes and larval mortality on larval dispersal and recruitment of benthic invertebrates: example of Pectinaria koreni (Annelida: Polychaeta) in the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (2), pp.117-132. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbh018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelagic dispersal of the brittle-star Ophiothrix fragilis larvae in a megatidal area (English Channel, France) examined using an advection/diffusion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Davoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Salomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57, pp.421-433. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0272-7714(02)00371-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model study on variations in larval supply: are populations of the polychaete Owenia fusiformis in the English Channel open or closed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helgoland Marine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56 (4), pp.229-237. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10152-002-0122-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model study on variations in larval supply: are populations of the polychaete Owenia fusiformis in the English Channel open or closed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Barnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELGOLAND MARINE RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56, pp.229-237. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10152-002-0122-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the genetic structure of Pectinaria koreni (Polychaeta: Pectinariidae) conform to a source-sink metapopulation model at the scale of the Baie de Seine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weinmayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELGOLAND MARINE RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56, pp.238-246. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10152-002-0123-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do hydrodynamic factors affect the recruitment of marine invertebrates in a macrotidal area? The case study of Pectinaria koreni (Polychaeta) in the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 375/376, pp.165-176. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1017092518829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity analysis : a robust method for monitoring benthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Wind energy &amp; Wildlife impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity analysis: a robust method for monitoring benthic communities: a case study of the future offshore wind farm “Centre Manche 1 &amp; 2” off the bay of Seine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Wind energy &amp; Wildlife impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for freshwater and marine ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation morphologique, sédimentaire et biologique d'un espace naturel remarquable : le plateau rocheux de la Méloine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Taormina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Broudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARHAMB'AR #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brest, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03632269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking taxonomic and functional diversity of amphipod communities in high-energy coarse sediments of the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International colloquium on Amphipoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lodz (Poland), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic–Functional Coupling: A Robust Approach to Monitor Benthic Communities in the Context of Offshore Wind-Farm Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Symposium franco-japonais d'océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société franco-japonaise d'océanographie, Nov 2025, Toba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelping may not be helping : connectivity, community assembly, carbon and nutrient fluxes associated with seaweeds on marinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International temperate reefs symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Benthic Functional Diversity Approach of the English Channel Coarse Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coast Caen 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix E Beisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2023, Palma de Mallorca, Spain. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primal-dual splitting scheme with backtracking for handling with epigraphic constraint and sparse analysis regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pustelnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Loris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTwist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sensitivity of marine habitats to anthropogenic pressures: a key tool in evaluating risks to Mediterranean benthic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mediterranean Symposium on the conservation of coralligenous and other calcareous bio-concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPA/RAC, Jan 2019, Antalya, Turkey. pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the structure of the fine sand benthic community of the Bay of Seine: a comparison between species and functional diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiébaut Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bacouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja K.J. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BARBECUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMAR; Observatoire Marin de l'IUEM Brest, Apr 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling larval dispersal of Pecten maximus in the English Channel: a tool for spatial management of stocks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ogor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Pectinid Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'Atlas : les invertébrés benthiques du Golfe Normand-breton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, écosystèmes et usages du milieu marin, quelles connaissances pour une gestion intégrée du golfe normand-breton ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas project : macrobenthic invertebrates in the normand-breton Gulf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Island Biodiversity Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Breladre, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does shellfish farming affect the benthic environment of the bay of Mont Saint-Michel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Shellfish Restoration, 2-5 octobre 2005,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches descriptives des habitats marins benthiques de la Manche, de la Mer du Nord et de l’Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2022, 578 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04155798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of French Mediterranean benthic habitats' sensitivity to physical pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire et caractérisation des communautés benthiques du Plateau de la Méloine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Broudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Station Biologique de Roscoff. 2017, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03627546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des habitats élémentaires (DHFF) d'Atlantique, de Manche et de Mer du Nord aux pressions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ar Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04282343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des habitats benthiques de Méditerranée aux pressions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SPN 2015-70, MNHN. 2016, 101 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing benthic habitats' sensitivity to human pressures: a methodological framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service du Patrimoine Naturel (SPN), MNHN. 2016, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l'évaluation de la sensibilité des habitats benthiques aux pressions anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPN 2015-69, Service du Patrimoine Naturel (SPN), MNHN; Muséum national d'Histoire Naturelle (Paris, France). 2015, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04263990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal temporal dynamics of marine protists communities in tidally mixed coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarita Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Marine Omics Biodiversity Observation Network (EMO BON) Handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Casotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cunliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Koulouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 2/7 - Annélides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 6/7 - Espèces d'intérêt particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 4/7 - Arthropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton Volume 1/7 - Présentation et Volume 7/7 - Bibliographie, glossaire & index général des espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 3/7 - Mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 5/7 - Autres espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertébrés marins introduits dans le golfe normano-breton depuis 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas permanent de la mer et du littoral N°7 - Les risques littoraux et maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2015, 978-2-9552583-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId396"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Santi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abagnale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Azua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuri&#241;e Ba&#241;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e178484" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poitrimol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178694" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05046943v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bastianini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.13.e143585" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973623v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tran Lu Y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Le Port" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf024" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405000v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116042" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927142v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor G&#243;mez-del Campo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arrontes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cruz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa V&#225;zquez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Macho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-024-09900-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04655346v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Toumi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173919" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013556v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Port" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.31.596862" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173079v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sylvie Campagne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Roy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Langridge" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00306-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04182177v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Toumi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Thi&#233;baut" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guedes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14343" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portanier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Nicolle" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Rath" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Monnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Le Goff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1122124" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04095678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel De C&#225;ceres" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06489" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781932v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarita Caracciolo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forsans" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16539" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03807160v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275638" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701256v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611693v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Meur" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00387-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03439256v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Geiger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Rivera" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Agui&#243;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvarez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2021.104826" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971382v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Acu&#241;a" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Broudin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Castro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04050-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03770865v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Parrondo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Mor&#225;n" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L Acu&#241;a" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.801780" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479042v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sylvie Sylvie Campagne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00251-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02916254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bacouillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Juliana Geiger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105062" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924027v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillam" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bessin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68750-4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639480v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut Eric" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349562v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01466796v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod&#233;ric Moiti&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ogor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foveau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw207" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510350v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.03.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305590v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levrel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoenn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Mao" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2014.09.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BFXSK7G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218837v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J. M. Philippart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amaral" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Van Bleijswijk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bremner" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.014" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218854v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolly" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guyard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gentil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.2089" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878852v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.05.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878887v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salomon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbh018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110544v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ellien" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davoult" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Salomon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0272-7714(02)00371-2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67MLRV36-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878895v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10152-002-0122-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110546v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Barnay" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110545v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Jolly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weinmayr" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10152-002-0123-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LL40RZZW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526073v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagadeuc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauvin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reti&#232;re" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017092518829" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SCWJHXMQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491420v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368642v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05491364v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368635v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368684v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Gonthier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dittami" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291302v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364160v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508394v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja K.J. Geiger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houbin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01709488v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Desroy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Geiger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667689v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cabioch" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gentil" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04155798v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271772v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627546v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Broudin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camusat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fontana" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282343v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ar Gall" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483268v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02047832v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04263990v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379066v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Comtet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cunliffe" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Koulouri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454364v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490465v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490360v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490428v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490480v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472438v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490404v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Santi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abagnale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Azua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuri&#241;e Ba&#241;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e178484" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tran Lu Y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thiebaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Port" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poitrimol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178694" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973623v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Le Port" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05046943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bastianini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.13.e143585" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor G&#243;mez-del Campo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arrontes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cruz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa V&#225;zquez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Macho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-024-09900-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04655346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Toumi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173919" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116042" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.31.596862" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Veuillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annah Rami&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Comtet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04348-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portanier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Nicolle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Rath" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Monnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Le Goff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1122124" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04182177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Toumi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Thi&#233;baut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guedes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grall" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04095678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel De C&#225;ceres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06489" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173079v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sylvie Campagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Roy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Langridge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00306-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03807160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275638" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701256v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611693v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Meur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00387-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971382v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Agui&#243;n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Acu&#241;a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Broudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Castro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04050-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03770865v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Parrondo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Mor&#225;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L Acu&#241;a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.801780" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03439256v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Geiger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Rivera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvarez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2021.104826" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781932v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarita Caracciolo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forsans" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16539" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479042v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sylvie Sylvie Campagne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00251-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02916254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bacouillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Juliana Geiger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105062" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924027v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bessin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68750-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut Eric" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.03.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01466796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod&#233;ric Moiti&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ogor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foveau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw207" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354443v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12781" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305590v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabral" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levrel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoenn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Mao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2014.09.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BFXSK7G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218813v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas F. Dubois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Derian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caisey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Rigolet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caprais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11297" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218814v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. Gaudron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marqu&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12260" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE4103B4119516030F8991F987CD1F1C46B5856E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153349v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind 'Amour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12444" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140624v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10685" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218817v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ta&#239;mour Jolly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guyard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gentil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2342-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140607v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.07.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829918v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0617-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HPKCR199-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jourde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alizier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218834v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Droual" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.08.014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQR5G2S2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218837v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J. M. Philippart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amaral" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Van Bleijswijk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bremner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218826v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A. Myers" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rigolet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3236.1.3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218841v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plouviez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pahne Hourdez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desbruyeres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legendre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02418.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218845v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goll&#233;ty" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315410000901" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854762v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Stolba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr030" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218854v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.022" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218849v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyq008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218852v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Struski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanchard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mazurie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2010.02.013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXK4PB2Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218863v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ellien" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.2089" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218857v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.05.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335998v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pendlebury" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002531540800163X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0CDX4Q27-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222101v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Guen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sadosky" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-007-0829-3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6HFK3G10-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501937v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Company" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Castrec-Rouelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cola&#231;o" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.01.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174570v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Faure" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07021" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146209v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186317v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878887v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salomon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbh018" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110544v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davoult" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Salomon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0272-7714(02)00371-2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67MLRV36-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878895v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnay" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gentil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10152-002-0122-2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110546v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Barnay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110545v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Jolly" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weinmayr" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10152-002-0123-1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LL40RZZW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526073v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagadeuc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauvin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reti&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017092518829" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SCWJHXMQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491420v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368642v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632269v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368635v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05491364v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368684v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Gonthier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dittami" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291302v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040478v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denneulin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Langlois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Loris" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364160v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508394v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja K.J. Geiger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houbin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163143v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foucher" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667679v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cabioch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667689v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105895v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouy&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04155798v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271772v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627546v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Broudin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camusat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fontana" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282343v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ar Gall" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02047832v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483268v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04263990v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454364v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379066v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cunliffe" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Koulouri" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490360v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490480v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490428v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472438v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490404v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490465v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160965v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reti&#232;re" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>