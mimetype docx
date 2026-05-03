--- v1 (2026-04-02)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Thiébaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next release of the European Marine Omics Biodiversity Observation Network (EMO BON) shotgun metagenomic data from water and sediment samples (Release 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Abagnale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e178484. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.14.e178484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Population Genomics Unveils Congruent Secondary Suture Zone in Southwest Pacific Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Lu Y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (2), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaf024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha and beta diversities of hydrothermal vent macrofaunal communities along the southwestern Pacific back-arc basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poitrimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cathalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 967, pp.178694. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genomics unveils congruent secondary suture zone in Southwest Pacific Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Lu Y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (2), pp.msaf024. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaf024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First release of the European marine omics biodiversity observation network (EMO BON) shotgun metagenomics data from water and sediment samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Bastianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e143585. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.13.e143585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05046943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery after exploitation of stalked barnacles is facilitated by the presence of conspecifics: a study of post-harvest gap recolonization dynamics in SW Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Gómez-del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arrontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Macho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11160-024-09900-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the effect of space, time, and environmental and anthropogenic drivers on coastal macrobenthic β diversity in contrasting habitats over 15 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 946, pp.173919. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale patterns in the structure of fish and fouling communities associated with seaweeds in marinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Crec'Hriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 742, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment grain size and benthic community structure in the eastern English Channel: species-dependent responses and environmental influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 200, pp.116042. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genomics unveils congruent secondary suture zone in Southwest Pacific Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Lu Y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (42), pp.18969-18979. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.05.31.596862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive biology and population structure of three hydrothermal gastropods (Lepetodrilus schrolli, L. fijiensis and Shinkailepas tollmanni) from the South West Pacific back-arc basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poitrimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Veuillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annah Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-023-04348-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling large-spatial scale larval dispersal modelling with barcoding to refine the amphi-Atlantic connectivity hypothesis in deep-sea seep mussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1122124. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1122124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic surrogates for long-term macrobenthic community monitoring: an application with community trajectory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 714, pp.105-111. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term coastal macrobenthic Community Trajectory Analysis reveals habitat-dependent stability patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel De Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.06489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existing evidence on the impact of changes in marine ecosystem structure and functioning on ecosystem service delivery: A systematic map Authors' contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sylvie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-023-00306-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted phylogeographic patterns of hydrothermal vent gastropods along South West Pacific: Woodlark Basin, a possible contact zone and/or stepping-stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poitrimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (10), pp.e0275638. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0275638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de science : Watersipora subatra, voyageuse au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active hydrothermal vents in the Woodlark Basin may act as dispersing centres for hydrothermal fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.64. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-022-00387-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-scale comparison of reproduction and recruitment of the stalked barnacle Pollicipes pollicipes across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Aguión</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Broudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (5), pp.63. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-022-04050-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotic Genetic Patchiness in the Highly Valued Atlantic Stalked Barnacle Pollicipes pollicipes From the Iberian Peninsula: Implications for Fisheries Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Parrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Morán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose L Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Aguión</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.801780. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.801780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with poachers in European stalked barnacle fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Aguión</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arrontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.104826. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2021.104826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of marine protist communities in tidally mixed coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarita Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (14), pp.3761-3783. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on how changes in marine ecosystem structure and functioning affect ecosystem services delivery? A systematic map protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sylvie Sylvie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.36. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00251-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term spatio-temporal changes of the muddy fine sand benthic community of the Bay of Seine (eastern English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bacouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Juliana Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.105062. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical distribution of brittle star larvae in two contrasting coastal embayments: implications for larval transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12033), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-68750-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuisible ou patrimonial : l'évolution des perceptions en milieu marin. Le cas des récifs d'hermelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des récifs d’hermelles. Nuisible ou patrimonial : l’évolution des perceptions en milieu marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiébaut Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and latitudinal patterns of soft-bottom macrobenthic invertebrates along French coasts: Results from the RESOMAR database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis K. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grémare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2017.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling larval dispersal of Pecten maximus in the English Channel: a tool for the spatial management of the stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodéric Moitié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ogor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (6), pp.1812-1825. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsw207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale drivers of community diversity and composition across tidal heights: an example on temperate seaweed communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (6), pp.1791-1805. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine habitats ecosystem service potential: A vulnerability approach in the Normand-Breton (Saint Malo) Gulf, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schoenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.306-318. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2014.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of pockmarks in diversity and species assemblages of coastal macrobenthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Derian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Caisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caprais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 529, pp.91-105. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps11297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are microbial and detrital sources partitioned among and within gastropods species at East Pacific Rise hydrothermal vents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie M. Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Marqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duperron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (1, SI), pp.18-34. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maec.12260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating isotopic functional indices to reveal changes in the structure and functioning of benthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anik Brind 'Amour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (10), pp.1350-1360. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food web structures of subtidal benthic muddy habitats: evidence of microphytobenthos contribution supported by an engineer species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 500, pp.25-41. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso-scale hydrodynamic and reproductive asynchrony affects the source-sink metapopulation structure of the coastal polychaete Pectinaria koreni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taïmour Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (2), pp.367-382. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-013-2342-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic control freaks: Effects of the tubiculous amphipod Haploops nirae on the specific diversity and functional structure of benthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85, pp.413-427. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2013.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling larval dispersal of the king scallop (Pecten maximus) in the English Channel: examples from the bay of Saint-Brieuc and the bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (6), pp.661-678. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-013-0617-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First and repeated records of the tropical-temperate crab Asthenognathus atlanticus Monod, 1932 (Decapoda: Brachyura) in the eastern part of the Bay of Seine (eastern English Channel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dancie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life history and secondary production of the amphipod Haploops nirae (Kaim-Malka, 1976) in the Bay of Concarneau (South Brittany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Droual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Caisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (SI), pp.259-271. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2012.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial synchronies in the seasonal occurrence of larvae of oysters (Crassostrea gigas) and mussels (Mytilus edulis/galloprovincialis) in European coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharina J. M. Philippart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnhild Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Van Bleijswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bremner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of amphipod, Photis inornatus sp nov (Corophiidea, Photidae) from a `Haploops community' in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan A. Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3236, pp.55-61. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3236.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal changes and geographic crypticism indicate the occurrence of a biogeographic transition zone along the southern East Pacific Rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Plouviez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stépahne Hourdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbruyeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.575-594. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2010.02418.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the Ascophyllum nodosum stands and their associated diversity along the coast of Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Golléty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Davoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (3), pp.569-577. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315410000901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meroplankton distribution and its relationship to coastal mesoscale hydrological structure in the northern Bay of Biscay (NE Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Stolba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (8), pp.1193-1211. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbr030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the connectivity between populations mediate range limits of marine invertebrates? A case study of larval dispersal between the Bay of Biscay and the English Channel (North-East Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (1-4, SI), pp.18-36. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2010.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive biology of three hydrothermal vent peltospirid gastropods (Nodopelta heminoda, N-subnoda and Peltospira operculata) associated with Pompeii worms on the East Pacific Rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molluscan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (3), pp.257-266. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mollus/eyq008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of benthic filter feeders on phytoplankton production in a shellfish farming site: Mont Saint Michel Bay, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Struski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mazurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (1-2), pp.21-34. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2010.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics and hydrodynamic modeling of larval dispersal dissociate contemporary patterns of connectivity from historical expansion into European shelf seas in the polychaete Pectinaria koreni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taïmour Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (6), pp.2089-2106. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2009.54.6.2089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling larval dispersal and settlement of the reef-building polychaete Sabellaria alveolata: Role of hydroclimatic processes on the sustainability of biogenic reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (13), pp.1605-1623. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2009.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of physico-chemical environment on gastropod assemblages at hydrothermal vents on the East Pacific Rise (13°N/EPR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pendlebury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88, pp.995-1008. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002531540800163X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic clines and stepping-stone patterns detected along the East Pacific Rise in the vetigastropod Lepetodrilus elevatus reflect species crypticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sadosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 153 (4), pp.545-563. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-007-0829-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variation of metal bioaccumulation in the hydrothermal vent mussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Castrec-Rouelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colaço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (5), pp.405. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2008.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal dynamics of reproduction and settlement in the Pompeii worm, Alvinella pompejana (Polychaeta: Alvinellidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaldonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pradillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 348, pp.197-211. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps07021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative phylogeography of two coastal polychaete tubeworms in the Northeast Atlantic supports shared history and vicariant events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taïmour Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.1841-1855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharp genetic break between Atlantic and English Channel populations of the polychaete Pectinaria koreni along the North coast of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taïmour Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling study of the respective role of hydrodynamic processes and larval mortality on larval dispersal and recruitment of benthic invertebrates: example of Pectinaria koreni (Annelida: Polychaeta) in the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (2), pp.117-132. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbh018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelagic dispersal of the brittle-star Ophiothrix fragilis larvae in a megatidal area (English Channel, France) examined using an advection/diffusion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Davoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Salomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57, pp.421-433. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0272-7714(02)00371-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model study on variations in larval supply: are populations of the polychaete Owenia fusiformis in the English Channel open or closed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helgoland Marine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56 (4), pp.229-237. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10152-002-0122-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model study on variations in larval supply: are populations of the polychaete Owenia fusiformis in the English Channel open or closed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Barnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELGOLAND MARINE RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56, pp.229-237. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10152-002-0122-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the genetic structure of Pectinaria koreni (Polychaeta: Pectinariidae) conform to a source-sink metapopulation model at the scale of the Baie de Seine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weinmayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELGOLAND MARINE RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56, pp.238-246. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10152-002-0123-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do hydrodynamic factors affect the recruitment of marine invertebrates in a macrotidal area? The case study of Pectinaria koreni (Polychaeta) in the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 375/376, pp.165-176. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1017092518829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity analysis : a robust method for monitoring benthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Wind energy &amp; Wildlife impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity analysis: a robust method for monitoring benthic communities: a case study of the future offshore wind farm “Centre Manche 1 &amp; 2” off the bay of Seine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Wind energy &amp; Wildlife impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for freshwater and marine ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation morphologique, sédimentaire et biologique d'un espace naturel remarquable : le plateau rocheux de la Méloine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Taormina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Broudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARHAMB'AR #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brest, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03632269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking taxonomic and functional diversity of amphipod communities in high-energy coarse sediments of the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International colloquium on Amphipoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lodz (Poland), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic–Functional Coupling: A Robust Approach to Monitor Benthic Communities in the Context of Offshore Wind-Farm Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Symposium franco-japonais d'océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société franco-japonaise d'océanographie, Nov 2025, Toba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelping may not be helping : connectivity, community assembly, carbon and nutrient fluxes associated with seaweeds on marinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International temperate reefs symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Benthic Functional Diversity Approach of the English Channel Coarse Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coast Caen 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix E Beisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2023, Palma de Mallorca, Spain. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primal-dual splitting scheme with backtracking for handling with epigraphic constraint and sparse analysis regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pustelnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Loris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTwist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sensitivity of marine habitats to anthropogenic pressures: a key tool in evaluating risks to Mediterranean benthic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mediterranean Symposium on the conservation of coralligenous and other calcareous bio-concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPA/RAC, Jan 2019, Antalya, Turkey. pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the structure of the fine sand benthic community of the Bay of Seine: a comparison between species and functional diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiébaut Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bacouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja K.J. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BARBECUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMAR; Observatoire Marin de l'IUEM Brest, Apr 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling larval dispersal of Pecten maximus in the English Channel: a tool for spatial management of stocks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ogor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Pectinid Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'Atlas : les invertébrés benthiques du Golfe Normand-breton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, écosystèmes et usages du milieu marin, quelles connaissances pour une gestion intégrée du golfe normand-breton ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas project : macrobenthic invertebrates in the normand-breton Gulf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Island Biodiversity Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Breladre, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does shellfish farming affect the benthic environment of the bay of Mont Saint-Michel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Shellfish Restoration, 2-5 octobre 2005,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches descriptives des habitats marins benthiques de la Manche, de la Mer du Nord et de l’Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2022, 578 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04155798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of French Mediterranean benthic habitats' sensitivity to physical pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire et caractérisation des communautés benthiques du Plateau de la Méloine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Broudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Station Biologique de Roscoff. 2017, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03627546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des habitats élémentaires (DHFF) d'Atlantique, de Manche et de Mer du Nord aux pressions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ar Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04282343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des habitats benthiques de Méditerranée aux pressions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SPN 2015-70, MNHN. 2016, 101 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing benthic habitats' sensitivity to human pressures: a methodological framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service du Patrimoine Naturel (SPN), MNHN. 2016, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l'évaluation de la sensibilité des habitats benthiques aux pressions anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPN 2015-69, Service du Patrimoine Naturel (SPN), MNHN; Muséum national d'Histoire Naturelle (Paris, France). 2015, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04263990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal temporal dynamics of marine protists communities in tidally mixed coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarita Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Marine Omics Biodiversity Observation Network (EMO BON) Handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Casotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cunliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Koulouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 2/7 - Annélides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 6/7 - Espèces d'intérêt particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 4/7 - Arthropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton Volume 1/7 - Présentation et Volume 7/7 - Bibliographie, glossaire & index général des espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 3/7 - Mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 5/7 - Autres espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertébrés marins introduits dans le golfe normano-breton depuis 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas permanent de la mer et du littoral N°7 - Les risques littoraux et maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2015, 978-2-9552583-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId396"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Thiébaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next release of the European Marine Omics Biodiversity Observation Network (EMO BON) shotgun metagenomic data from water and sediment samples (Release 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Abagnale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e178484. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.14.e178484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha and beta diversities of hydrothermal vent macrofaunal communities along the southwestern Pacific back-arc basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poitrimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cathalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 967, pp.178694. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genomics unveils congruent secondary suture zone in Southwest Pacific Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Lu Y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (2), pp.msaf024. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaf024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First release of the European marine omics biodiversity observation network (EMO BON) shotgun metagenomics data from water and sediment samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Bastianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e143585. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.13.e143585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05046943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Population Genomics Unveils Congruent Secondary Suture Zone in Southwest Pacific Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Lu Y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaf024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery after exploitation of stalked barnacles is facilitated by the presence of conspecifics: a study of post-harvest gap recolonization dynamics in SW Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Gómez-del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arrontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Macho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11160-024-09900-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the effect of space, time, and environmental and anthropogenic drivers on coastal macrobenthic β diversity in contrasting habitats over 15 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 946, pp.173919. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale patterns in the structure of fish and fouling communities associated with seaweeds in marinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Crec'Hriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 742, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment grain size and benthic community structure in the eastern English Channel: species-dependent responses and environmental influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 200, pp.116042. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genomics unveils congruent secondary suture zone in Southwest Pacific Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Lu Y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (42), pp.18969-18979. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.05.31.596862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive biology and population structure of three hydrothermal gastropods (Lepetodrilus schrolli, L. fijiensis and Shinkailepas tollmanni) from the South West Pacific back-arc basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poitrimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Veuillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annah Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-023-04348-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling large-spatial scale larval dispersal modelling with barcoding to refine the amphi-Atlantic connectivity hypothesis in deep-sea seep mussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1122124. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1122124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic surrogates for long-term macrobenthic community monitoring: an application with community trajectory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 714, pp.105-111. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term coastal macrobenthic Community Trajectory Analysis reveals habitat-dependent stability patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel De Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.06489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existing evidence on the impact of changes in marine ecosystem structure and functioning on ecosystem service delivery: A systematic map Authors' contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sylvie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-023-00306-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted phylogeographic patterns of hydrothermal vent gastropods along South West Pacific: Woodlark Basin, a possible contact zone and/or stepping-stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poitrimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (10), pp.e0275638. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0275638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de science : Watersipora subatra, voyageuse au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active hydrothermal vents in the Woodlark Basin may act as dispersing centres for hydrothermal fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.64. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-022-00387-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with poachers in European stalked barnacle fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Aguión</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arrontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.104826. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2021.104826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-scale comparison of reproduction and recruitment of the stalked barnacle Pollicipes pollicipes across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Aguión</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Broudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (5), pp.63. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-022-04050-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotic Genetic Patchiness in the Highly Valued Atlantic Stalked Barnacle Pollicipes pollicipes From the Iberian Peninsula: Implications for Fisheries Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Parrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Morán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose L Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Aguión</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.801780. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.801780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of marine protist communities in tidally mixed coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarita Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (14), pp.3761-3783. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on how changes in marine ecosystem structure and functioning affect ecosystem services delivery? A systematic map protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sylvie Sylvie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.36. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00251-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term spatio-temporal changes of the muddy fine sand benthic community of the Bay of Seine (eastern English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bacouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Juliana Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.105062. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical distribution of brittle star larvae in two contrasting coastal embayments: implications for larval transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.12033. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-68750-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and latitudinal patterns of soft-bottom macrobenthic invertebrates along French coasts: Results from the RESOMAR database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis K. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grémare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2017.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling larval dispersal of Pecten maximus in the English Channel: a tool for the spatial management of the stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodéric Moitié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ogor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (6), pp.1812-1825. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsw207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale drivers of community diversity and composition across tidal heights: an example on temperate seaweed communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (6), pp.1791-1805. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuisible ou patrimonial : l'évolution des perceptions en milieu marin. Le cas des récifs d'hermelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des récifs d’hermelles. Nuisible ou patrimonial : l’évolution des perceptions en milieu marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiébaut Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of pockmarks in diversity and species assemblages of coastal macrobenthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Derian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Caisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caprais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 529, pp.91-105. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps11297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine habitats ecosystem service potential: A vulnerability approach in the Normand-Breton (Saint Malo) Gulf, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schoenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.306-318. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2014.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are microbial and detrital sources partitioned among and within gastropods species at East Pacific Rise hydrothermal vents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie M. Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Marqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duperron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (1, SI), pp.18-34. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maec.12260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating isotopic functional indices to reveal changes in the structure and functioning of benthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anik Brind 'Amour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (10), pp.1350-1360. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food web structures of subtidal benthic muddy habitats: evidence of microphytobenthos contribution supported by an engineer species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 500, pp.25-41. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso-scale hydrodynamic and reproductive asynchrony affects the source-sink metapopulation structure of the coastal polychaete Pectinaria koreni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taïmour Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (2), pp.367-382. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-013-2342-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic control freaks: Effects of the tubiculous amphipod Haploops nirae on the specific diversity and functional structure of benthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85, pp.413-427. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2013.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling larval dispersal of the king scallop (Pecten maximus) in the English Channel: examples from the bay of Saint-Brieuc and the bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (6), pp.661-678. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-013-0617-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First and repeated records of the tropical-temperate crab Asthenognathus atlanticus Monod, 1932 (Decapoda: Brachyura) in the eastern part of the Bay of Seine (eastern English Channel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dancie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial synchronies in the seasonal occurrence of larvae of oysters (Crassostrea gigas) and mussels (Mytilus edulis/galloprovincialis) in European coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharina J. M. Philippart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnhild Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Van Bleijswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bremner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life history and secondary production of the amphipod Haploops nirae (Kaim-Malka, 1976) in the Bay of Concarneau (South Brittany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Droual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Caisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (SI), pp.259-271. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2012.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of amphipod, Photis inornatus sp nov (Corophiidea, Photidae) from a `Haploops community' in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan A. Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3236, pp.55-61. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3236.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal changes and geographic crypticism indicate the occurrence of a biogeographic transition zone along the southern East Pacific Rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Plouviez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stépahne Hourdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbruyeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.575-594. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2010.02418.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the Ascophyllum nodosum stands and their associated diversity along the coast of Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Golléty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Davoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (3), pp.569-577. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315410000901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meroplankton distribution and its relationship to coastal mesoscale hydrological structure in the northern Bay of Biscay (NE Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Stolba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (8), pp.1193-1211. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbr030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the connectivity between populations mediate range limits of marine invertebrates? A case study of larval dispersal between the Bay of Biscay and the English Channel (North-East Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (1-4, SI), pp.18-36. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2010.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive biology of three hydrothermal vent peltospirid gastropods (Nodopelta heminoda, N-subnoda and Peltospira operculata) associated with Pompeii worms on the East Pacific Rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molluscan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (3), pp.257-266. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mollus/eyq008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of benthic filter feeders on phytoplankton production in a shellfish farming site: Mont Saint Michel Bay, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Struski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mazurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (1-2), pp.21-34. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2010.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics and hydrodynamic modeling of larval dispersal dissociate contemporary patterns of connectivity from historical expansion into European shelf seas in the polychaete Pectinaria koreni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taïmour Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (6), pp.2089-2106. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2009.54.6.2089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling larval dispersal and settlement of the reef-building polychaete Sabellaria alveolata: Role of hydroclimatic processes on the sustainability of biogenic reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (13), pp.1605-1623. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2009.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of physico-chemical environment on gastropod assemblages at hydrothermal vents on the East Pacific Rise (13°N/EPR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pendlebury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88, pp.995-1008. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002531540800163X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic clines and stepping-stone patterns detected along the East Pacific Rise in the vetigastropod Lepetodrilus elevatus reflect species crypticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sadosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 153 (4), pp.545-563. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-007-0829-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variation of metal bioaccumulation in the hydrothermal vent mussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Castrec-Rouelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colaço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (5), pp.405. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2008.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal dynamics of reproduction and settlement in the Pompeii worm, Alvinella pompejana (Polychaeta: Alvinellidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaldonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pradillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 348, pp.197-211. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps07021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative phylogeography of two coastal polychaete tubeworms in the Northeast Atlantic supports shared history and vicariant events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taïmour Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.1841-1855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharp genetic break between Atlantic and English Channel populations of the polychaete Pectinaria koreni along the North coast of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taïmour Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling study of the respective role of hydrodynamic processes and larval mortality on larval dispersal and recruitment of benthic invertebrates: example of Pectinaria koreni (Annelida: Polychaeta) in the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (2), pp.117-132. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbh018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model study on variations in larval supply: are populations of the polychaete Owenia fusiformis in the English Channel open or closed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helgoland Marine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56 (4), pp.229-237. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10152-002-0122-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelagic dispersal of the brittle-star Ophiothrix fragilis larvae in a megatidal area (English Channel, France) examined using an advection/diffusion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Davoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Salomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57, pp.421-433. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0272-7714(02)00371-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model study on variations in larval supply: are populations of the polychaete Owenia fusiformis in the English Channel open or closed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Barnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELGOLAND MARINE RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56, pp.229-237. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10152-002-0122-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the genetic structure of Pectinaria koreni (Polychaeta: Pectinariidae) conform to a source-sink metapopulation model at the scale of the Baie de Seine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weinmayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELGOLAND MARINE RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56, pp.238-246. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10152-002-0123-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do hydrodynamic factors affect the recruitment of marine invertebrates in a macrotidal area? The case study of Pectinaria koreni (Polychaeta) in the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 375/376, pp.165-176. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1017092518829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking taxonomic and functional diversity of amphipod communities in high-energy coarse sediments of the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International colloquium on Amphipoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lodz (Poland), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic–Functional Coupling: A Robust Approach to Monitor Benthic Communities in the Context of Offshore Wind-Farm Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Symposium franco-japonais d'océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société franco-japonaise d'océanographie, Nov 2025, Toba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelping may not be helping : connectivity, community assembly, carbon and nutrient fluxes associated with seaweeds on marinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International temperate reefs symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Benthic Functional Diversity Approach of the English Channel Coarse Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coast Caen 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix E Beisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2023, Palma de Mallorca, Spain. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primal-dual splitting scheme with backtracking for handling with epigraphic constraint and sparse analysis regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pustelnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Loris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTwist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sensitivity of marine habitats to anthropogenic pressures: a key tool in evaluating risks to Mediterranean benthic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mediterranean Symposium on the conservation of coralligenous and other calcareous bio-concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPA/RAC, Jan 2019, Antalya, Turkey. pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the structure of the fine sand benthic community of the Bay of Seine: a comparison between species and functional diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiébaut Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bacouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja K.J. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BARBECUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMAR; Observatoire Marin de l'IUEM Brest, Apr 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling larval dispersal of Pecten maximus in the English Channel: a tool for spatial management of stocks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ogor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Pectinid Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'Atlas : les invertébrés benthiques du Golfe Normand-breton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, écosystèmes et usages du milieu marin, quelles connaissances pour une gestion intégrée du golfe normand-breton ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas project : macrobenthic invertebrates in the normand-breton Gulf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Island Biodiversity Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Breladre, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does shellfish farming affect the benthic environment of the bay of Mont Saint-Michel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Shellfish Restoration, 2-5 octobre 2005,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity analysis : a robust method for monitoring benthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Wind energy &amp; Wildlife impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity analysis: a robust method for monitoring benthic communities: a case study of the future offshore wind farm “Centre Manche 1 &amp; 2” off the bay of Seine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Wind energy &amp; Wildlife impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for freshwater and marine ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation morphologique, sédimentaire et biologique d'un espace naturel remarquable : le plateau rocheux de la Méloine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Taormina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Broudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARHAMB'AR #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brest, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03632269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches descriptives des habitats marins benthiques de la Manche, de la Mer du Nord et de l’Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2022, 578 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04155798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of French Mediterranean benthic habitats' sensitivity to physical pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire et caractérisation des communautés benthiques du Plateau de la Méloine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Broudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Station Biologique de Roscoff. 2017, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03627546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des habitats élémentaires (DHFF) d'Atlantique, de Manche et de Mer du Nord aux pressions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ar Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04282343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des habitats benthiques de Méditerranée aux pressions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SPN 2015-70, MNHN. 2016, 101 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing benthic habitats' sensitivity to human pressures: a methodological framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service du Patrimoine Naturel (SPN), MNHN. 2016, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l'évaluation de la sensibilité des habitats benthiques aux pressions anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPN 2015-69, Service du Patrimoine Naturel (SPN), MNHN; Muséum national d'Histoire Naturelle (Paris, France). 2015, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04263990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal temporal dynamics of marine protists communities in tidally mixed coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarita Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Marine Omics Biodiversity Observation Network (EMO BON) Handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Casotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cunliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Koulouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 6/7 - Espèces d'intérêt particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 4/7 - Arthropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 2/7 - Annélides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton Volume 1/7 - Présentation et Volume 7/7 - Bibliographie, glossaire & index général des espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 3/7 - Mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 5/7 - Autres espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertébrés marins introduits dans le golfe normano-breton depuis 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas permanent de la mer et du littoral N°7 - Les risques littoraux et maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2015, 978-2-9552583-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId396"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Santi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abagnale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Azua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuri&#241;e Ba&#241;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e178484" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557471v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tran Lu Y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thiebaut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Port" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973664v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poitrimol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178694" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973623v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Le Port" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05046943v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bastianini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.13.e143585" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor G&#243;mez-del Campo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arrontes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cruz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa V&#225;zquez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Macho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-024-09900-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04655346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Toumi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173919" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116042" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.31.596862" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Veuillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annah Rami&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Comtet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04348-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portanier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Nicolle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Rath" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Monnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Le Goff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1122124" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04182177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Toumi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Thi&#233;baut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guedes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grall" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04095678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel De C&#225;ceres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06489" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173079v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sylvie Campagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Roy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Langridge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00306-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03807160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275638" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701256v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611693v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Meur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00387-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971382v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Agui&#243;n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Acu&#241;a" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Broudin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Castro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04050-x" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03770865v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Parrondo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Mor&#225;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L Acu&#241;a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.801780" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03439256v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Geiger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Rivera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvarez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2021.104826" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781932v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarita Caracciolo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forsans" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16539" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479042v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sylvie Sylvie Campagne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00251-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02916254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bacouillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Juliana Geiger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105062" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924027v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bessin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68750-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639480v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut Eric" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510350v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.03.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01466796v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod&#233;ric Moiti&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ogor" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foveau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw207" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354443v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12781" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305590v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabral" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levrel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoenn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Mao" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2014.09.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BFXSK7G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218813v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas F. Dubois" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Derian" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caisey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Rigolet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caprais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11297" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218814v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. Gaudron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marqu&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12260" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE4103B4119516030F8991F987CD1F1C46B5856E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153349v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind 'Amour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12444" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140624v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10685" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218817v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ta&#239;mour Jolly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guyard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gentil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2342-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140607v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.07.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829918v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0617-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HPKCR199-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jourde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alizier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218834v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Droual" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.08.014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQR5G2S2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218837v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J. M. Philippart" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amaral" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Van Bleijswijk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bremner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218826v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A. Myers" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rigolet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3236.1.3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218841v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plouviez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pahne Hourdez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desbruyeres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legendre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02418.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218845v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goll&#233;ty" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315410000901" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854762v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Stolba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr030" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218854v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.022" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218849v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyq008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218852v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Struski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanchard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mazurie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2010.02.013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXK4PB2Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218863v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ellien" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.2089" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218857v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.05.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335998v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pendlebury" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002531540800163X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0CDX4Q27-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222101v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Guen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sadosky" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-007-0829-3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6HFK3G10-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501937v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Company" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Castrec-Rouelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cola&#231;o" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.01.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174570v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Faure" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07021" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146209v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186317v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878887v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salomon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbh018" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110544v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davoult" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Salomon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0272-7714(02)00371-2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67MLRV36-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878895v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnay" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gentil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10152-002-0122-2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110546v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Barnay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110545v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Jolly" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weinmayr" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10152-002-0123-1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LL40RZZW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526073v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagadeuc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauvin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reti&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017092518829" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SCWJHXMQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491420v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368642v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632269v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368635v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05491364v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368684v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Gonthier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dittami" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291302v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040478v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denneulin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Langlois" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Loris" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364160v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508394v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja K.J. Geiger" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houbin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163143v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foucher" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667679v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cabioch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667689v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105895v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouy&#233;" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04155798v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271772v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627546v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Broudin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camusat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fontana" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282343v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ar Gall" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02047832v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483268v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04263990v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454364v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379066v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cunliffe" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Koulouri" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490360v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490480v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490428v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472438v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490404v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490465v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160965v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reti&#232;re" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Santi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abagnale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Azua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuri&#241;e Ba&#241;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e178484" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poitrimol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178694" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973623v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tran Lu Y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Le Port" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05046943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bastianini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.13.e143585" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557471v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thiebaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Port" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor G&#243;mez-del Campo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arrontes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cruz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa V&#225;zquez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Macho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-024-09900-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04655346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Toumi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173919" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116042" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.31.596862" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Veuillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annah Rami&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Comtet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04348-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portanier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Nicolle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Rath" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Monnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Le Goff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1122124" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04182177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Toumi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Thi&#233;baut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guedes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grall" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04095678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel De C&#225;ceres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06489" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173079v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sylvie Campagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Roy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Langridge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00306-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03807160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275638" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701256v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611693v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Meur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00387-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03439256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Geiger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Rivera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Agui&#243;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvarez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2021.104826" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971382v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Acu&#241;a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Broudin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Castro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04050-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03770865v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Parrondo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Mor&#225;n" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L Acu&#241;a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.801780" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781932v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarita Caracciolo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forsans" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16539" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479042v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sylvie Sylvie Campagne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00251-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02916254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bacouillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Juliana Geiger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105062" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924027v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bessin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68750-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.03.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01466796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod&#233;ric Moiti&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ogor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foveau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw207" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354443v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12781" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349562v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639480v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut Eric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218813v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas F. Dubois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Derian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caisey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Rigolet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caprais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11297" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305590v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabral" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levrel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoenn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Mao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2014.09.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BFXSK7G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218814v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. Gaudron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marqu&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12260" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE4103B4119516030F8991F987CD1F1C46B5856E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153349v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind 'Amour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12444" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140624v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10685" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218817v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ta&#239;mour Jolly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guyard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gentil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2342-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140607v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.07.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829918v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0617-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HPKCR199-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jourde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alizier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218837v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J. M. Philippart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amaral" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Van Bleijswijk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bremner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218834v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Droual" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.08.014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQR5G2S2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218826v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A. Myers" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rigolet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3236.1.3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218841v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plouviez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pahne Hourdez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desbruyeres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legendre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02418.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218845v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goll&#233;ty" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315410000901" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854762v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Stolba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr030" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218854v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.022" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218849v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyq008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218852v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Struski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanchard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mazurie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2010.02.013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXK4PB2Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218863v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ellien" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.2089" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218857v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.05.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335998v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pendlebury" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002531540800163X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0CDX4Q27-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222101v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Guen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sadosky" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-007-0829-3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6HFK3G10-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501937v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Company" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Castrec-Rouelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cola&#231;o" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.01.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174570v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Faure" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07021" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146209v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186317v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878887v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salomon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbh018" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878895v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gentil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10152-002-0122-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110544v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davoult" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Salomon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0272-7714(02)00371-2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67MLRV36-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110546v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Barnay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110545v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Jolly" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weinmayr" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10152-002-0123-1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LL40RZZW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526073v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagadeuc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauvin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reti&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017092518829" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SCWJHXMQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368635v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05491364v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368684v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Gonthier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dittami" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291302v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040478v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denneulin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Langlois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Loris" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364160v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508394v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja K.J. Geiger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houbin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163143v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foucher" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667679v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cabioch" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667689v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105895v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouy&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491420v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368642v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632269v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04155798v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271772v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627546v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Broudin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camusat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fontana" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282343v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ar Gall" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02047832v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483268v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04263990v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454364v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379066v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cunliffe" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Koulouri" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490480v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490428v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490360v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472438v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490404v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490465v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160965v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reti&#232;re" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>