--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Thiébaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next release of the European Marine Omics Biodiversity Observation Network (EMO BON) shotgun metagenomic data from water and sediment samples (Release 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Abagnale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e178484. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.14.e178484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha and beta diversities of hydrothermal vent macrofaunal communities along the southwestern Pacific back-arc basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poitrimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cathalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 967, pp.178694. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genomics unveils congruent secondary suture zone in Southwest Pacific Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Lu Y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (2), pp.msaf024. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaf024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First release of the European marine omics biodiversity observation network (EMO BON) shotgun metagenomics data from water and sediment samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Bastianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e143585. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.13.e143585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05046943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Population Genomics Unveils Congruent Secondary Suture Zone in Southwest Pacific Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Lu Y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaf024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery after exploitation of stalked barnacles is facilitated by the presence of conspecifics: a study of post-harvest gap recolonization dynamics in SW Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Gómez-del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arrontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Macho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11160-024-09900-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the effect of space, time, and environmental and anthropogenic drivers on coastal macrobenthic β diversity in contrasting habitats over 15 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 946, pp.173919. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale patterns in the structure of fish and fouling communities associated with seaweeds in marinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Crec'Hriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 742, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment grain size and benthic community structure in the eastern English Channel: species-dependent responses and environmental influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 200, pp.116042. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genomics unveils congruent secondary suture zone in Southwest Pacific Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Lu Y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (42), pp.18969-18979. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.05.31.596862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive biology and population structure of three hydrothermal gastropods (Lepetodrilus schrolli, L. fijiensis and Shinkailepas tollmanni) from the South West Pacific back-arc basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poitrimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Veuillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annah Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-023-04348-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling large-spatial scale larval dispersal modelling with barcoding to refine the amphi-Atlantic connectivity hypothesis in deep-sea seep mussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1122124. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1122124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic surrogates for long-term macrobenthic community monitoring: an application with community trajectory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 714, pp.105-111. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term coastal macrobenthic Community Trajectory Analysis reveals habitat-dependent stability patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel De Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.06489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existing evidence on the impact of changes in marine ecosystem structure and functioning on ecosystem service delivery: A systematic map Authors' contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sylvie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-023-00306-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted phylogeographic patterns of hydrothermal vent gastropods along South West Pacific: Woodlark Basin, a possible contact zone and/or stepping-stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poitrimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (10), pp.e0275638. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0275638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de science : Watersipora subatra, voyageuse au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active hydrothermal vents in the Woodlark Basin may act as dispersing centres for hydrothermal fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.64. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-022-00387-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with poachers in European stalked barnacle fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Aguión</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arrontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.104826. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2021.104826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-scale comparison of reproduction and recruitment of the stalked barnacle Pollicipes pollicipes across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Aguión</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Broudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (5), pp.63. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-022-04050-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotic Genetic Patchiness in the Highly Valued Atlantic Stalked Barnacle Pollicipes pollicipes From the Iberian Peninsula: Implications for Fisheries Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Parrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Morán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose L Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Aguión</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.801780. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.801780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of marine protist communities in tidally mixed coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarita Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (14), pp.3761-3783. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on how changes in marine ecosystem structure and functioning affect ecosystem services delivery? A systematic map protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sylvie Sylvie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.36. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00251-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term spatio-temporal changes of the muddy fine sand benthic community of the Bay of Seine (eastern English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bacouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Juliana Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.105062. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical distribution of brittle star larvae in two contrasting coastal embayments: implications for larval transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.12033. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-68750-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and latitudinal patterns of soft-bottom macrobenthic invertebrates along French coasts: Results from the RESOMAR database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis K. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grémare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2017.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling larval dispersal of Pecten maximus in the English Channel: a tool for the spatial management of the stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodéric Moitié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ogor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (6), pp.1812-1825. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsw207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale drivers of community diversity and composition across tidal heights: an example on temperate seaweed communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (6), pp.1791-1805. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuisible ou patrimonial : l'évolution des perceptions en milieu marin. Le cas des récifs d'hermelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des récifs d’hermelles. Nuisible ou patrimonial : l’évolution des perceptions en milieu marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiébaut Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of pockmarks in diversity and species assemblages of coastal macrobenthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Derian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Caisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caprais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 529, pp.91-105. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps11297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine habitats ecosystem service potential: A vulnerability approach in the Normand-Breton (Saint Malo) Gulf, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schoenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.306-318. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2014.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are microbial and detrital sources partitioned among and within gastropods species at East Pacific Rise hydrothermal vents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie M. Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Marqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duperron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (1, SI), pp.18-34. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maec.12260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating isotopic functional indices to reveal changes in the structure and functioning of benthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anik Brind 'Amour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (10), pp.1350-1360. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food web structures of subtidal benthic muddy habitats: evidence of microphytobenthos contribution supported by an engineer species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 500, pp.25-41. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso-scale hydrodynamic and reproductive asynchrony affects the source-sink metapopulation structure of the coastal polychaete Pectinaria koreni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taïmour Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (2), pp.367-382. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-013-2342-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic control freaks: Effects of the tubiculous amphipod Haploops nirae on the specific diversity and functional structure of benthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85, pp.413-427. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2013.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling larval dispersal of the king scallop (Pecten maximus) in the English Channel: examples from the bay of Saint-Brieuc and the bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (6), pp.661-678. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-013-0617-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First and repeated records of the tropical-temperate crab Asthenognathus atlanticus Monod, 1932 (Decapoda: Brachyura) in the eastern part of the Bay of Seine (eastern English Channel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dancie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial synchronies in the seasonal occurrence of larvae of oysters (Crassostrea gigas) and mussels (Mytilus edulis/galloprovincialis) in European coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharina J. M. Philippart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnhild Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Van Bleijswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bremner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life history and secondary production of the amphipod Haploops nirae (Kaim-Malka, 1976) in the Bay of Concarneau (South Brittany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Droual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Caisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (SI), pp.259-271. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2012.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of amphipod, Photis inornatus sp nov (Corophiidea, Photidae) from a `Haploops community' in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan A. Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3236, pp.55-61. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3236.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal changes and geographic crypticism indicate the occurrence of a biogeographic transition zone along the southern East Pacific Rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Plouviez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stépahne Hourdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbruyeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.575-594. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2010.02418.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the Ascophyllum nodosum stands and their associated diversity along the coast of Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Golléty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Davoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (3), pp.569-577. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315410000901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meroplankton distribution and its relationship to coastal mesoscale hydrological structure in the northern Bay of Biscay (NE Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Stolba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (8), pp.1193-1211. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbr030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the connectivity between populations mediate range limits of marine invertebrates? A case study of larval dispersal between the Bay of Biscay and the English Channel (North-East Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (1-4, SI), pp.18-36. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2010.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive biology of three hydrothermal vent peltospirid gastropods (Nodopelta heminoda, N-subnoda and Peltospira operculata) associated with Pompeii worms on the East Pacific Rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molluscan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (3), pp.257-266. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mollus/eyq008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of benthic filter feeders on phytoplankton production in a shellfish farming site: Mont Saint Michel Bay, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Struski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mazurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (1-2), pp.21-34. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2010.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics and hydrodynamic modeling of larval dispersal dissociate contemporary patterns of connectivity from historical expansion into European shelf seas in the polychaete Pectinaria koreni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taïmour Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (6), pp.2089-2106. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2009.54.6.2089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling larval dispersal and settlement of the reef-building polychaete Sabellaria alveolata: Role of hydroclimatic processes on the sustainability of biogenic reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (13), pp.1605-1623. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2009.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of physico-chemical environment on gastropod assemblages at hydrothermal vents on the East Pacific Rise (13°N/EPR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pendlebury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88, pp.995-1008. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002531540800163X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic clines and stepping-stone patterns detected along the East Pacific Rise in the vetigastropod Lepetodrilus elevatus reflect species crypticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sadosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 153 (4), pp.545-563. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-007-0829-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variation of metal bioaccumulation in the hydrothermal vent mussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Castrec-Rouelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colaço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (5), pp.405. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2008.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal dynamics of reproduction and settlement in the Pompeii worm, Alvinella pompejana (Polychaeta: Alvinellidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaldonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pradillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 348, pp.197-211. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps07021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative phylogeography of two coastal polychaete tubeworms in the Northeast Atlantic supports shared history and vicariant events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taïmour Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.1841-1855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharp genetic break between Atlantic and English Channel populations of the polychaete Pectinaria koreni along the North coast of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taïmour Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling study of the respective role of hydrodynamic processes and larval mortality on larval dispersal and recruitment of benthic invertebrates: example of Pectinaria koreni (Annelida: Polychaeta) in the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (2), pp.117-132. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbh018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model study on variations in larval supply: are populations of the polychaete Owenia fusiformis in the English Channel open or closed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helgoland Marine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56 (4), pp.229-237. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10152-002-0122-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelagic dispersal of the brittle-star Ophiothrix fragilis larvae in a megatidal area (English Channel, France) examined using an advection/diffusion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Davoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Salomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57, pp.421-433. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0272-7714(02)00371-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model study on variations in larval supply: are populations of the polychaete Owenia fusiformis in the English Channel open or closed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Barnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELGOLAND MARINE RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56, pp.229-237. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10152-002-0122-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the genetic structure of Pectinaria koreni (Polychaeta: Pectinariidae) conform to a source-sink metapopulation model at the scale of the Baie de Seine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weinmayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELGOLAND MARINE RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56, pp.238-246. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10152-002-0123-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do hydrodynamic factors affect the recruitment of marine invertebrates in a macrotidal area? The case study of Pectinaria koreni (Polychaeta) in the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 375/376, pp.165-176. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1017092518829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking taxonomic and functional diversity of amphipod communities in high-energy coarse sediments of the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International colloquium on Amphipoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lodz (Poland), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic–Functional Coupling: A Robust Approach to Monitor Benthic Communities in the Context of Offshore Wind-Farm Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Symposium franco-japonais d'océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société franco-japonaise d'océanographie, Nov 2025, Toba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelping may not be helping : connectivity, community assembly, carbon and nutrient fluxes associated with seaweeds on marinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International temperate reefs symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Benthic Functional Diversity Approach of the English Channel Coarse Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coast Caen 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix E Beisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2023, Palma de Mallorca, Spain. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primal-dual splitting scheme with backtracking for handling with epigraphic constraint and sparse analysis regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pustelnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Loris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTwist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sensitivity of marine habitats to anthropogenic pressures: a key tool in evaluating risks to Mediterranean benthic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mediterranean Symposium on the conservation of coralligenous and other calcareous bio-concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPA/RAC, Jan 2019, Antalya, Turkey. pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the structure of the fine sand benthic community of the Bay of Seine: a comparison between species and functional diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiébaut Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bacouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja K.J. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BARBECUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMAR; Observatoire Marin de l'IUEM Brest, Apr 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling larval dispersal of Pecten maximus in the English Channel: a tool for spatial management of stocks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ogor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Pectinid Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'Atlas : les invertébrés benthiques du Golfe Normand-breton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, écosystèmes et usages du milieu marin, quelles connaissances pour une gestion intégrée du golfe normand-breton ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas project : macrobenthic invertebrates in the normand-breton Gulf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Island Biodiversity Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Breladre, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does shellfish farming affect the benthic environment of the bay of Mont Saint-Michel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Shellfish Restoration, 2-5 octobre 2005,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity analysis : a robust method for monitoring benthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Wind energy &amp; Wildlife impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity analysis: a robust method for monitoring benthic communities: a case study of the future offshore wind farm “Centre Manche 1 &amp; 2” off the bay of Seine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Wind energy &amp; Wildlife impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for freshwater and marine ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation morphologique, sédimentaire et biologique d'un espace naturel remarquable : le plateau rocheux de la Méloine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Taormina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Broudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARHAMB'AR #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brest, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03632269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches descriptives des habitats marins benthiques de la Manche, de la Mer du Nord et de l’Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2022, 578 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04155798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of French Mediterranean benthic habitats' sensitivity to physical pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire et caractérisation des communautés benthiques du Plateau de la Méloine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Broudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Station Biologique de Roscoff. 2017, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03627546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des habitats élémentaires (DHFF) d'Atlantique, de Manche et de Mer du Nord aux pressions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ar Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04282343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des habitats benthiques de Méditerranée aux pressions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SPN 2015-70, MNHN. 2016, 101 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing benthic habitats' sensitivity to human pressures: a methodological framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service du Patrimoine Naturel (SPN), MNHN. 2016, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l'évaluation de la sensibilité des habitats benthiques aux pressions anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPN 2015-69, Service du Patrimoine Naturel (SPN), MNHN; Muséum national d'Histoire Naturelle (Paris, France). 2015, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04263990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal temporal dynamics of marine protists communities in tidally mixed coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarita Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Marine Omics Biodiversity Observation Network (EMO BON) Handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Casotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cunliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Koulouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 6/7 - Espèces d'intérêt particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 4/7 - Arthropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 2/7 - Annélides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton Volume 1/7 - Présentation et Volume 7/7 - Bibliographie, glossaire & index général des espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 3/7 - Mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 5/7 - Autres espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertébrés marins introduits dans le golfe normano-breton depuis 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas permanent de la mer et du littoral N°7 - Les risques littoraux et maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2015, 978-2-9552583-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId396"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Thiébaut </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next release of the European Marine Omics Biodiversity Observation Network (EMO BON) shotgun metagenomic data from water and sediment samples (Release 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Abagnale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 14, pp.e178484. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.14.e178484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha and beta diversities of hydrothermal vent macrofaunal communities along the southwestern Pacific back-arc basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poitrimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Cathalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 967, pp.178694. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genomics unveils congruent secondary suture zone in Southwest Pacific Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Lu Y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne‐sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (2), pp.msaf024. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaf024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04973623v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First release of the European marine omics biodiversity observation network (EMO BON) shotgun metagenomics data from water and sediment samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Pavloudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iñigo Azua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuriñe Baña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Bastianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversity Data Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.e143585. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/BDJ.13.e143585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05046943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Population Genomics Unveils Congruent Secondary Suture Zone in Southwest Pacific Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Lu Y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiebaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 42 (2), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msaf024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive biology and population structure of three hydrothermal gastropods (Lepetodrilus schrolli, L. fijiensis and Shinkailepas tollmanni) from the South West Pacific back-arc basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poitrimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Veuillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annah Ramière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 171 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-023-04348-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery after exploitation of stalked barnacles is facilitated by the presence of conspecifics: a study of post-harvest gap recolonization dynamics in SW Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Gómez-del Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arrontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Macho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11160-024-09900-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the effect of space, time, and environmental and anthropogenic drivers on coastal macrobenthic β diversity in contrasting habitats over 15 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 946, pp.173919. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.173919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale patterns in the structure of fish and fouling communities associated with seaweeds in marinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maéva Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Crec'Hriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 742, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment grain size and benthic community structure in the eastern English Channel: species-dependent responses and environmental influence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Weill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dezileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 200, pp.116042. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.116042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative population genomics unveils congruent secondary suture zone in Southwest Pacific Hydrothermal Vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Tran Lu Y</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ruault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (42), pp.18969-18979. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.05.31.596862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existing evidence on the impact of changes in marine ecosystem structure and functioning on ecosystem service delivery: A systematic map Authors' contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Sylvie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie-Anne Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-023-00306-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling large-spatial scale larval dispersal modelling with barcoding to refine the amphi-Atlantic connectivity hypothesis in deep-sea seep mussels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Portanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willi Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregoire Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1122124. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1122124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic surrogates for long-term macrobenthic community monitoring: an application with community trajectory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guedes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Grall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 714, pp.105-111. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps14343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term coastal macrobenthic Community Trajectory Analysis reveals habitat-dependent stability patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirine Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel De Cáceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.06489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of marine protist communities in tidally mixed coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarita Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (14), pp.3761-3783. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasted phylogeographic patterns of hydrothermal vent gastropods along South West Pacific: Woodlark Basin, a possible contact zone and/or stepping-stone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Poitrimol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (10), pp.e0275638. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0275638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active hydrothermal vents in the Woodlark Basin may act as dispersing centres for hydrothermal fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Boulart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rouxel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Scalabrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewan Pelleter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.64. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-022-00387-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de science : Watersipora subatra, voyageuse au long cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping with poachers in European stalked barnacle fisheries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Rivera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Aguión</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Arrontes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.104826. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2021.104826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large-scale comparison of reproduction and recruitment of the stalked barnacle Pollicipes pollicipes across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Aguión</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Broudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169 (5), pp.63. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-022-04050-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971382v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaotic Genetic Patchiness in the Highly Valued Atlantic Stalked Barnacle Pollicipes pollicipes From the Iberian Peninsula: Implications for Fisheries Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Parrondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paloma Morán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Ballenghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose L Acuña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Aguión</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, pp.801780. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2022.801780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on how changes in marine ecosystem structure and functioning affect ecosystem services delivery? A systematic map protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sylvie Sylvie Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Langridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Claudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Mongruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.36. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13750-021-00251-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term spatio-temporal changes of the muddy fine sand benthic community of the Bay of Seine (eastern English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bacouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Juliana Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 161, pp.105062. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.105062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical distribution of brittle star larvae in two contrasting coastal embayments: implications for larval transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Guillam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Blanchet-Aurigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.12033. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-68750-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional and latitudinal patterns of soft-bottom macrobenthic invertebrates along French coasts: Results from the RESOMAR database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis K. Gallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lavesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Labrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grémare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 130, pp.96-106. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2017.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling larval dispersal of Pecten maximus in the English Channel: a tool for the spatial management of the stocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodéric Moitié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ogor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICES Journal of Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 74 (6), pp.1812-1825. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/icesjms/fsw207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale drivers of community diversity and composition across tidal heights: an example on temperate seaweed communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Robuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (6), pp.1791-1805. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.12781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuisible ou patrimonial : l'évolution des perceptions en milieu marin. Le cas des récifs d'hermelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas des récifs d’hermelles. Nuisible ou patrimonial : l’évolution des perceptions en milieu marin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiébaut Eric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de la Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01639480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of pockmarks in diversity and species assemblages of coastal macrobenthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Derian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Caisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caprais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 529, pp.91-105. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps11297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine habitats ecosystem service potential: A vulnerability approach in the Normand-Breton (Saint Malo) Gulf, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Schoenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, pp.306-318. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoser.2014.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are microbial and detrital sources partitioned among and within gastropods species at East Pacific Rise hydrothermal vents?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie M. Gaudron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Marqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Riera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duperron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (1, SI), pp.18-34. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maec.12260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating isotopic functional indices to reveal changes in the structure and functioning of benthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anik Brind 'Amour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (10), pp.1350-1360. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic control freaks: Effects of the tubiculous amphipod Haploops nirae on the specific diversity and functional structure of benthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 85, pp.413-427. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.seares.2013.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food web structures of subtidal benthic muddy habitats: evidence of microphytobenthos contribution supported by an engineer species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 500, pp.25-41. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps10685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meso-scale hydrodynamic and reproductive asynchrony affects the source-sink metapopulation structure of the coastal polychaete Pectinaria koreni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taïmour Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161 (2), pp.367-382. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-013-2342-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling larval dispersal of the king scallop (Pecten maximus) in the English Channel: examples from the bay of Saint-Brieuc and the bay of Seine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Foveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63 (6), pp.661-678. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10236-013-0617-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00829918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First and repeated records of the tropical-temperate crab Asthenognathus atlanticus Monod, 1932 (Decapoda: Brachyura) in the eastern part of the Bay of Seine (eastern English Channel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Alizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Dancie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial synchronies in the seasonal occurrence of larvae of oysters (Crassostrea gigas) and mussels (Mytilus edulis/galloprovincialis) in European coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catharina J. M. Philippart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ragnhild Asmus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Van Bleijswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bremner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108, pp.52-63. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2012.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life history and secondary production of the amphipod Haploops nirae (Kaim-Malka, 1976) in the Bay of Concarneau (South Brittany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carinne Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Droual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Caisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 113 (SI), pp.259-271. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2012.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new species of amphipod, Photis inornatus sp nov (Corophiidea, Photidae) from a `Haploops community' in Brittany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan A. Myers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Rigolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas F. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3236, pp.55-61. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.3236.1.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal changes and geographic crypticism indicate the occurrence of a biogeographic transition zone along the southern East Pacific Rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Plouviez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stépahne Hourdez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Desbruyeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.575-594. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2699.2010.02418.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the Ascophyllum nodosum stands and their associated diversity along the coast of Brittany, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Golléty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Davoult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (3), pp.569-577. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315410000901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meroplankton distribution and its relationship to coastal mesoscale hydrological structure in the northern Bay of Biscay (NE Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Stolba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 33 (8), pp.1193-1211. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbr030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does the connectivity between populations mediate range limits of marine invertebrates? A case study of larval dispersal between the Bay of Biscay and the English Channel (North-East Atlantic)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lazure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 87 (1-4, SI), pp.18-36. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pocean.2010.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive biology of three hydrothermal vent peltospirid gastropods (Nodopelta heminoda, N-subnoda and Peltospira operculata) associated with Pompeii worms on the East Pacific Rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molluscan Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 76 (3), pp.257-266. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mollus/eyq008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the role of benthic filter feeders on phytoplankton production in a shellfish farming site: Mont Saint Michel Bay, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Struski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Mazurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouvreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 82 (1-2), pp.21-34. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2010.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling larval dispersal and settlement of the reef-building polychaete Sabellaria alveolata: Role of hydroclimatic processes on the sustainability of biogenic reefs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Continental Shelf Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (13), pp.1605-1623. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csr.2009.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population genetics and hydrodynamic modeling of larval dispersal dissociate contemporary patterns of connectivity from historical expansion into European shelf seas in the polychaete Pectinaria koreni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taïmour Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 54 (6), pp.2089-2106. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4319/lo.2009.54.6.2089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variation of metal bioaccumulation in the hydrothermal vent mussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard P. Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Castrec-Rouelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Colaço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (5), pp.405. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2008.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of physico-chemical environment on gastropod assemblages at hydrothermal vents on the East Pacific Rise (13°N/EPR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pendlebury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88, pp.995-1008. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002531540800163X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00335998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic clines and stepping-stone patterns detected along the East Pacific Rise in the vetigastropod Lepetodrilus elevatus reflect species crypticism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Matabos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sadosky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 153 (4), pp.545-563. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00227-007-0829-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00222101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal dynamics of reproduction and settlement in the Pompeii worm, Alvinella pompejana (Polychaeta: Alvinellidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chevaldonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Pradillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology Progress Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 348, pp.197-211. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/meps07021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative phylogeography of two coastal polychaete tubeworms in the Northeast Atlantic supports shared history and vicariant events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taïmour Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.1841-1855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharp genetic break between Atlantic and English Channel populations of the polychaete Pectinaria koreni along the North coast of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taïmour Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Jollivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Viard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heredity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 94, pp.23-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modelling study of the respective role of hydrodynamic processes and larval mortality on larval dispersal and recruitment of benthic invertebrates: example of Pectinaria koreni (Annelida: Polychaeta) in the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Nival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plankton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 26 (2), pp.117-132. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plankt/fbh018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model study on variations in larval supply: are populations of the polychaete Owenia fusiformis in the English Channel open or closed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helgoland Marine Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56 (4), pp.229-237. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10152-002-0122-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pelagic dispersal of the brittle-star Ophiothrix fragilis larvae in a megatidal area (English Channel, France) examined using an advection/diffusion model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Davoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Salomon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57, pp.421-433. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0272-7714(02)00371-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model study on variations in larval supply: are populations of the polychaete Owenia fusiformis in the English Channel open or closed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. S. Barnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELGOLAND MARINE RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56, pp.229-237. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10152-002-0122-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the genetic structure of Pectinaria koreni (Polychaeta: Pectinariidae) conform to a source-sink metapopulation model at the scale of the Baie de Seine?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Jolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Viard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weinmayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HELGOLAND MARINE RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56, pp.238-246. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10152-002-0123-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do hydrodynamic factors affect the recruitment of marine invertebrates in a macrotidal area? The case study of Pectinaria koreni (Polychaeta) in the Bay of Seine (English Channel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lagadeuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 375/376, pp.165-176. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1017092518829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking taxonomic and functional diversity of amphipod communities in high-energy coarse sediments of the English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International colloquium on Amphipoda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Lodz (Poland), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxonomic–Functional Coupling: A Robust Approach to Monitor Benthic Communities in the Context of Offshore Wind-Farm Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Symposium franco-japonais d'océanographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société franco-japonaise d'océanographie, Nov 2025, Toba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelping may not be helping : connectivity, community assembly, carbon and nutrient fluxes associated with seaweeds on marinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elea Gonthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Dittami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International temperate reefs symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for aquatic ecologists: Synthesis and recent results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Laviale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrix E Beisner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALSO Aquatic Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the Sciences of Limnology and Oceanography (ASLO), Jun 2023, Palma de Mallorca, Spain. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lno.11655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Benthic Functional Diversity Approach of the English Channel Coarse Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Raoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coast Caen 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primal-dual splitting scheme with backtracking for handling with epigraphic constraint and sparse analysis regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Denneulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pustelnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignace Loris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Thiébaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iTwist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the sensitivity of marine habitats to anthropogenic pressures: a key tool in evaluating risks to Mediterranean benthic habitats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Mediterranean Symposium on the conservation of coralligenous and other calcareous bio-concretions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPA/RAC, Jan 2019, Antalya, Turkey. pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the structure of the fine sand benthic community of the Bay of Seine: a comparison between species and functional diversity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiébaut Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Bacouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja K.J. Geiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Baux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BARBECUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEMAR; Observatoire Marin de l'IUEM Brest, Apr 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling larval dispersal of Pecten maximus in the English Channel: a tool for spatial management of stocks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Nicolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ogor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Foucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Pectinid Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet d'Atlas : les invertébrés benthiques du Golfe Normand-breton.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, écosystèmes et usages du milieu marin, quelles connaissances pour une gestion intégrée du golfe normand-breton ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, saint-malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas project : macrobenthic invertebrates in the normand-breton Gulf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Island Biodiversity Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Breladre, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does shellfish farming affect the benthic environment of the bay of Mont Saint-Michel?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Shellfish Restoration, 2-5 octobre 2005,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity analysis : a robust method for monitoring benthic communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Wind energy &amp; Wildlife impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity analysis: a robust method for monitoring benthic communities: a case study of the future offshore wind farm “Centre Manche 1 &amp; 2” off the bay of Seine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Van Paemelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pezy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Wind energy &amp; Wildlife impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional trait-based approaches as a common framework for freshwater and marine ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boyé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Aberle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Symposium for European Freshwater Sciences (SEFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Zagreb, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation morphologique, sédimentaire et biologique d'un espace naturel remarquable : le plateau rocheux de la Méloine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Ehrhold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Taormina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Broudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARHAMB'AR #3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brest, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03632269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferrage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Abcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05045026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches descriptives des habitats marins benthiques de la Manche, de la Mer du Nord et de l’Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette delavenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Janson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Andres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS). 2022, 578 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04155798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of French Mediterranean benthic habitats' sensitivity to physical pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 86 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04271772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire et caractérisation des communautés benthiques du Plateau de la Méloine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Broudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Camusat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fontana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Houbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Station Biologique de Roscoff. 2017, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03627546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des habitats élémentaires (DHFF) d'Atlantique, de Manche et de Mer du Nord aux pressions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Auby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ar Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04282343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la sensibilité des habitats benthiques de Méditerranée aux pressions physiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Bellan-Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SPN 2015-70, MNHN. 2016, 101 pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing benthic habitats' sensitivity to human pressures: a methodological framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service du Patrimoine Naturel (SPN), MNHN. 2016, 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour l'évaluation de la sensibilité des habitats benthiques aux pressions anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie La Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Aish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SPN 2015-69, Service du Patrimoine Naturel (SPN), MNHN; Muséum national d'Histoire Naturelle (Paris, France). 2015, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-04263990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal temporal dynamics of marine protists communities in tidally mixed coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarita Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Marine Omics Biodiversity Observation Network (EMO BON) Handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioulia Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Casotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Comtet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cunliffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda Koulouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 5/7 - Autres espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802971</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 6/7 - Espèces d'intérêt particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 4/7 - Arthropodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 2/7 - Annélides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802940</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton Volume 1/7 - Présentation et Volume 7/7 - Bibliographie, glossaire & index général des espèces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802933</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas de la faune marine invertébrée du golfe Normano-Breton - Volume 3/7 - Mollusques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Desroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions de la Station biologique de Roscoff, 2020, 9782951802957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertébrés marins introduits dans le golfe normano-breton depuis 1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Le Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas permanent de la mer et du littoral N°7 - Les risques littoraux et maritimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2015, 978-2-9552583-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId396"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Santi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abagnale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Azua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuri&#241;e Ba&#241;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e178484" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poitrimol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178694" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973623v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tran Lu Y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Le Port" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05046943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bastianini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.13.e143585" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557471v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thiebaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Port" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor G&#243;mez-del Campo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arrontes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cruz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa V&#225;zquez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Macho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-024-09900-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04655346v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Toumi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173919" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116042" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.31.596862" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452291v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Veuillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annah Rami&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Comtet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04348-4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portanier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Nicolle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Rath" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Monnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Le Goff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1122124" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04182177v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Toumi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Thi&#233;baut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guedes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grall" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04095678v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel De C&#225;ceres" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06489" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173079v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sylvie Campagne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Roy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Langridge" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00306-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03807160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275638" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701256v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611693v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Meur" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00387-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03439256v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Geiger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Rivera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Agui&#243;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvarez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2021.104826" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971382v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Acu&#241;a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Broudin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Castro" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04050-x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03770865v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Parrondo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Mor&#225;n" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L Acu&#241;a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.801780" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781932v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarita Caracciolo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forsans" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16539" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479042v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sylvie Sylvie Campagne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00251-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02916254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bacouillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Juliana Geiger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105062" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924027v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bessin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68750-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.03.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01466796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod&#233;ric Moiti&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ogor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foveau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw207" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354443v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12781" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349562v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639480v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut Eric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218813v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas F. Dubois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Derian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caisey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Rigolet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caprais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11297" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305590v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabral" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levrel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoenn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Mao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2014.09.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BFXSK7G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218814v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. Gaudron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marqu&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12260" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE4103B4119516030F8991F987CD1F1C46B5856E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153349v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind 'Amour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12444" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140624v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10685" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218817v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ta&#239;mour Jolly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guyard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gentil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2342-1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140607v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.07.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829918v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0617-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HPKCR199-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jourde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alizier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218837v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J. M. Philippart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amaral" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Van Bleijswijk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bremner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218834v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Droual" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.08.014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQR5G2S2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218826v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A. Myers" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rigolet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3236.1.3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218841v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plouviez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pahne Hourdez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desbruyeres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legendre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02418.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218845v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goll&#233;ty" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315410000901" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854762v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Stolba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr030" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218854v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.022" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218849v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyq008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218852v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Struski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanchard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mazurie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2010.02.013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXK4PB2Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218863v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ellien" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.2089" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218857v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.05.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335998v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pendlebury" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002531540800163X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0CDX4Q27-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222101v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Guen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sadosky" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-007-0829-3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6HFK3G10-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501937v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Company" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Castrec-Rouelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cola&#231;o" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.01.005" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174570v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Faure" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07021" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146209v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186317v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878887v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salomon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbh018" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878895v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gentil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10152-002-0122-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110544v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davoult" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Salomon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0272-7714(02)00371-2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67MLRV36-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110546v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Barnay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110545v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Jolly" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weinmayr" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10152-002-0123-1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LL40RZZW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526073v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagadeuc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauvin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reti&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017092518829" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SCWJHXMQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368635v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05491364v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368684v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Gonthier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dittami" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291302v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040478v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denneulin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Langlois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Loris" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364160v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508394v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja K.J. Geiger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houbin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163143v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foucher" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667679v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cabioch" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667689v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105895v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouy&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491420v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368642v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632269v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04155798v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271772v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627546v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Broudin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camusat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fontana" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282343v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ar Gall" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02047832v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483268v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04263990v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454364v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379066v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cunliffe" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Koulouri" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490480v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490428v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490360v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472438v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490404v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490465v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160965v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reti&#232;re" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Santi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Pavloudi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Abagnale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Azua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuri&#241;e Ba&#241;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.14.e178484" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poitrimol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178694" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973623v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tran Lu Y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Le Port" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05046943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Bastianini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/BDJ.13.e143585" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557471v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thiebaut" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Port" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452291v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Veuillot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annah Rami&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Comtet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04348-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927142v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor G&#243;mez-del Campo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Arrontes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Cruz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa V&#225;zquez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Macho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-024-09900-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04655346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chirine Toumi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boy&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.173919" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760065v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Leclerc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Gonzalez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pezy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Raoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crec'Hriou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14641" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04405000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Chauvel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weill" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dezileau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.116042" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05013556v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.05.31.596862" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sylvie Campagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Roy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Langridge" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Claudet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-023-00306-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283173v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portanier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Nicolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willi Rath" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Monnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Le Goff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1122124" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04182177v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Toumi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Thi&#233;baut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guedes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Grall" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14343" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04095678v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel De C&#225;ceres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06489" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781932v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarita Caracciolo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forsans" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16539" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03807160v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275638" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611693v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Meur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00387-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701256v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Fournier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03439256v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Geiger" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Rivera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Agui&#243;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge &#193;lvarez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2021.104826" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971382v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Acu&#241;a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Broudin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Castro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04050-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03770865v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Parrondo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Mor&#225;n" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L Acu&#241;a" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.801780" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479042v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sylvie Sylvie Campagne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-021-00251-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02916254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bacouillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Baux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Juliana Geiger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105062" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924027v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Guillam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bessin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchet-Aurigny" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cugier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68750-4" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01510350v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis K. Gallon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Labrune" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2017.03.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01466796v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod&#233;ric Moiti&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ogor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foveau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsw207" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354443v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Robuchon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12781" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349562v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Mao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01639480v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fournier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baut Eric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218813v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas F. Dubois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Derian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Caisey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carinne Rigolet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Caprais" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11297" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305590v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Cabral" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Levrel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schoenn" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Mao" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2014.09.007" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BFXSK7G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218814v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M. Gaudron" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marqu&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Riera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duperron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12260" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AE4103B4119516030F8991F987CD1F1C46B5856E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153349v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind 'Amour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12444" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140607v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2013.07.013" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140624v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10685" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218817v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ta&#239;mour Jolly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guyard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gentil" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2342-1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829918v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foucher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-013-0617-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HPKCR199-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245433v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Jourde" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Alizier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dancie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218837v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina J. M. Philippart" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Amaral" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragnhild Asmus" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Van Bleijswijk" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bremner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.05.014" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218834v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Droual" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.08.014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQR5G2S2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218826v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A. Myers" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Rigolet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.3236.1.3" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218841v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plouviez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pahne Hourdez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desbruyeres" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legendre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02418.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218845v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goll&#233;ty" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Davoult" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315410000901" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854762v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Stolba" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbr030" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218854v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lazure" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2010.09.022" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218849v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyq008" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218852v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Struski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Blanchard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mazurie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouvreau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2010.02.013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXK4PB2Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218857v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ellien" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2009.05.002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218863v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ellien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2009.54.6.2089" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501937v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard P. Cosson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Company" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Castrec-Rouelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cola&#231;o" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.01.005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335998v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pendlebury" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002531540800163X" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0CDX4Q27-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222101v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Guen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sadosky" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-007-0829-3" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6HFK3G10-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174570v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Faure" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaldonn&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pradillon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps07021" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146209v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186317v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878887v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salomon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nival" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbh018" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878895v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gentil" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10152-002-0122-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110544v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lefebvre" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davoult" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Salomon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0272-7714(02)00371-2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67MLRV36-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110546v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Barnay" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110545v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Jolly" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Viard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weinmayr" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10152-002-0123-1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LL40RZZW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526073v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lagadeuc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dauvin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Reti&#232;re" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1017092518829" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SCWJHXMQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368635v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van Paemelen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05491364v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368684v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Leclerc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baud" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elea Gonthier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dittami" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04117032v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Martini" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laviale" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrix E Beisner" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11655" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291302v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040478v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denneulin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Langlois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Loris" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364160v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie La Rivi&#232;re" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Aish" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Bellan-Santini" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bellan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508394v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja K.J. Geiger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houbin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163143v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foucher" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667679v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cabioch" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667689v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105895v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouy&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491420v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05368642v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232606v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Martini" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Faure" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Aberle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03632269v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Taormina" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04155798v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette delavenne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Janson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Andres" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Bettignies" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271772v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03627546v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Broudin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Camusat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fontana" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282343v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auby" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ar Gall" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02047832v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483268v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04263990v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454364v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379066v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Casotti" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cunliffe" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Koulouri" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490465v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490480v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490428v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490360v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472438v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490404v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160965v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reti&#232;re" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>