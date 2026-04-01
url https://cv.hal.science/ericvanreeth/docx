--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -451,51 +451,51 @@
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Palierne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 37 (11), pp.e5210. </w:t>
+              <w:t xml:space="preserve">, 2024, 37 (11), pp.e5210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/nbm.5210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3487,286 +3487,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'apport d'irm de contraste générée par contrôle optimal pour l'étude du processus de demyelinisation/remyelinisation chez le rat a 11.7t</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Grenier</w:t>
+                <w:t xml:space="preserve">Comparison of intraoperative functional brain maps obtained with RGB imaging with preoperative functional magnetic resonance Imaging maps: a task-based and resting-state study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vernier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Biophotonics II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444875v1</w:t>
+                <w:t xml:space="preserve">hal-03687220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of intraoperative functional brain maps obtained with RGB imaging with preoperative functional magnetic resonance Imaging maps: a task-based and resting-state study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Josset</w:t>
+                <w:t xml:space="preserve">Evaluation de l'apport d'irm de contraste générée par contrôle optimal pour l'étude du processus de demyelinisation/remyelinisation chez le rat a 11.7t</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biophotonics II</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RITS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2621507⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03687220v1</w:t>
+                <w:t xml:space="preserve">hal-04444875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTROLE OPTIMAL APPLIQUE A L'ELASTOGRAPHIE PAR RM MULTIFREQUENCE SIMULTANEE</w:t>
               </w:r>
@@ -4113,247 +4113,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binomial shape-RF in magic echo sandwich for imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Mougel</w:t>
+                <w:t xml:space="preserve">Contrôle optimal appliqué à l’Elastographie par Résonance Magnétique avec un gradient constant: expériences ex vivo et in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sango Solanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th Experimental Nuclear Magnetic Resonance Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Congrès SFRMBM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150361v1</w:t>
+                <w:t xml:space="preserve">hal-02397042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle optimal appliqué à l’Elastographie par Résonance Magnétique avec un gradient constant: expériences ex vivo et in vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pilar Sango Solanas</w:t>
+                <w:t xml:space="preserve">Binomial shape-RF in magic echo sandwich for imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFRMBM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">59th Experimental Nuclear Magnetic Resonance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02397042v1</w:t>
+                <w:t xml:space="preserve">hal-02150361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant gradient magnetic resonance elastography experiments on phantom and bovine liver.</w:t>
               </w:r>
@@ -6039,364 +6039,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic Super-Resolution method for MRI : A VARIATIONAL APPROACH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Foare</w:t>
+                <w:t xml:space="preserve">In vivo MR Elastography of mice liver: Comparison of motion encoding strategies between RF optimal control and oscillating gradients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Bakir Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sango Solanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB), Barcelona 2024.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Barcelana, Spain. 2024</w:t>
+              <w:t xml:space="preserve">ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Singapore (SG), Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006372v1</w:t>
+                <w:t xml:space="preserve">hal-04628369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMISATION D'IMPULSIONS RADIOFREQUENCES A FAIBLE ENERGIE ET A T2 COURT EN IRM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilio Molina</w:t>
+                <w:t xml:space="preserve">Isotropic Super-Resolution method for MRI : A VARIATIONAL APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Aubiere, France</w:t>
+              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB), Barcelona 2024.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Barcelana, Spain. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630136v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo MR Elastography of mice liver: Comparison of motion encoding strategies between RF optimal control and oscillating gradients.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pilar Sango Solanas</w:t>
+                <w:t xml:space="preserve">OPTIMISATION D'IMPULSIONS RADIOFREQUENCES A FAIBLE ENERGIE ET A T2 COURT EN IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Singapore (SG), Singapore</w:t>
+              <w:t xml:space="preserve">journées Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aubiere, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628369v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of low amplitude radiofrequency pulses for short-T 2 MRI</w:t>
               </w:r>
@@ -6477,51 +6477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control pulses simulations applied to Magnetic Resonance Elastography for clinical examination with liver iron overload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Bakir Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6717,273 +6717,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03922985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of the contrast in a MP-RAGE sequence: an application on the pelvis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vernier</w:t>
+                <w:t xml:space="preserve">MR Elastography of short T2 samples with Optimal Control-based RF pulses demonstrated on Achilles tendon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sango Solanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Hamelin</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Caussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting ISMRM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Londres, France</w:t>
+              <w:t xml:space="preserve">ISMRM-ESMRMB 2022 31st Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568818v1</w:t>
+                <w:t xml:space="preserve">hal-03648911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR Elastography of short T2 samples with Optimal Control-based RF pulses demonstrated on Achilles tendon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
+                <w:t xml:space="preserve">Optimal Control of the contrast in a MP-RAGE sequence: an application on the pelvis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Caussy</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM-ESMRMB 2022 31st Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">2022 Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting ISMRM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648911v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRI Contrast Enhancement Of Magnetization Prepared Steady State Sequence: An Optimal Control Framework</w:t>
               </w:r>
@@ -7341,51 +7341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of intraoperative functional brain map obtained with RGB imaging with preoperative functional brain map obtained with functional magnetic Resonance imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7702,426 +7702,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsions d'excitation basse énergie robustes aux inhomogénéités B1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constant gradient magnetic resonance elastography experiments on phantom and bovine liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Solanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. J. Glaser</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFRMBM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395692v1</w:t>
+                <w:t xml:space="preserve">hal-02130004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant gradient magnetic resonance elastography experiments on phantom and bovine liver</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BEEEP: B1-robust Energy Efficient Excitation Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Brusseau</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soukaina Kanice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130004v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEEEP: B1-robust Energy Efficient Excitation Pulses</w:t>
+                <w:t xml:space="preserve">Impulsions d'excitation basse énergie robustes aux inhomogénéités B1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Kanice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steffen Glaser</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Congrès SFRMBM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130017v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast Preparation Pulses Robust to B1 and B0 inhomogeneities: an Optimal Control Approach</w:t>
+                <w:t xml:space="preserve">A Simplified Framework for Contrast Optimization in MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
@@ -8178,75 +8178,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863554v1</w:t>
+                <w:t xml:space="preserve">hal-01863549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simplified Framework for Contrast Optimization in MRI</w:t>
+                <w:t xml:space="preserve">Contrast Preparation Pulses Robust to B1 and B0 inhomogeneities: an Optimal Control Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
@@ -8303,51 +8303,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863549v1</w:t>
+                <w:t xml:space="preserve">hal-01863554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control Pulse Design for Contrast in MRI: in vivo applications</w:t>
               </w:r>
@@ -9357,140 +9357,260 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Control-Based Generic Framework for Radiofrequency Pulse Design in MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système avancé d'interpolation spatiale de signaux de télévision pour affichage sur écrans Haute-Définition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Grenoble, 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2011GRENT017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00626504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId204"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9637,51 +9757,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Bonaudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Pieropan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2025.124766" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mougel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2025.107973" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sango-Solanas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse-Ve-Koon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.5210" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pilleul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Beuf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.5041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120286" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sango Solanas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van Reeth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05262-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tesch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.07.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ684069-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27417" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.05.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Glaser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40736-017-0034-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.04.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCVC0N8G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Tay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh Loo Poh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kitney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2014.2330898" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cher Heng Tan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wk Tham" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25157" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPVMFHB3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799683v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Soujanya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Teo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4923167" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2013.2282183" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799688v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Kuan Chuah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sheah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2013.01.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan W K Tham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.21249" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F14CE6DD707ED684BE0266A595BC39097D2FE847/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van-Reeth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Fort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baud Picart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M3A.15" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schneider" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Tu4A.6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808062v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Choquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Delcey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638076v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959009v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giannoni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ezhov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemoine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Thu Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444875v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687220v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621507" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160656v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Caussy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866021v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150361v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397042v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142513v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079604v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Lambert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288505v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Luppi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Libourel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272177v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sdika" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163947" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288527v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539779v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertolino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nicolas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593233v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016943v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Amador" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foare" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434396v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958946v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006372v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630136v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628369v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bakir Ageron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778977v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251594v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922985v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568818v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamelin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648911v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213076v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434151" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923005v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213140v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420561v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caredda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160648v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213190v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vernier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Van Reeth" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395692v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Kanice" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Glaser" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130004v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Solanas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130017v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863554v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863549v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693622v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505332v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492665v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-016-0568-x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466294v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168211v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ratiney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975235v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961385v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540348v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00626504v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENT017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Bonaudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Pieropan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2025.124766" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mougel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2025.107973" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sango-Solanas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse-Ve-Koon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.5210" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pilleul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Beuf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.5041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120286" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sango Solanas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van Reeth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05262-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tesch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.07.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ684069-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27417" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.05.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Glaser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40736-017-0034-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.04.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCVC0N8G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Tay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh Loo Poh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kitney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2014.2330898" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cher Heng Tan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wk Tham" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25157" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPVMFHB3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799683v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Soujanya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Teo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4923167" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2013.2282183" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799688v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Kuan Chuah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sheah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2013.01.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan W K Tham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.21249" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F14CE6DD707ED684BE0266A595BC39097D2FE847/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van-Reeth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Fort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baud Picart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M3A.15" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schneider" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Tu4A.6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808062v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Choquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Delcey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638076v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959009v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giannoni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ezhov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemoine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Thu Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621507" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444875v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160656v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Caussy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866021v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397042v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150361v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142513v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079604v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Lambert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288505v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Luppi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Libourel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272177v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sdika" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163947" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288527v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539779v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertolino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nicolas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593233v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016943v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Amador" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foare" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434396v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958946v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628369v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bakir Ageron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006372v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630136v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778977v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251594v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922985v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648911v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568818v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamelin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213076v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434151" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923005v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213140v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420561v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caredda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160648v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213190v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vernier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Van Reeth" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130004v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Solanas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130017v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Kanice" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Glaser" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863549v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863554v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693622v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505332v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492665v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-016-0568-x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466294v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168211v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ratiney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975235v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961385v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540348v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574046v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00626504v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENT017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>