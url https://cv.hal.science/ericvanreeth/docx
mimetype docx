--- v1 (2026-04-01)
+++ v2 (2026-04-28)
@@ -1594,394 +1594,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Sample Age and Prediction Resolution on Myocardial Infarction Risk Prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">misoSR: Medical Image Isotropic Super-Resolution Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darwin Tay</w:t>
+                <w:t xml:space="preserve">Geetha Soujanya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frederic Cervenansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chueh Loo Poh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Kitney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Midas Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799691v1</w:t>
+                <w:t xml:space="preserve">hal-01799683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic reconstruction of a 4-D MRI thoracic sequence using super-resolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Sample Age and Prediction Resolution on Myocardial Infarction Risk Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darwin Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chueh Loo Poh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cher Heng Tan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chueh Loo Poh</w:t>
+                <w:t xml:space="preserve">Richard Kitney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.25157⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (3), pp.1178 - 1185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JBHI.2014.2330898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01799681v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">misoSR: Medical Image Isotropic Super-Resolution Reconstruction</w:t>
+                <w:t xml:space="preserve">Isotropic reconstruction of a 4-D MRI thoracic sequence using super-resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cher Heng Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Wk Tham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chueh Loo Poh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Midas Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73 (2), pp.784 - 793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.25157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799683v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid approach for fusing 4D-MRI temporal information with 3D-CT for the study of lung and lung tumor motion</w:t>
               </w:r>
@@ -2270,2489 +2270,2497 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Sheah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chueh Loo Poh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (6), pp.930 - 938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mri.2013.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-resolution in magnetic resonance imaging: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan W K Tham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cher Heng Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chueh Loo Poh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concepts in Magnetic Resonance Part A: Bridging Education and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40A (6), pp.306 - 325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cmr.a.21249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated registration of intraoperative optical images with preoperative MRI</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VARIATIONAL REFERENCE-FREE MULTICONTRAST SUPER RESOLUTION FOR MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernand Fort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michaël Sdika</w:t>
+                <w:t xml:space="preserve">Luis Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiébaud Picart</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marylène Delcey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 23rd International Symposium on Biomedical Imaging (ISBI 2026)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385068v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Resting-state Seed Correlation Analysis in functional RGB and Magnetic Resonance Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automated registration of intraoperative optical images with preoperative MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adithep Kawinkij</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charly Caredda</w:t>
+                <w:t xml:space="preserve">Eric Van-Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Schneider</w:t>
+                <w:t xml:space="preserve">Fernand Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Guyotat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric van Reeth</w:t>
+                <w:t xml:space="preserve">Thiébaud Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, München, France. pp.Tu4A.6, </w:t>
+              <w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.M3A.15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Tu4A.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.M3A.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410276v1</w:t>
+                <w:t xml:space="preserve">hal-05385068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiofrequency pulse optimization in MRI and T2-short applications</w:t>
+                <w:t xml:space="preserve">Comparative Study of Resting-state Seed Correlation Analysis in functional RGB and Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Molina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helene Ratiney</w:t>
+                <w:t xml:space="preserve">Adithep Kawinkij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">septième congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, München, France. pp.Tu4A.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Tu4A.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042170v1</w:t>
+                <w:t xml:space="preserve">hal-05410276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced brain tissue contrast in MRI by optimal control in 3D Double Inversion Recovery sequence with a view to improving cortical lesions detection in multiple sclerosis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Radiofrequency pulse optimization in MRI and T2-short applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB 2024, 40th Annual Scientific Meeting of the European Society for Magnetic Resonance in Medicine and Biology.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Barcelona, Spain. pp.Abstract nº89</w:t>
+              <w:t xml:space="preserve">septième congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM), Mar 2025, Saint malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808062v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMELIORATION DU CONTRASTE EN IRM CEREBRALE DANS LE CONTEXTE DE LA SCLEROSE EN PLAQUES</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HyperProbe consortium: innovate tumour neurosurgery with innovative photonic solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ezhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adithep Kawinkij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Université Clermont Auvergne, Campus des Cézeaux, France</w:t>
+              <w:t xml:space="preserve">SFNR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Neuroradiologie, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638076v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of intraoperative functional brain maps obtained with RGB imaging with preoperative functional Magnetic Resonance Imaging maps a task-based and resting-state study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+                <w:t xml:space="preserve">Enhanced brain tissue contrast in MRI by optimal control in 3D Double Inversion Recovery sequence with a view to improving cortical lesions detection in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Delcey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française du Génie Biologique et Médical, Jun 2024, Aubière / Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ESMRMB 2024, 40th Annual Scientific Meeting of the European Society for Magnetic Resonance in Medicine and Biology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Barcelona, Spain. pp.Abstract nº89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958882v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperProbe consortium: innovate tumour neurosurgery with innovative photonic solutions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AMELIORATION DU CONTRASTE EN IRM CEREBRALE DANS LE CONTEXTE DE LA SCLEROSE EN PLAQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Delcey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFNR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Neuroradiologie, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Université Clermont Auvergne, Campus des Cézeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959009v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term follow-up of a LPC animal model using Optimal control MRI contrast targeting short T2 components</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Grenier</w:t>
+                <w:t xml:space="preserve">Comparison of intraoperative functional brain maps obtained with RGB imaging with preoperative functional Magnetic Resonance Imaging maps a task-based and resting-state study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adithep Kawinkij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vernier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Basel, Switzerland</w:t>
+              <w:t xml:space="preserve">RITS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française du Génie Biologique et Médical, Jun 2024, Aubière / Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446089v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of intraoperative functional brain maps obtained with RGB imaging with preoperative functional magnetic resonance Imaging maps: a task-based and resting-state study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term follow-up of a LPC animal model using Optimal control MRI contrast targeting short T2 components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Josset</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+                <w:t xml:space="preserve">Claire Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Thu Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biophotonics II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESMRMB 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Basel, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687220v1</w:t>
+                <w:t xml:space="preserve">hal-04446089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'apport d'irm de contraste générée par contrôle optimal pour l'étude du processus de demyelinisation/remyelinisation chez le rat a 11.7t</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai-Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RITS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTROLE OPTIMAL APPLIQUE A L'ELASTOGRAPHIE PAR RM MULTIFREQUENCE SIMULTANEE</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of intraoperative functional brain maps obtained with RGB imaging with preoperative functional magnetic resonance Imaging maps: a task-based and resting-state study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ième congrès scientifique de la Société Francaise de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Biophotonics II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Strasbourg, France. pp.14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2621507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160656v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-short echo time Magnetic Resonance Elastography</w:t>
+                <w:t xml:space="preserve">CONTROLE OPTIMAL APPLIQUE A L'ELASTOGRAPHIE PAR RM MULTIFREQUENCE SIMULTANEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Sango Solanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Caussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Beuf</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2020 28th Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Virtual Conference, France</w:t>
+              <w:t xml:space="preserve">5ième congrès scientifique de la Société Francaise de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866021v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magic Sandwich to Stimulated Echo Relative change to identify sign and intensity of dipolar interaction in anisotropic tissue</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
+                <w:t xml:space="preserve">Ultra-short echo time Magnetic Resonance Elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sango Solanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Caussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ISMRM Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Virtual, France</w:t>
+              <w:t xml:space="preserve">ISMRM 2020 28th Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024732v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle optimal appliqué à l’Elastographie par Résonance Magnétique avec un gradient constant: expériences ex vivo et in vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pilar Sango Solanas</w:t>
+                <w:t xml:space="preserve">Magic Sandwich to Stimulated Echo Relative change to identify sign and intensity of dipolar interaction in anisotropic tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Grenier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFRMBM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">28th ISMRM Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397042v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binomial shape-RF in magic echo sandwich for imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Mougel</w:t>
+                <w:t xml:space="preserve">Contrôle optimal appliqué à l’Elastographie par Résonance Magnétique avec un gradient constant: expériences ex vivo et in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sango Solanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th Experimental Nuclear Magnetic Resonance Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Congrès SFRMBM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150361v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02397042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant gradient magnetic resonance elastography experiments on phantom and bovine liver.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Binomial shape-RF in magic echo sandwich for imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2019 27th Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">59th Experimental Nuclear Magnetic Resonance Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142513v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance elastography without oscillating gradients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constant gradient magnetic resonance elastography experiments on phantom and bovine liver.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sango Solanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon A. Lambert</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">ISMRM 2019 27th Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02079604v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design d'impulsions RF par contrôle optimal pour l'optimisation du contraste en IRM : applications in vivo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Ratiney</w:t>
+                <w:t xml:space="preserve">MRI phase control with Optimal Control Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gaillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Tesch</w:t>
+                <w:t xml:space="preserve">Simon A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ESMRMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Barcelona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560247v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI phase control with Optimal Control Theory</w:t>
+                <w:t xml:space="preserve">Magnetic resonance elastography without oscillating gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
@@ -4766,766 +4774,891 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Barcelona, France</w:t>
+              <w:t xml:space="preserve">, 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096090v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02079604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the spatial resolution and SNR of rat brain T2-weighted MR images: application of a super-resolution method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Design d'impulsions RF par contrôle optimal pour l'optimisation du contraste en IRM : applications in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P.-A. Libourel</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 23rd Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288505v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple labels point-set registration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Improving the spatial resolution and SNR of rat brain T2-weighted MR images: application of a super-resolution method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Luppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 12th International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMRM 23rd Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toronto, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272177v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de résolution spatiale et SNR d’images cérébrales pondérées T2 de rat : application de la super-résolution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+                <w:t xml:space="preserve">Multiple labels point-set registration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Hervé Luppi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Sdika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-H. Luppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-A. Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE 12th International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, New-York, United States. pp.609 - 612, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2015.7163947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288527v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image interpolation based on a multi-resolution directional map</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric van Reeth</w:t>
+                <w:t xml:space="preserve">Amélioration de résolution spatiale et SNR d’images cérébrales pondérées T2 de rat : application de la super-résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bertolino</w:t>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Nicolas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Hervé Luppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE International Conference on Human Vision and Electronic Imaging XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.CD</w:t>
+              <w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539779v1</w:t>
+                <w:t xml:space="preserve">hal-01288527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrandissement d'image basé sur une carte directionnelle multirésolution</w:t>
+                <w:t xml:space="preserve">Image interpolation based on a multi-resolution directional map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.CD</w:t>
+              <w:t xml:space="preserve">SPIE International Conference on Human Vision and Electronic Imaging XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00593233v2</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agrandissement d'image basé sur une carte directionnelle multirésolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.CD</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593233v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adaptive edge orientation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Chassery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, San Jose, United States. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5535,203 +5668,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de nouveaux contrastes d'IRM cérébrale par contrôle optimal en vue d'améliorer la détection des lésions corticales dans la sclérose en plaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Delcey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème congrès de la SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MULTI-CONTRAST SUPER-RESOLUTION FOR MRI WITH A VARIATIONAL APPROACH: DISENTANGLING THE CHALLENGES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Amador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5759,769 +5892,769 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Marseille, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated registration of intraoperative optical images with preoperative MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Van-Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernand Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiébaud Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRMBM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperProbe: Transforming brain surgery by advancing functional-guided neuronavigational imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of low amplitude radiofrequency pulses for short-T 2 MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Aubière / Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ESMRMB anual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Barcelona, Spain. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958946v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo MR Elastography of mice liver: Comparison of motion encoding strategies between RF optimal control and oscillating gradients.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HyperProbe: Transforming brain surgery by advancing functional-guided neuronavigational imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ezhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adithep Kawinkij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Singapore (SG), Singapore</w:t>
+              <w:t xml:space="preserve">RITS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aubière / Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628369v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic Super-Resolution method for MRI : A VARIATIONAL APPROACH</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Foare</w:t>
+                <w:t xml:space="preserve">In vivo MR Elastography of mice liver: Comparison of motion encoding strategies between RF optimal control and oscillating gradients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Bakir Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sango Solanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB), Barcelona 2024.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Barcelana, Spain. 2024</w:t>
+              <w:t xml:space="preserve">ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Singapore (SG), Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006372v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMISATION D'IMPULSIONS RADIOFREQUENCES A FAIBLE ENERGIE ET A T2 COURT EN IRM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilio Molina</w:t>
+                <w:t xml:space="preserve">Isotropic Super-Resolution method for MRI : A VARIATIONAL APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Aubiere, France</w:t>
+              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB), Barcelona 2024.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Barcelana, Spain. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630136v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of low amplitude radiofrequency pulses for short-T 2 MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">OPTIMISATION D'IMPULSIONS RADIOFREQUENCES A FAIBLE ENERGIE ET A T2 COURT EN IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB anual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Barcelona, Spain. 2024</w:t>
+              <w:t xml:space="preserve">journées Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aubiere, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778977v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control pulses simulations applied to Magnetic Resonance Elastography for clinical examination with liver iron overload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Bakir Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6562,1197 +6695,1197 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Bâle (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVALUATION OF THE ROBUSTNESS OF OPTIMAL CONTROL-BASED RF PULSES IN THE FRAMEWORK OF MAGNETIC RESONANCE ELASTOGRAPHY</w:t>
+                <w:t xml:space="preserve">MR Elastography of short T2 samples with Optimal Control-based RF pulses demonstrated on Achilles tendon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Sango Solanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Caussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian-French International Conference on Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy. 2022</w:t>
+              <w:t xml:space="preserve">ISMRM-ESMRMB 2022 31st Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922985v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR Elastography of short T2 samples with Optimal Control-based RF pulses demonstrated on Achilles tendon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
+                <w:t xml:space="preserve">Optimal Control of the contrast in a MP-RAGE sequence: an application on the pelvis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Caussy</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM-ESMRMB 2022 31st Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">2022 Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting ISMRM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648911v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of the contrast in a MP-RAGE sequence: an application on the pelvis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vernier</w:t>
+                <w:t xml:space="preserve">EVALUATION OF THE ROBUSTNESS OF OPTIMAL CONTROL-BASED RF PULSES IN THE FRAMEWORK OF MAGNETIC RESONANCE ELASTOGRAPHY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sango Solanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beuf</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Caussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting ISMRM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Londres, France</w:t>
+              <w:t xml:space="preserve">Italian-French International Conference on Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03568818v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI Contrast Enhancement Of Magnetization Prepared Steady State Sequence: An Optimal Control Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Vernier</w:t>
+                <w:t xml:space="preserve">Short echo time dual-frequency MR Elastography with Optimal Control RF pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sango Solanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tse Ve Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Caussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021 ISMRM &amp; SMRT Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213076v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELASTOGRAPHIE PAR RESONANCE MAGNETIQUE PAR CONTRÔLE OPTIMAL A TEMPS D'ECHO TRES COURT</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Caussy</w:t>
+                <w:t xml:space="preserve">Amelioration Du Contraste Dans Une Sequence D'echo De Gradient 3d Ultra-Rapide Avec Preparation D'aimantation : Une Approche Par Controle Optimal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RMN Grand Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923005v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast Enhancement Of Magnetization Prepared Steady State Sequence: An Optimal Control Framework</w:t>
+                <w:t xml:space="preserve">MRI Contrast Enhancement Of Magnetization Prepared Steady State Sequence: An Optimal Control Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Van Reeth</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beuf</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Nice, France. IEEE, pp.1709-1713, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9434151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213140v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of intraoperative functional brain map obtained with RGB imaging with preoperative functional brain map obtained with functional magnetic Resonance imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Caredda</w:t>
+                <w:t xml:space="preserve">ELASTOGRAPHIE PAR RESONANCE MAGNETIQUE PAR CONTRÔLE OPTIMAL A TEMPS D'ECHO TRES COURT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sango Solanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Caussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">fNIRS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées RMN Grand Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420561v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short echo time dual-frequency MR Elastography with Optimal Control RF pulses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Caussy</w:t>
+                <w:t xml:space="preserve">Contrast Enhancement Of Magnetization Prepared Steady State Sequence: An Optimal Control Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 ISMRM &amp; SMRT Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
+              <w:t xml:space="preserve">ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Vancouver (online), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160648v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelioration Du Contraste Dans Une Sequence D'echo De Gradient 3d Ultra-Rapide Avec Preparation D'aimantation : Une Approche Par Controle Optimal</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of intraoperative functional brain map obtained with RGB imaging with preoperative functional brain map obtained with functional magnetic Resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">fNIRS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213190v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant gradient magnetic resonance elastography experiments on phantom and bovine liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Solanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7797,331 +7930,331 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEEEP: B1-robust Energy Efficient Excitation Pulses</w:t>
+                <w:t xml:space="preserve">Impulsions d'excitation basse énergie robustes aux inhomogénéités B1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Kanice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steffen Glaser</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Congrès SFRMBM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130017v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulsions d'excitation basse énergie robustes aux inhomogénéités B1</w:t>
+                <w:t xml:space="preserve">BEEEP: B1-robust Energy Efficient Excitation Pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Kanice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. J. Glaser</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFRMBM 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">27th Annual meeting of the ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395692v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simplified Framework for Contrast Optimization in MRI</w:t>
+                <w:t xml:space="preserve">Contrast Preparation Pulses Robust to B1 and B0 inhomogeneities: an Optimal Control Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
@@ -8172,81 +8305,81 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863549v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast Preparation Pulses Robust to B1 and B0 inhomogeneities: an Optimal Control Approach</w:t>
+                <w:t xml:space="preserve">A Simplified Framework for Contrast Optimization in MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
@@ -8297,113 +8430,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863554v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control Pulse Design for Contrast in MRI: in vivo applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Tesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8422,73 +8555,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Honolulu, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01693622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMULATION DE SEQUENCES D'ELASTOGRAPHIE PAR RESONANCE MAGNETIQUE A L'AIDE DU SIMULATEUR ODIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8543,73 +8676,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle Optimal appliqué au contrôle de la phase en IRM : simulations et expériences sur fantômes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8631,110 +8764,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Resonance Elastography simulation with an Object Oriented Development Interface for NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8779,92 +8912,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse Ve Koon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB 2016, 33rd Annual Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Vienna, Austria. 29 (S1), pp.1 - 121, Magnetic Resonance Materials in Physics, Biology and Medicine. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10334-016-0568-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing MRI contrast with optimal control theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8919,51 +9052,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th annual meeting and exhibition ISMRM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Singapour, Singapore. pp.Abstract #4298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8973,407 +9106,407 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d’Imagerie par Résonance Magnétique Incluant une Phase de Calibration Originale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3056760A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for detecting orientation of contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US8687897 B2. 2014, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for edge orientation detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Union, Patent n° : EP 2360640 B1. 2013, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00961385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détection d'orientation de contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Nicolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: B09-4817FR. Département Images et Signal. 2009, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9383,65 +9516,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control-Based Generic Framework for Radiofrequency Pulse Design in MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9449,51 +9582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9503,114 +9636,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système avancé d'interpolation spatiale de signaux de télévision pour affichage sur écrans Haute-Définition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Grenoble, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011GRENT017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00626504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId205"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9757,51 +9890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Bonaudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Pieropan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2025.124766" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mougel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2025.107973" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sango-Solanas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse-Ve-Koon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.5210" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pilleul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Beuf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.5041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120286" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sango Solanas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van Reeth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05262-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tesch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.07.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ684069-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27417" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.05.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Glaser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40736-017-0034-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.04.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCVC0N8G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799691v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Tay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh Loo Poh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kitney" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2014.2330898" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cher Heng Tan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wk Tham" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25157" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPVMFHB3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799683v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Soujanya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Teo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4923167" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2013.2282183" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799688v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Kuan Chuah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sheah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2013.01.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan W K Tham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.21249" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F14CE6DD707ED684BE0266A595BC39097D2FE847/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385068v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van-Reeth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Fort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baud Picart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M3A.15" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schneider" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Tu4A.6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808062v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Choquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Delcey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638076v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959009v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giannoni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ezhov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446089v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemoine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Thu Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687220v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621507" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444875v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160656v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Caussy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866021v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024732v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397042v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150361v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142513v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079604v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Lambert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560247v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288505v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Luppi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Libourel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272177v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sdika" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163947" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288527v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539779v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertolino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nicolas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593233v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448948v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016943v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Amador" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foare" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434396v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958946v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628369v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bakir Ageron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006372v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630136v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778977v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251594v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922985v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648911v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568818v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamelin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213076v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434151" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923005v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213140v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420561v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caredda" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160648v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213190v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vernier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Van Reeth" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130004v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Solanas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130017v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Kanice" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Glaser" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863549v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863554v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693622v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505332v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560538v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492665v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-016-0568-x" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466294v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168211v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ratiney" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975235v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961385v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540348v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574046v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00626504v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENT017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Bonaudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Pieropan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2025.124766" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mougel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2025.107973" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sango-Solanas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse-Ve-Koon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.5210" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pilleul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Beuf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.5041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120286" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sango Solanas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van Reeth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05262-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tesch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.07.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ684069-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27417" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.05.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Glaser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40736-017-0034-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.04.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCVC0N8G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Soujanya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh Loo Poh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799691v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Tay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kitney" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2014.2330898" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cher Heng Tan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wk Tham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25157" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPVMFHB3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Teo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4923167" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2013.2282183" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799688v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Kuan Chuah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sheah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2013.01.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0V2RBV7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799686v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan W K Tham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.21249" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F14CE6DD707ED684BE0266A595BC39097D2FE847/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589816v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Amador" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Delcey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foare" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385068v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van-Reeth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Fort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baud Picart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M3A.15" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410276v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schneider" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Tu4A.6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042170v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959009v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giannoni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ezhov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Choquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638076v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446089v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Thu Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687220v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621507" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160656v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Caussy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024732v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150361v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096090v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Lambert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079604v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288505v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Luppi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Libourel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272177v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sdika" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163947" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539779v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertolino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nicolas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593233v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448948v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016943v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319118v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434396v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958946v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bakir Ageron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630136v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251594v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568818v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamelin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160648v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213190v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vernier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Van Reeth" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213076v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434151" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923005v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213140v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420561v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caredda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130004v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Solanas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Kanice" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Glaser" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130017v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863554v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863549v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693622v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505332v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560538v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492665v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-016-0568-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168211v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ratiney" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975235v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961385v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540348v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574046v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00626504v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENT017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>