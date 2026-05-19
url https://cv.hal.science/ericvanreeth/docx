--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of Brain Plasticity index based on nTMS: metric of functional displacement for Language function</w:t>
+                <w:t xml:space="preserve">Effect of the spin-locking B radiofrequency field strength on the signal enhancement with Magic Sandwich Echo sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Bonaudo</w:t>
+                <w:t xml:space="preserve">Eloïse Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edoardo Pieropan</w:t>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Caredda</w:t>
+                <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Montcel</w:t>
+                <w:t xml:space="preserve">Kevin Tse Ve Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric van Reeth</w:t>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Neurosurgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 381, pp.107973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wneu.2025.124766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2025.107973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441368v1</w:t>
+                <w:t xml:space="preserve">hal-05352136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the spin-locking B radiofrequency field strength on the signal enhancement with Magic Sandwich Echo sequence</w:t>
+                <w:t xml:space="preserve">Proposal of Brain Plasticity index based on nTMS: metric of functional displacement for Language function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Mougel</w:t>
+                <w:t xml:space="preserve">Camilla Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Ratiney</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Edoardo Pieropan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 381, pp.107973. </w:t>
+              <w:t xml:space="preserve">World Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2025.107973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wneu.2025.124766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352136v1</w:t>
+                <w:t xml:space="preserve">hal-05441368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrashort echo time magnetic resonance elastography for quantification of the mechanical properties of short T2 tissues via optimal control‐based radiofrequency pulses</w:t>
               </w:r>
@@ -400,51 +400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Sango-Solanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -642,51 +642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraoperative identification of functional brain areas with RGB imaging using statistical parametric mapping: Simulation and clinical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -789,51 +789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short echo time dual-frequency MR Elastography with Optimal Control RF pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Sango Solanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse Ve Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1069,51 +1069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified framework to optimize MRI contrast preparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1203,77 +1203,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active Control of the Spatial MRI Phase Distribution with Optimal Control Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1324,64 +1324,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control theory for applications in Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1454,103 +1454,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control design of preparation pulses for contrast optimization in MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Tesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 279, pp.39 - 50. </w:t>
@@ -2573,51 +2573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Delcey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 23rd International Symposium on Biomedical Imaging (ISBI 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2026, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2642,51 +2642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated registration of intraoperative optical images with preoperative MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Van-Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2770,752 +2770,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of Resting-state Seed Correlation Analysis in functional RGB and Magnetic Resonance Imaging</w:t>
+                <w:t xml:space="preserve">Radiofrequency pulse optimization in MRI and T2-short applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adithep Kawinkij</w:t>
+                <w:t xml:space="preserve">Emilio Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Caredda</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">septième congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM), Mar 2025, Saint malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410276v1</w:t>
+                <w:t xml:space="preserve">hal-05042170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiofrequency pulse optimization in MRI and T2-short applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparative Study of Resting-state Seed Correlation Analysis in functional RGB and Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adithep Kawinkij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guyotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">septième congrès de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, München, France. pp.Tu4A.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ECBO.2025.Tu4A.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042170v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperProbe consortium: innovate tumour neurosurgery with innovative photonic solutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced brain tissue contrast in MRI by optimal control in 3D Double Inversion Recovery sequence with a view to improving cortical lesions detection in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Giannoni</w:t>
+                <w:t xml:space="preserve">Karine Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Delcey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lange</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adithep Kawinkij</w:t>
+                <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFNR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Neuroradiologie, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">ESMRMB 2024, 40th Annual Scientific Meeting of the European Society for Magnetic Resonance in Medicine and Biology.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Barcelona, Spain. pp.Abstract nº89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959009v1</w:t>
+                <w:t xml:space="preserve">hal-04808062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced brain tissue contrast in MRI by optimal control in 3D Double Inversion Recovery sequence with a view to improving cortical lesions detection in multiple sclerosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">AMELIORATION DU CONTRASTE EN IRM CEREBRALE DANS LE CONTEXTE DE LA SCLEROSE EN PLAQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emilio Molina</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Delcey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB 2024, 40th Annual Scientific Meeting of the European Society for Magnetic Resonance in Medicine and Biology.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Barcelona, Spain. pp.Abstract nº89</w:t>
+              <w:t xml:space="preserve">Journées Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Université Clermont Auvergne, Campus des Cézeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808062v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMELIORATION DU CONTRASTE EN IRM CEREBRALE DANS LE CONTEXTE DE LA SCLEROSE EN PLAQUES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparison of intraoperative functional brain maps obtained with RGB imaging with preoperative functional Magnetic Resonance Imaging maps a task-based and resting-state study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adithep Kawinkij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Université Clermont Auvergne, Campus des Cézeaux, France</w:t>
+              <w:t xml:space="preserve">RITS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française du Génie Biologique et Médical, Jun 2024, Aubière / Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638076v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of intraoperative functional brain maps obtained with RGB imaging with preoperative functional Magnetic Resonance Imaging maps a task-based and resting-state study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">HyperProbe consortium: innovate tumour neurosurgery with innovative photonic solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ezhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adithep Kawinkij</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française du Génie Biologique et Médical, Jun 2024, Aubière / Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">SFNR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Neuroradiologie, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958882v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term follow-up of a LPC animal model using Optimal control MRI contrast targeting short T2 components</w:t>
               </w:r>
@@ -3527,51 +3527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai-Thu Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3751,51 +3751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of intraoperative functional brain maps obtained with RGB imaging with preoperative functional magnetic resonance Imaging maps: a task-based and resting-state study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3911,77 +3911,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Sango Solanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Caussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ième congrès scientifique de la Société Francaise de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4032,51 +4032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Sango Solanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Caussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4127,103 +4127,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magic Sandwich to Stimulated Echo Relative change to identify sign and intensity of dipolar interaction in anisotropic tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th ISMRM Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Virtual, France</w:t>
@@ -4291,51 +4291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4377,51 +4377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binomial shape-RF in magic echo sandwich for imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4511,51 +4511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4591,458 +4591,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI phase control with Optimal Control Theory</w:t>
+                <w:t xml:space="preserve">Magnetic resonance elastography without oscillating gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Barcelona, France</w:t>
+              <w:t xml:space="preserve">, 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096090v1</w:t>
+                <w:t xml:space="preserve">hal-02079604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance elastography without oscillating gradients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon A. Lambert</w:t>
+                <w:t xml:space="preserve">Design d'impulsions RF par contrôle optimal pour l'optimisation du contraste en IRM : applications in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. van Reeth van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02079604v1</w:t>
+                <w:t xml:space="preserve">hal-01560247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design d'impulsions RF par contrôle optimal pour l'optimisation du contraste en IRM : applications in vivo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Tesch</w:t>
+                <w:t xml:space="preserve">MRI phase control with Optimal Control Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ESMRMB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Barcelona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560247v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the spatial resolution and SNR of rat brain T2-weighted MR images: application of a super-resolution method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Luppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5097,51 +5097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple labels point-set registration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5352,51 +5352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image interpolation based on a multi-resolution directional map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5447,51 +5447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrandissement d'image basé sur une carte directionnelle multirésolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5542,51 +5542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive edge orientation analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5682,103 +5682,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de nouveaux contrastes d'IRM cérébrale par contrôle optimal en vue d'améliorer la détection des lésions corticales dans la sclérose en plaques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Delcey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Durand-Dubief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème congrès de la SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. </w:t>
@@ -5833,64 +5833,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Amador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Van Reeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5928,51 +5928,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated registration of intraoperative optical images with preoperative MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Van-Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6047,614 +6047,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05434396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of low amplitude radiofrequency pulses for short-T 2 MRI</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HyperProbe: Transforming brain surgery by advancing functional-guided neuronavigational imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Caredda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Ezhov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adithep Kawinkij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB anual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Barcelona, Spain. 2024</w:t>
+              <w:t xml:space="preserve">RITS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aubière / Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778977v1</w:t>
+                <w:t xml:space="preserve">hal-04958946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HyperProbe: Transforming brain surgery by advancing functional-guided neuronavigational imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo MR Elastography of mice liver: Comparison of motion encoding strategies between RF optimal control and oscillating gradients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Bakir Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sango Solanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Caredda</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RITS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Aubière / Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Singapore (SG), Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958946v1</w:t>
+                <w:t xml:space="preserve">hal-04628369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo MR Elastography of mice liver: Comparison of motion encoding strategies between RF optimal control and oscillating gradients.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pilar Sango Solanas</w:t>
+                <w:t xml:space="preserve">Isotropic Super-Resolution method for MRI : A VARIATIONAL APPROACH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Singapore (SG), Singapore</w:t>
+              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB), Barcelona 2024.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Barcelana, Spain. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628369v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotropic Super-Resolution method for MRI : A VARIATIONAL APPROACH</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beuf</w:t>
+                <w:t xml:space="preserve">OPTIMISATION D'IMPULSIONS RADIOFREQUENCES A FAIBLE ENERGIE ET A T2 COURT EN IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Magnetic Resonance in Medicine and Biology (ESMRMB), Barcelona 2024.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Barcelana, Spain. 2024</w:t>
+              <w:t xml:space="preserve">journées Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aubiere, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006372v1</w:t>
+                <w:t xml:space="preserve">hal-04630136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPTIMISATION D'IMPULSIONS RADIOFREQUENCES A FAIBLE ENERGIE ET A T2 COURT EN IRM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Optimization of low amplitude radiofrequency pulses for short-T 2 MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées Recherche en Imagerie et Technologies pour la Santé (RITS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Aubiere, France</w:t>
+              <w:t xml:space="preserve">ESMRMB anual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Barcelona, Spain. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630136v1</w:t>
+                <w:t xml:space="preserve">hal-04778977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control pulses simulations applied to Magnetic Resonance Elastography for clinical examination with liver iron overload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Bakir Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6662,51 +6662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Sango Solanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Bâle (Suisse), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6725,148 +6725,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MR Elastography of short T2 samples with Optimal Control-based RF pulses demonstrated on Achilles tendon</w:t>
+                <w:t xml:space="preserve">EVALUATION OF THE ROBUSTNESS OF OPTIMAL CONTROL-BASED RF PULSES IN THE FRAMEWORK OF MAGNETIC RESONANCE ELASTOGRAPHY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Sango Solanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Caussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM-ESMRMB 2022 31st Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Italian-French International Conference on Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Milan, Italy. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648911v1</w:t>
+                <w:t xml:space="preserve">hal-03922985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control of the contrast in a MP-RAGE sequence: an application on the pelvis</w:t>
               </w:r>
@@ -6904,51 +6908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Joint Annual Meeting ISMRM-ESMRMB &amp; ISMRT 31st Annual Meeting ISMRM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Londres, France</w:t>
@@ -6971,891 +6975,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVALUATION OF THE ROBUSTNESS OF OPTIMAL CONTROL-BASED RF PULSES IN THE FRAMEWORK OF MAGNETIC RESONANCE ELASTOGRAPHY</w:t>
+                <w:t xml:space="preserve">MR Elastography of short T2 samples with Optimal Control-based RF pulses demonstrated on Achilles tendon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Sango Solanas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Caussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian-French International Conference on Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Milan, Italy. 2022</w:t>
+              <w:t xml:space="preserve">ISMRM-ESMRMB 2022 31st Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922985v1</w:t>
+                <w:t xml:space="preserve">hal-03648911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short echo time dual-frequency MR Elastography with Optimal Control RF pulses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">MRI Contrast Enhancement Of Magnetization Prepared Steady State Sequence: An Optimal Control Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beuf</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 ISMRM &amp; SMRT Annual Meeting &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISBI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Nice, France. IEEE, pp.1709-1713, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI48211.2021.9434151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160648v1</w:t>
+                <w:t xml:space="preserve">hal-03213076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelioration Du Contraste Dans Une Sequence D'echo De Gradient 3d Ultra-Rapide Avec Preparation D'aimantation : Une Approche Par Controle Optimal</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">ELASTOGRAPHIE PAR RESONANCE MAGNETIQUE PAR CONTRÔLE OPTIMAL A TEMPS D'ECHO TRES COURT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sango Solanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Caussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées RMN Grand Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213190v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI Contrast Enhancement Of Magnetization Prepared Steady State Sequence: An Optimal Control Framework</w:t>
+                <w:t xml:space="preserve">Contrast Enhancement Of Magnetization Prepared Steady State Sequence: An Optimal Control Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Pilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric van Reeth</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Vancouver (online), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03213076v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELASTOGRAPHIE PAR RESONANCE MAGNETIQUE PAR CONTRÔLE OPTIMAL A TEMPS D'ECHO TRES COURT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
+                <w:t xml:space="preserve">Comparison of intraoperative functional brain map obtained with RGB imaging with preoperative functional brain map obtained with functional magnetic Resonance imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caredda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mahieu-Williame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées RMN Grand Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">fNIRS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923005v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrast Enhancement Of Magnetization Prepared Steady State Sequence: An Optimal Control Framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Van Reeth</w:t>
+                <w:t xml:space="preserve">Amelioration Du Contraste Dans Une Sequence D'echo De Gradient 3d Ultra-Rapide Avec Preparation D'aimantation : Une Approche Par Controle Optimal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Pilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Vancouver (online), Canada</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213140v1</w:t>
+                <w:t xml:space="preserve">hal-03213190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of intraoperative functional brain map obtained with RGB imaging with preoperative functional brain map obtained with functional magnetic Resonance imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short echo time dual-frequency MR Elastography with Optimal Control RF pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Sango Solanas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tse Ve Koon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Caussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">fNIRS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">2021 ISMRM &amp; SMRT Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420561v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constant gradient magnetic resonance elastography experiments on phantom and bovine liver</w:t>
               </w:r>
@@ -7880,51 +7880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7979,51 +7979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulsions d'excitation basse énergie robustes aux inhomogénéités B1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8104,51 +8104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BEEEP: B1-robust Energy Efficient Excitation Pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8229,51 +8229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrast Preparation Pulses Robust to B1 and B0 inhomogeneities: an Optimal Control Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8354,51 +8354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simplified Framework for Contrast Optimization in MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse-Ve-Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8466,103 +8466,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control Pulse Design for Contrast in MRI: in vivo applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric van Reeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ratiney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Tesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Honolulu, United States. 2017</w:t>
@@ -8643,51 +8643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse Ve Koon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8725,64 +8725,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle Optimal appliqué au contrôle de la phase en IRM : simulations et expériences sur fantômes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse Ve Koon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8889,51 +8889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Tse Ve Koon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB 2016, 33rd Annual Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Vienna, Austria. 29 (S1), pp.1 - 121, Magnetic Resonance Materials in Physics, Biology and Medicine. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8980,51 +8980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing MRI contrast with optimal control theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ratiney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Tesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9234,51 +9234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for detecting orientation of contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9322,51 +9322,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for edge orientation detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9410,51 +9410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de détection d'orientation de contours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9530,64 +9530,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Control-Based Generic Framework for Radiofrequency Pulse Design in MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Ratiney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9650,51 +9650,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système avancé d'interpolation spatiale de signaux de télévision pour affichage sur écrans Haute-Définition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric van Reeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Grenoble, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011GRENT017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9890,51 +9890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441368v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Bonaudo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Pieropan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2025.124766" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352136v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mougel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2025.107973" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sango-Solanas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse-Ve-Koon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.5210" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pilleul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Beuf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.5041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120286" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sango Solanas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van Reeth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05262-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tesch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.07.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ684069-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27417" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.05.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Glaser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40736-017-0034-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.04.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCVC0N8G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Soujanya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh Loo Poh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799691v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Tay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kitney" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2014.2330898" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cher Heng Tan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wk Tham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25157" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPVMFHB3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Teo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4923167" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2013.2282183" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799688v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Kuan Chuah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sheah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2013.01.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0V2RBV7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799686v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan W K Tham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.21249" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F14CE6DD707ED684BE0266A595BC39097D2FE847/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589816v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Amador" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Delcey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foare" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385068v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van-Reeth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Fort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baud Picart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M3A.15" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410276v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schneider" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Tu4A.6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042170v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959009v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giannoni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ezhov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Choquet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638076v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958882v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446089v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Thu Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687220v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621507" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160656v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Caussy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024732v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150361v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096090v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Lambert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079604v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560247v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288505v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Luppi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Libourel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272177v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sdika" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163947" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539779v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertolino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nicolas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593233v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448948v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016943v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319118v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434396v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778977v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958946v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bakir Ageron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630136v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251594v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568818v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamelin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922985v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160648v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213190v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vernier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Van Reeth" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213076v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434151" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923005v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213140v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420561v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caredda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130004v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Solanas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Kanice" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Glaser" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130017v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863554v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863549v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693622v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505332v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560538v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492665v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-016-0568-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168211v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ratiney" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975235v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961385v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540348v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574046v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00626504v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENT017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352136v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Mougel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ratiney" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse Ve Koon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2025.107973" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441368v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Bonaudo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Pieropan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Caredda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Montcel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2025.124766" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sango-Solanas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tse-Ve-Koon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nicolle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Palierne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.5210" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vernier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Pilleul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Beuf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.5041" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mahieu-Williame" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2023.120286" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sango Solanas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van Reeth" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Ratiney" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-05262-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848643v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lambert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tesch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2018.07.013" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQ684069-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grenier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.27417" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528498v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.05.008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620310v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Glaser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sugny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40736-017-0034-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2017.04.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KCVC0N8G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799683v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geetha Soujanya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cervenansky" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chueh Loo Poh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799691v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Tay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kitney" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2014.2330898" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799681v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cher Heng Tan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wk Tham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.25157" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPVMFHB3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799697v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Teo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tham" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1118/1.4923167" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2013.2282183" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799688v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Kuan Chuah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Sheah" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2013.01.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0V2RBV7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799686v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan W K Tham" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmr.a.21249" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F14CE6DD707ED684BE0266A595BC39097D2FE847/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589816v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Amador" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Delcey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foare" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385068v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Van-Reeth" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Fort" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;baud Picart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.M3A.15" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042170v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Molina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410276v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithep Kawinkij" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Schneider" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyotat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ECBO.2025.Tu4A.6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808062v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Choquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Durand-Dubief" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638076v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958882v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959009v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giannoni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Ezhov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446089v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grenier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Thu Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444875v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687220v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621507" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160656v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Caussy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Beuf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024732v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397042v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150361v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142513v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079604v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon A. Lambert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560247v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Reeth van Reeth" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratiney" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tesch" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096090v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288505v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Luppi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Libourel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272177v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sdika" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2015.7163947" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288527v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaillard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Herv&#233; Luppi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Libourel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539779v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertolino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Nicolas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593233v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448948v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chassery" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016943v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319118v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434396v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958946v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628369v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Bakir Ageron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006372v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630136v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778977v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251594v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922985v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03568818v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hamelin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648911v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213076v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI48211.2021.9434151" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923005v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213140v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420561v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caredda" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mahieu-Williame" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213190v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vernier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Van Reeth" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160648v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130004v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Solanas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Kanice" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Glaser" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130017v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863554v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863549v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693622v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505332v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560538v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492665v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-016-0568-x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168211v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ratiney" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975235v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961385v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540348v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574046v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00626504v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENT017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>