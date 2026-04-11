--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1005,291 +1005,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04800026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural identification of graphene films and nanoislands on 6H-SiC(0001) by direct height measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunneling electronic excitations spatial mapping of a single graphene nanoribbon on Ag(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umamahesh Thupakula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Ichou</w:t>
+                <w:t xml:space="preserve">We-Hyo Soe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohanad Alchaar</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/acb2d0⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (8), pp.085005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.085005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03998136v1</w:t>
+                <w:t xml:space="preserve">hal-04280750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunneling electronic excitations spatial mapping of a single graphene nanoribbon on Ag(111)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Umamahesh Thupakula</w:t>
+                <w:t xml:space="preserve">Structural identification of graphene films and nanoislands on 6H-SiC(0001) by direct height measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Ichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad Alchaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulent Baris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">We-Hyo Soe</w:t>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bouju</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roy Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (8), pp.085005. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (16), pp.165703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.085005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/acb2d0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280750v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis, and characterization of protein origami based on self-assembly of a brick and staple artificial protein pair</w:t>
               </w:r>
@@ -1422,51 +1422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long and isolated graphene nanoribbons by on-surface polymerization on Au(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umamahesh Thupakula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We-Hyo Soe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1937,51 +1937,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar bridging an atomically precise surface trench with a single molecular wire on an Au(111) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umamahesh Thupakula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Castro-Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2722,295 +2722,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02991788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramatic decrease of Joule losses in the coupling between a crystalline gold film and single colloidal CdSe/CdS nanocrystals at 4 K</w:t>
+                <w:t xml:space="preserve">Hybrid gold nanoparticle-quantum dot self-assembled nanostructures driven by complementary artificial proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Coste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Moreaud</w:t>
+                <w:t xml:space="preserve">Maxence Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Urvoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Colas Des Francs</w:t>
+                <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Buil</w:t>
+                <w:t xml:space="preserve">Agnès Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Quélin</w:t>
+                <w:t xml:space="preserve">Cristelle Meriadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (7), </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.4612-4621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.075406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9NR09987E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530759v1</w:t>
+                <w:t xml:space="preserve">hal-02462978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid gold nanoparticle-quantum dot self-assembled nanostructures driven by complementary artificial proteins</w:t>
+                <w:t xml:space="preserve">Dramatic decrease of Joule losses in the coupling between a crystalline gold film and single colloidal CdSe/CdS nanocrystals at 4 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agathe Urvoas</w:t>
+                <w:t xml:space="preserve">A. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
+                <w:t xml:space="preserve">G. Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Burel</w:t>
+                <w:t xml:space="preserve">S. Buil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristelle Meriadec</w:t>
+                <w:t xml:space="preserve">X. Quélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (7), pp.4612-4621. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR09987E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.101.075406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462978v1</w:t>
+                <w:t xml:space="preserve">hal-02530759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Tuning of High Order Plasmonic Resonances in Multimodal Film‐Coupled Crystalline Cavities</w:t>
               </w:r>
@@ -3258,295 +3258,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the electric charge of gold nanoplatelets on an insulator by field emission nc-AFM</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversibility of defect formation during oxygen-assisted electron-beam-induced etching of graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Gauthier</w:t>
+                <w:t xml:space="preserve">Guillaume Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Freire-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Nuñez Eroles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5020350⟩</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49 (2), pp.317 - 323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jrs.5287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868848v1</w:t>
+                <w:t xml:space="preserve">hal-01866089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility of defect formation during oxygen-assisted electron-beam-induced etching of graphene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Nuñez Eroles</w:t>
+                <w:t xml:space="preserve">Controlling the electric charge of gold nanoplatelets on an insulator by field emission nc-AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulent Baris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad Alchaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janak Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Bacsa</w:t>
+                <w:t xml:space="preserve">Sebastien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 49 (2), pp.317 - 323. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (11), pp.113101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.5287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5020350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866089v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing plasmonic eigenstates for optical signal transmission in planar channel devices</w:t>
               </w:r>
@@ -4041,295 +4041,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond dipolar regime in high-order plasmon mode bowtie antennas</w:t>
+                <w:t xml:space="preserve">Near-field hyperspectral quantum probing of multimodal plasmonic resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Berthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upkar Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Colas Des Francs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2016.11.013⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (12), pp.121402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.121402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712115v1</w:t>
+                <w:t xml:space="preserve">hal-01627764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field hyperspectral quantum probing of multimodal plasmonic resonators</w:t>
+                <w:t xml:space="preserve">Beyond dipolar regime in high-order plasmon mode bowtie antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Berthel</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upkar Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Colas Des Francs</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadab Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Huant</w:t>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (12), pp.121402. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 387, pp.48-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.121402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2016.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627764v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles Self-Assembly Driven by High Affinity Repeat Protein Pairing</w:t>
               </w:r>
@@ -4577,559 +4577,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modal engineering of Surface Plasmons in apertured Au Nanoprisms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+                <w:t xml:space="preserve">Multimodal Plasmonics in Fused Colloidal Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Teulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kargal L. Gurunatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep16635⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, p. 87-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat4114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711982v1</w:t>
+                <w:t xml:space="preserve">hal-01064059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Hot Printing in Gold Nanoprisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modal engineering of Surface Plasmons in apertured Au Nanoprisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jadab Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.5b00100⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep16635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711984v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular decay rate near nonlocal plasmonic particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmonic Hot Printing in Gold Nanoprisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Teulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadab Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (6), pp.744-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.5b00100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.40.002116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01711983v1</w:t>
+                <w:t xml:space="preserve">hal-01711984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Plasmonics in Fused Colloidal Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular decay rate near nonlocal plasmonic particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kargal L. Gurunatha</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mei Li</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adnen Mlayah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14, p. 87-94. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (9), pp.2116-2119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat4114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.40.002116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064059v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of Arginine-Rich Anti-Gold Antibodies Engineered for Plasmonic Colloid Self-Assembly</w:t>
               </w:r>
@@ -5418,51 +5418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6142,429 +6142,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Shaping in Gold Nanoparticle Three-Dimensional Assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron-induced limitation of surface plasmon propagation in silver nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxia Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniket Thete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jägeler-Hoheisel</w:t>
+                <w:t xml:space="preserve">J. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cordeiro</w:t>
+                <w:t xml:space="preserve">Qinjun Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lecarme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Girard</w:t>
+                <w:t xml:space="preserve">Douguo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, C, 117 (44), pp 23126-23132. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp406410k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/9/095201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936990v1</w:t>
+                <w:t xml:space="preserve">hal-01798013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-induced limitation of surface plasmon propagation in silver nanowires</w:t>
+                <w:t xml:space="preserve">Evaluating plasmonic transport in current-carrying silver nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingxia Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Berthelot</w:t>
+                <w:t xml:space="preserve">Arnaud Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douguo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qinjun Fu</w:t>
+                <w:t xml:space="preserve">Juan Arocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douguo Zhang</w:t>
+                <w:t xml:space="preserve">Laurent Markey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24 (9), </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/9/095201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/51048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798013v1</w:t>
+                <w:t xml:space="preserve">hal-01798018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating plasmonic transport in current-carrying silver nanowires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmonic Shaping in Gold Nanoparticle Three-Dimensional Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Stolz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Douguo Zhang</w:t>
+                <w:t xml:space="preserve">T. Jägeler-Hoheisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Arocas</w:t>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Markey</w:t>
+                <w:t xml:space="preserve">O. Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 82, </w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, C, 117 (44), pp 23126-23132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/51048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp406410k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798018v1</w:t>
+                <w:t xml:space="preserve">hal-00936990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning optical microscopy modeling in nanoplasmonics</w:t>
               </w:r>
@@ -6589,51 +6589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6982,51 +6982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9852,277 +9852,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene sheets and ribbons : an EFM study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Vuillaume</w:t>
+                <w:t xml:space="preserve">Assemblages peptidiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tarabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paternostre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Electrons in Graphene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Orsay, France</w:t>
+              <w:t xml:space="preserve">1ères Journées aux interfaces Chimie- Biologie - Biophysique (ChimBIOPhys)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285238v1</w:t>
+                <w:t xml:space="preserve">hal-00461653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblages peptidiques.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thomas</w:t>
+                <w:t xml:space="preserve">Graphene sheets and ribbons : an EFM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Dayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tondelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées aux interfaces Chimie- Biologie - Biophysique (ChimBIOPhys)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">Workshop on Electrons in Graphene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00461653v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotubes self-assembly for electronic applications</w:t>
               </w:r>
@@ -10663,51 +10663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manvendra Janmaijaya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim El Vaigh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Narsis Labbani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287298v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell'Ova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bizouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Shakirova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umamahesh Thupakula" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We -Hyo Soe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969033v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Mathew" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Ethis de Corny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Moreaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.023520" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell&#8217;ova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01624" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608978v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak K Sharma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Agreda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Malchow" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas des Francs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c03276" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Dahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rogemont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c08272" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998136v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ichou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Alchaar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Baris" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Dagher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acb2d0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280750v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We-Hyo Soe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.085005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viollet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urvoas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2218428120" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-01073-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aadil Ahmad Bhat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitesh Singh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh V Nair" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2023.113937" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286142v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Malchow" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avetisyan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dujardin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhelier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.024057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210030v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessalyn Miller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gigant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arteni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2023.108012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798869v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castro-Esteban" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pe&#241;a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2022.140029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janak Prasad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mazeres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia-Marcelot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Zerbino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC04874K" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.456599" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784092v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocholle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.2c00046" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330410v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upkar Kumar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sviatlana Viarbitskaya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c03196" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991788v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenath Bolisetty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Mezzenga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR02066D" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530759v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coste" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas Des Francs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qu&#233;lin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.075406" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462978v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fernandez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even-Hernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09987E" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086092v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801787" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viollet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kargal L. Gurunatha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe C. Fournier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr04497c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868848v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020350" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866089v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Freire-Soler" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nu&#241;ez Eroles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5287" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628475v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00137" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850256v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aac934" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712113v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teulle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sanchot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03650" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712118v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxia Song" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dellinger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demichel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Buret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.009138" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712115v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.11.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627764v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Berthel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.121402" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274834v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04531" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712012v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nu&#241;ez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atikur Rahman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24237" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711982v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16635" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711984v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00100" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711983v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002116" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064059v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bosman" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Li" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4114" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983923v3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purvi Jain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anandakumar Soshee" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Shankara Narayanan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502118n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798019v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Thete" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rojas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Koetz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra22112a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798012v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.11.033" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNSPG9J1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798014v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311911f" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798017v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823533" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989884v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rubio-Roy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02355" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798011v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fedou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp43273k" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798016v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3581" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936990v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordeiro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecarme" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406410k" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798013v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinjun Fu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douguo Zhang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/9/095201" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798018v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arocas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51048" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761629v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638267v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bramant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201648d" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470362v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jamin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9088023" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533284v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153412" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012465v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;chou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3046291" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175317v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Faugeras" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Nerri&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Potemski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ather Mahmood" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2828975" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360027v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dayen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Golubev" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roch-Jeune" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salles" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200700913" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453142v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Weeber" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.017654" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176821v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cavalier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Valery" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1912" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301576v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferlay" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Phan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desplanches" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cartier Dit Moulin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja974076f" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H0ZJ4GZQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411152v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani Narsis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665978v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287263v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brul&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328704014" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287242v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanro Mathew" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeliss Ethis de Corny" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621950" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983259v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758111v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744703v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743018v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744672v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739552v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738618v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989874v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974125v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954962v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867474v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813854v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574402v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376233v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tondelier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285239v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285238v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461653v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pouget" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarabout" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paternostre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241346v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derycke" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Goffman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Borghetti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140741v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baraton" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bourgoin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798015v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fabi&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4032/9789814364485" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manvendra Janmaijaya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim El Vaigh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Narsis Labbani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287298v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell'Ova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bizouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Shakirova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umamahesh Thupakula" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We -Hyo Soe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969033v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Mathew" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Ethis de Corny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Moreaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.023520" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell&#8217;ova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01624" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608978v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak K Sharma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Agreda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Malchow" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas des Francs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c03276" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Dahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rogemont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c08272" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We-Hyo Soe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.085005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ichou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Alchaar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Baris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Dagher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acb2d0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viollet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urvoas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2218428120" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-01073-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aadil Ahmad Bhat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitesh Singh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh V Nair" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2023.113937" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286142v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Malchow" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avetisyan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dujardin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhelier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.024057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210030v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessalyn Miller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gigant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arteni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2023.108012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798869v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castro-Esteban" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pe&#241;a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2022.140029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janak Prasad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mazeres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia-Marcelot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Zerbino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC04874K" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.456599" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784092v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocholle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.2c00046" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330410v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upkar Kumar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sviatlana Viarbitskaya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c03196" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991788v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenath Bolisetty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Mezzenga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR02066D" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462978v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even-Hernandez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09987E" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530759v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coste" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas Des Francs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qu&#233;lin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.075406" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086092v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801787" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viollet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kargal L. Gurunatha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe C. Fournier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr04497c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866089v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Freire-Soler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nu&#241;ez Eroles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5287" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020350" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628475v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00137" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850256v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aac934" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712113v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teulle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sanchot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03650" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712118v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxia Song" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dellinger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demichel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Buret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.009138" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627764v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Berthel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.121402" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712115v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.11.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274834v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04531" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712012v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nu&#241;ez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atikur Rahman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24237" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bosman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4114" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711982v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16635" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711984v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00100" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711983v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002116" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983923v3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purvi Jain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anandakumar Soshee" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Shankara Narayanan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502118n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798019v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Thete" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rojas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Koetz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra22112a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798012v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.11.033" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNSPG9J1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798014v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311911f" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798017v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823533" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989884v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rubio-Roy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02355" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798011v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fedou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp43273k" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798016v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3581" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798013v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinjun Fu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douguo Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/9/095201" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798018v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arocas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51048" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936990v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordeiro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecarme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406410k" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761629v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638267v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bramant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201648d" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470362v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jamin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9088023" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533284v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153412" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012465v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;chou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3046291" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175317v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Faugeras" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Nerri&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Potemski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ather Mahmood" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2828975" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360027v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dayen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Golubev" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roch-Jeune" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salles" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200700913" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453142v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Weeber" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.017654" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176821v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cavalier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Valery" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1912" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301576v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferlay" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Phan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desplanches" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cartier Dit Moulin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja974076f" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H0ZJ4GZQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411152v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani Narsis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665978v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287263v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brul&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328704014" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287242v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanro Mathew" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeliss Ethis de Corny" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621950" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983259v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758111v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744703v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743018v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744672v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739552v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738618v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989874v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974125v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954962v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867474v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813854v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574402v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376233v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tondelier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285239v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461653v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pouget" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarabout" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paternostre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285238v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241346v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derycke" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Goffman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Borghetti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140741v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baraton" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bourgoin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798015v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fabi&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4032/9789814364485" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>