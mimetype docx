--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -603,1385 +603,1385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact Implementation of a 1-Bit Adder by Coherent 2-Beam Excitation of a Single Plasmonic Cavity</w:t>
+                <w:t xml:space="preserve">Gold Nanorod Growth and Etching Activated by Femtosecond Irradiation and Surface Plasmon Resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Dell’ova</w:t>
+                <w:t xml:space="preserve">Adem Dahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rogemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Brûlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Diana Shakirova</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01624⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (7), pp.3074-3081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c08272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736128v1</w:t>
+                <w:t xml:space="preserve">hal-04800026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memristive Control of Plasmon-Mediated Nonlinear Photoluminescence in Au Nanowires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Compact Implementation of a 1-Bit Adder by Coherent 2-Beam Excitation of a Single Plasmonic Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dell’ova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Colas des Francs</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Brûlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Bizouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Shakirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.752-761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.4c03276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608978v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold Nanorod Growth and Etching Activated by Femtosecond Irradiation and Surface Plasmon Resonance</w:t>
+                <w:t xml:space="preserve">Memristive Control of Plasmon-Mediated Nonlinear Photoluminescence in Au Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adem Dahi</w:t>
+                <w:t xml:space="preserve">Deepak K Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Rogemont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Brûlé</w:t>
+                <w:t xml:space="preserve">Adrian Agreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Dell’ova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Labbez</w:t>
+                <w:t xml:space="preserve">Konstantin Malchow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Chassagnon</w:t>
+                <w:t xml:space="preserve">Gérard Colas des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (7), pp.3074-3081. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c08272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.4c03276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800026v1</w:t>
+                <w:t xml:space="preserve">hal-04608978v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunneling electronic excitations spatial mapping of a single graphene nanoribbon on Ag(111)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engineering of brick and staple components for ordered assembly of synthetic repeat proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">We-Hyo Soe</w:t>
+                <w:t xml:space="preserve">Jessalyn Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bouju</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agathe Urvoas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Gigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Ouldali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arteni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.085005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 215 (3), pp.108012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2023.108012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280750v1</w:t>
+                <w:t xml:space="preserve">hal-04210030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural identification of graphene films and nanoislands on 6H-SiC(0001) by direct height measurement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bulent Baris</w:t>
+                <w:t xml:space="preserve">Tunneling electronic excitations spatial mapping of a single graphene nanoribbon on Ag(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umamahesh Thupakula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Michon</w:t>
+                <w:t xml:space="preserve">We-Hyo Soe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy Dagher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Joachim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (16), pp.165703. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (8), pp.085005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/acb2d0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.7.085005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998136v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, and characterization of protein origami based on self-assembly of a brick and staple artificial protein pair</w:t>
+                <w:t xml:space="preserve">Structural identification of graphene films and nanoislands on 6H-SiC(0001) by direct height measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Moreaud</w:t>
+                <w:t xml:space="preserve">Hamza Ichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Viollet</w:t>
+                <w:t xml:space="preserve">Mohanad Alchaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Urvoas</w:t>
+                <w:t xml:space="preserve">Bulent Baris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Valerio-Lepiniec</w:t>
+                <w:t xml:space="preserve">Adrien Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mesneau</w:t>
+                <w:t xml:space="preserve">Roy Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (11), pp.e2218428120. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (16), pp.165703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2218428120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/acb2d0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064378v1</w:t>
+                <w:t xml:space="preserve">hal-03998136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long and isolated graphene nanoribbons by on-surface polymerization on Au(111)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design, synthesis, and characterization of protein origami based on self-assembly of a brick and staple artificial protein pair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Urvoas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valerio-Lepiniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42004-023-01073-3⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (11), pp.e2218428120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2218428120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803746v1</w:t>
+                <w:t xml:space="preserve">hal-04064378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping induced stable room temperature dual emission from gadolinium doped vacancy ordered double halide perovskite, Gd:Cs2SnCl6</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rajesh V Nair</w:t>
+                <w:t xml:space="preserve">Long and isolated graphene nanoribbons by on-surface polymerization on Au(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umamahesh Thupakula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">We-Hyo Soe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Joachim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jadab Sharma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42004-023-01073-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2023.113937⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03781995v1</w:t>
+                <w:t xml:space="preserve">hal-04803746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overbias and Quantum Tunneling in Light-Emitting Memristors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doping induced stable room temperature dual emission from gadolinium doped vacancy ordered double halide perovskite, Gd:Cs2SnCl6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Malchow</w:t>
+                <w:t xml:space="preserve">Aadil Ahmad Bhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Avetisyan</w:t>
+                <w:t xml:space="preserve">Nitesh Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dujardin</w:t>
+                <w:t xml:space="preserve">Rajesh V Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouhelier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jadab Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (2), pp.024057. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141, pp.113937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.024057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2023.113937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286142v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering of brick and staple components for ordered assembly of synthetic repeat proteins</w:t>
+                <w:t xml:space="preserve">Overbias and Quantum Tunneling in Light-Emitting Memristors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessalyn Miller</w:t>
+                <w:t xml:space="preserve">S. Hamdad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Urvoas</w:t>
+                <w:t xml:space="preserve">K. Malchow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Gigant</w:t>
+                <w:t xml:space="preserve">D. Avetisyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Ouldali</w:t>
+                <w:t xml:space="preserve">E. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Arteni</w:t>
+                <w:t xml:space="preserve">A. Bouhelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 215 (3), pp.108012. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (2), pp.024057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2023.108012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.20.024057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210030v1</w:t>
+                <w:t xml:space="preserve">hal-04286142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar bridging an atomically precise surface trench with a single molecular wire on an Au(111) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umamahesh Thupakula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Castro-Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2192,51 +2192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent two-beam steering of delocalized nonlinear photoluminescence in a plasmon cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dell’ova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Shakirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2339,51 +2339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot Carriers-Induced Nonlinear Photoluminescence in Thin Indium Tin Oxide Layer Patterned by Ga Ion Beam Milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dell'Ova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Malchow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2588,338 +2588,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02330410v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single plasmon spatial and spectral sorting on a crystalline two-dimensional plasmonic platform</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid gold nanoparticle-quantum dot self-assembled nanostructures driven by complementary artificial proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreenath Bolisetty</w:t>
+                <w:t xml:space="preserve">Maxence Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Urvoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaele Mezzenga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Erik Dujardin</w:t>
+                <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Meriadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (25), pp.13414-13420. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NR02066D⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.4612-4621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR09987E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991788v1</w:t>
+                <w:t xml:space="preserve">hal-02462978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid gold nanoparticle-quantum dot self-assembled nanostructures driven by complementary artificial proteins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Even-Hernandez</w:t>
+                <w:t xml:space="preserve">Single plasmon spatial and spectral sorting on a crystalline two-dimensional plasmonic platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upkar Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Burel</w:t>
+                <w:t xml:space="preserve">Sreenath Bolisetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristelle Meriadec</w:t>
+                <w:t xml:space="preserve">Raffaele Mezzenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (7), pp.4612-4621. </w:t>
+              <w:t xml:space="preserve">, 2020, 12 (25), pp.13414-13420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR09987E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0NR02066D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462978v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dramatic decrease of Joule losses in the coupling between a crystalline gold film and single colloidal CdSe/CdS nanocrystals at 4 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2990,295 +2990,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Tuning of High Order Plasmonic Resonances in Multimodal Film‐Coupled Crystalline Cavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jadab Sharma</w:t>
+                <w:t xml:space="preserve">Directed evolution of artificial repeat proteins as habit modifiers for the morphosynthesis of (111)-terminated gold nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janak Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kargal L. Gurunatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Urvoas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe C. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.201801787⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (37), pp.17485-17497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9nr04497c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086092v1</w:t>
+                <w:t xml:space="preserve">hal-02294239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directed evolution of artificial repeat proteins as habit modifiers for the morphosynthesis of (111)-terminated gold nanocrystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agathe C. Fournier</w:t>
+                <w:t xml:space="preserve">Spectral Tuning of High Order Plasmonic Resonances in Multimodal Film‐Coupled Crystalline Cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upkar Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadab Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (37), pp.17485-17497. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1801787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9nr04497c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.201801787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294239v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversibility of defect formation during oxygen-assisted electron-beam-induced etching of graphene</w:t>
               </w:r>
@@ -3398,64 +3398,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the electric charge of gold nanoplatelets on an insulator by field emission nc-AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulent Baris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohanad Alchaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janak Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3584,51 +3584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreenath Bolisetty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5 (6), pp.2328 - 2335. </w:t>
@@ -3822,51 +3822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sanchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléna Ishow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jadab Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4041,351 +4041,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-field hyperspectral quantum probing of multimodal plasmonic resonators</w:t>
+                <w:t xml:space="preserve">Beyond dipolar regime in high-order plasmon mode bowtie antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upkar Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jadab Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Berthel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Huant</w:t>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.121402⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 387, pp.48-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2016.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01627764v1</w:t>
+                <w:t xml:space="preserve">hal-01712115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond dipolar regime in high-order plasmon mode bowtie antennas</w:t>
+                <w:t xml:space="preserve">Near-field hyperspectral quantum probing of multimodal plasmonic resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Berthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upkar Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jadab Sharma</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Colas Des Francs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+                <w:t xml:space="preserve">S. Huant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 387, pp.48-54. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (12), pp.121402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2016.11.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.121402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712115v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles Self-Assembly Driven by High Affinity Repeat Protein Pairing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kargal L. Gurunatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe C. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Urvoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Valerio-Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4622,51 +4622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bosman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kargal L. Gurunatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4743,64 +4743,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jadab Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4890,51 +4890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Teulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jadab Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5024,51 +5024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnen Mlayah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5154,51 +5154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anandakumar Soshee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.Shankara Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jadab Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5243,329 +5243,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983923v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquid-assisted morphosynthesis of gold nanorods using polyethyleneimine-capped seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visibility of plasmonic particles embedded in transparent materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Teulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aniket Thete</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joachim Koetz</w:t>
+                <w:t xml:space="preserve">Renaud Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ra22112a⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 291, pp.412-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2012.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798019v1</w:t>
+                <w:t xml:space="preserve">hal-01798012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visibility of plasmonic particles embedded in transparent materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Teulle</w:t>
+                <w:t xml:space="preserve">Ionic liquid-assisted morphosynthesis of gold nanorods using polyethyleneimine-capped seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniket Thete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Marty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+                <w:t xml:space="preserve">David Neumeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Koetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2012.11.033⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (34), pp.14294-14298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ra22112a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01798012v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the optical coupling between molecular dyes and metal nanoparticles by the templated silica mineralization of J-aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kargal L. Gurunatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5651,51 +5651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Teulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jadab Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5893,77 +5893,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From patterned optical near-fields to high symmetry acoustic vibrations in gold crystalline platelets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jadab Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6040,64 +6040,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Teulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jadab Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6142,498 +6142,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-induced limitation of surface plasmon propagation in silver nanowires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasmonic Shaping in Gold Nanoparticle Three-Dimensional Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Berthelot</w:t>
+                <w:t xml:space="preserve">T. Jägeler-Hoheisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qinjun Fu</w:t>
+                <w:t xml:space="preserve">J. Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douguo Zhang</w:t>
+                <w:t xml:space="preserve">O. Lecarme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 24 (9), </w:t>
+              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, C, 117 (44), pp 23126-23132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/9/095201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp406410k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798013v1</w:t>
+                <w:t xml:space="preserve">hal-00936990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating plasmonic transport in current-carrying silver nanowires</w:t>
+                <w:t xml:space="preserve">Electron-induced limitation of surface plasmon propagation in silver nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingxia Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniket Thete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Stolz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">J. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinjun Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douguo Zhang</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Markey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 82, </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/51048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/24/9/095201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798018v1</w:t>
+                <w:t xml:space="preserve">hal-01798013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic Shaping in Gold Nanoparticle Three-Dimensional Assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating plasmonic transport in current-carrying silver nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxia Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jägeler-Hoheisel</w:t>
+                <w:t xml:space="preserve">Arnaud Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douguo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cordeiro</w:t>
+                <w:t xml:space="preserve">Juan Arocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lecarme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Girard</w:t>
+                <w:t xml:space="preserve">Laurent Markey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of physical chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, C, 117 (44), pp 23126-23132. </w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp406410k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3791/51048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936990v1</w:t>
+                <w:t xml:space="preserve">hal-01798018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning optical microscopy modeling in nanoplasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Teulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sviatlana Viarbitskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6714,51 +6714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bouhelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bramant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jadab Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6803,291 +6803,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of the self-assembly pathway of lanreotide octapeptide into beta-sheet nanotubes: role of two stable intermediates.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fay</w:t>
+                <w:t xml:space="preserve">Manipulating and squeezing the photon local density of states with plasmonic nanoparticle networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Colas Des Francs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja9088023⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (15), pp.153412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.153412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470362v1</w:t>
+                <w:t xml:space="preserve">hal-00533284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating and squeezing the photon local density of states with plasmonic nanoparticle networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Girard</w:t>
+                <w:t xml:space="preserve">Elucidation of the self-assembly pathway of lanreotide octapeptide into beta-sheet nanotubes: role of two stable intermediates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Berthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81 (15), pp.153412. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 132 (12), pp.4230-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.153412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja9088023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533284v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing and near-field optical properties of self-assembled plasmonic nanoparticle networks</w:t>
               </w:r>
@@ -7609,51 +7609,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical architectures by synergy between dynamical template self-assembly and biomineralization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7743,51 +7743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Magnetization of New Room-Temperature Molecule-Based Magnets: Effect of Stoichiometry on Local Magnetic Structure by X-ray Magnetic Circular Dichroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ferlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8042,51 +8042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence Artificielle Modulaire et Hybride Orientée par les Objectifs : Application à la Simulation d'un Calculateur Booléen Plasmonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ouassila Labbani Narsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nicolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8124,51 +8124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact implementation of an all-optical 1-bit full adder by coherent excitation of a single 3-µm 2 plasmonic cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Dell’ova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8524,622 +8524,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal plasmonic devices in crystalline colloidal systems</w:t>
+                <w:t xml:space="preserve">Vers une technologie intégrée des composants électro-optiques à l’échelle atomique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 France-Japan Core-to-Core Workshop </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ANR 10 ans </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744703v1</w:t>
+                <w:t xml:space="preserve">hal-01743018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une technologie intégrée des composants électro-optiques à l’échelle atomique.</w:t>
+                <w:t xml:space="preserve">Multimodal plasmonic devices in crystalline colloidal systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANR 10 ans </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">META 2016 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743018v1</w:t>
+                <w:t xml:space="preserve">hal-01744672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal plasmonic devices in crystalline colloidal systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META 2016 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">2016 France-Japan Core-to-Core Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744672v1</w:t>
+                <w:t xml:space="preserve">hal-01744703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal plasmonics in crystalline colloidal systems</w:t>
+                <w:t xml:space="preserve">Gold colloid morphosynthesis and self-assembly for multimodal plasmonics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence SFP 2015 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve"> E-MRS 2015 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739552v1</w:t>
+                <w:t xml:space="preserve">hal-01738618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold colloid morphosynthesis and self-assembly for multimodal plasmonics.</w:t>
+                <w:t xml:space="preserve">Multimodal plasmonics in crystalline colloidal systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Dujardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> E-MRS 2015 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Conférence SFP 2015 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738618v1</w:t>
+                <w:t xml:space="preserve">hal-01739552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopy as a tool to study the doping of graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La spectrométrie Raman comme outil pour l'étude du dopage du graphène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Parret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tiberj</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Paillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanospain Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Spain</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00989874v1</w:t>
+                <w:t xml:space="preserve">hal-01974125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La spectrométrie Raman comme outil pour l'étude du dopage du graphène</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman spectroscopy as a tool to study the doping of graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Rubio-Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Parret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Paillet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Tiberj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Huntzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Nanospain Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974125v1</w:t>
+                <w:t xml:space="preserve">hal-00989874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Optical Doping of graphene</w:t>
               </w:r>
@@ -9852,277 +9852,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00285239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblages peptidiques.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Thomas</w:t>
+                <w:t xml:space="preserve">Graphene sheets and ribbons : an EFM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mahmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Dayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tondelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées aux interfaces Chimie- Biologie - Biophysique (ChimBIOPhys)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Rennes, France</w:t>
+              <w:t xml:space="preserve">Workshop on Electrons in Graphene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461653v1</w:t>
+                <w:t xml:space="preserve">hal-00285238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene sheets and ribbons : an EFM study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Vuillaume</w:t>
+                <w:t xml:space="preserve">Assemblages peptidiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tarabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Paternostre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Electrons in Graphene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Orsay, France</w:t>
+              <w:t xml:space="preserve">1ères Journées aux interfaces Chimie- Biologie - Biophysique (ChimBIOPhys)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285238v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00461653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotubes self-assembly for electronic applications</w:t>
               </w:r>
@@ -10663,51 +10663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manvendra Janmaijaya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim El Vaigh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Narsis Labbani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287298v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell'Ova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bizouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Shakirova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umamahesh Thupakula" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We -Hyo Soe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969033v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Mathew" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Ethis de Corny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Moreaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.023520" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736128v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell&#8217;ova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01624" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608978v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak K Sharma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Agreda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Malchow" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas des Francs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c03276" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Dahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rogemont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c08272" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280750v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We-Hyo Soe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.085005" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ichou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Alchaar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Baris" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Dagher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acb2d0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064378v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viollet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urvoas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2218428120" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-01073-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781995v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aadil Ahmad Bhat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitesh Singh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh V Nair" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2023.113937" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286142v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdad" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Malchow" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avetisyan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dujardin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhelier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.024057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210030v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessalyn Miller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gigant" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arteni" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2023.108012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798869v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castro-Esteban" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pe&#241;a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2022.140029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janak Prasad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mazeres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia-Marcelot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Zerbino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC04874K" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.456599" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784092v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocholle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.2c00046" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330410v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upkar Kumar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sviatlana Viarbitskaya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c03196" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991788v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenath Bolisetty" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Mezzenga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR02066D" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462978v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fernandez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even-Hernandez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09987E" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530759v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coste" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas Des Francs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qu&#233;lin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.075406" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086092v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801787" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294239v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viollet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kargal L. Gurunatha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe C. Fournier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr04497c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866089v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Freire-Soler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nu&#241;ez Eroles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5287" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020350" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628475v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00137" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850256v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aac934" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712113v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teulle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sanchot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03650" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712118v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxia Song" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dellinger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demichel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Buret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.009138" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627764v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Berthel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.121402" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712115v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.11.013" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274834v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04531" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712012v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nu&#241;ez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atikur Rahman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24237" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bosman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4114" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711982v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16635" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711984v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00100" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711983v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002116" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983923v3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purvi Jain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anandakumar Soshee" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Shankara Narayanan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502118n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798019v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Thete" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rojas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Koetz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra22112a" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798012v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.11.033" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNSPG9J1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798014v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311911f" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798017v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823533" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989884v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rubio-Roy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02355" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798011v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fedou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp43273k" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798016v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3581" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798013v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinjun Fu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douguo Zhang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/9/095201" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798018v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arocas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markey" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51048" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936990v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordeiro" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecarme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406410k" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761629v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638267v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bramant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201648d" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470362v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jamin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9088023" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533284v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153412" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012465v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;chou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3046291" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175317v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Faugeras" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Nerri&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Potemski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ather Mahmood" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2828975" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360027v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dayen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Golubev" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roch-Jeune" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salles" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200700913" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453142v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Weeber" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.017654" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176821v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cavalier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Valery" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1912" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301576v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferlay" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Phan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desplanches" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cartier Dit Moulin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja974076f" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H0ZJ4GZQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411152v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani Narsis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665978v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287263v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brul&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328704014" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287242v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanro Mathew" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeliss Ethis de Corny" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621950" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983259v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758111v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744703v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743018v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744672v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739552v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738618v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989874v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974125v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954962v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867474v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813854v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574402v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376233v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tondelier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285239v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461653v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pouget" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarabout" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paternostre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285238v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241346v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derycke" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Goffman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Borghetti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140741v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baraton" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bourgoin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798015v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fabi&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4032/9789814364485" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manvendra Janmaijaya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Brahim El Vaigh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bertaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Narsis Labbani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287298v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell'Ova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Bizouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Shakirova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umamahesh Thupakula" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We -Hyo Soe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Joachim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Dujardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969033v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Mathew" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Ethis de Corny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureen Moreaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.111.023520" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800026v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adem Dahi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rogemont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labbez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c08272" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dell&#8217;ova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01624" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608978v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak K Sharma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Agreda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Malchow" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas des Francs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c03276" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210030v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessalyn Miller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Urvoas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gigant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arteni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2023.108012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280750v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=We-Hyo Soe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.7.085005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998136v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ichou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Alchaar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulent Baris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Michon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Dagher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acb2d0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064378v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moreaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Viollet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urvoas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesneau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2218428120" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803746v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-01073-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781995v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aadil Ahmad Bhat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitesh Singh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh V Nair" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadab Sharma" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2023.113937" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286142v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hamdad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Malchow" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avetisyan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dujardin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouhelier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.20.024057" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798869v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Castro-Esteban" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pe&#241;a" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2022.140029" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janak Prasad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mazeres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garcia-Marcelot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Zerbino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC04874K" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782018v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Colas Des Francs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.456599" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784092v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chassagnon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocholle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaom.2c00046" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330410v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Upkar Kumar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sviatlana Viarbitskaya" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c03196" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02462978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fernandez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Even-Hernandez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Burel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR09987E" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991788v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreenath Bolisetty" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Mezzenga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR02066D" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530759v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coste" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colas Des Francs" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Qu&#233;lin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.101.075406" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294239v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viollet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kargal L. Gurunatha" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe C. Fournier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr04497c" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086092v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801787" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866089v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Freire-Soler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nu&#241;ez Eroles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bacsa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5287" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020350" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628475v3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00137" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850256v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8986/aac934" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712113v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Teulle" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sanchot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Ishow" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b03650" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712118v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxia Song" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dellinger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Demichel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Buret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.009138" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712115v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.11.013" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627764v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Berthel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huant" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.121402" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01274834v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valerio-Lepiniec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Marchi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b04531" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712012v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ondar&#231;uhu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thomas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nu&#241;ez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atikur Rahman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep24237" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064059v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bosman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4114" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711982v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16635" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711984v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5b00100" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711983v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnen Mlayah" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.40.002116" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983923v3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purvi Jain" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anandakumar Soshee" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Shankara Narayanan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502118n" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798012v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marty" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2012.11.033" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNSPG9J1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798019v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Thete" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Rojas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Neumeyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Koetz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra22112a" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798014v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp311911f" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798017v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823533" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989884v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tiberj" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Rubio-Roy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Paillet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Huntzinger" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep02355" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798011v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fedou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cp43273k" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798016v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3581" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936990v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J&#228;geler-Hoheisel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cordeiro" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lecarme" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp406410k" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798013v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berthelot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinjun Fu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douguo Zhang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/9/095201" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798018v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Arocas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Markey" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51048" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761629v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638267v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouhelier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bramant" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201648d" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533284v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.153412" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470362v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Jamin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9088023" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012465v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud P&#233;chou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3046291" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175317v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Faugeras" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Nerri&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Potemski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ather Mahmood" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2828975" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360027v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Dayen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahmood" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Golubev" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roch-Jeune" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salles" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.200700913" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453142v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Weeber" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dereux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.017654" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176821v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cavalier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Valery" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat1912" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301576v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferlay" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Phan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desplanches" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cartier Dit Moulin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja974076f" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H0ZJ4GZQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411152v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouassila Labbani Narsis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nicolle" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665978v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287263v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Brul&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328704014" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287242v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanro Mathew" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeliss Ethis de Corny" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2621950" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01983259v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758111v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743018v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744672v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744703v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738618v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739552v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974125v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989874v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954962v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867474v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sauvajol" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813854v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574402v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Melin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vuillaume" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376233v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tondelier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285239v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285238v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461653v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pouget" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarabout" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paternostre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thomas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00241346v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Derycke" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Goffman" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Borghetti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140741v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baraton" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bourgoin" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevrot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798015v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Fabi&#233;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4032/9789814364485" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>