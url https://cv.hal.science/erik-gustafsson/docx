--- v1 (2026-03-27)
+++ v2 (2026-05-05)
@@ -719,360 +719,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex stereotypes influence adults' perception of babies' cries.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do Infants Recognize Engagement in Social Interactions? The Case of Face-to-Face Conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Mainville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40359-016-0123-6⟩</w:t>
+              <w:t xml:space="preserve">Infancy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (5), pp.685-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/infa.12135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304627v1</w:t>
+                <w:t xml:space="preserve">hal-02113210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Infants Recognize Engagement in Social Interactions? The Case of Face-to-Face Conversation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex stereotypes influence adults' perception of babies' cries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Levréro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Beaulieu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Mathevon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (5), pp.685-696. </w:t>
+              <w:t xml:space="preserve">BMC Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/infa.12135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40359-016-0123-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113210v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do infants recognize joint attention?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Gustafsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Brisson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mainville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infant Behavior and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40, pp.64-72. </w:t>
@@ -1307,51 +1307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Levréro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Reby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mathevon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4, pp.1698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1554,51 +1554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pasco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gustafsson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Burget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Asselborn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillenbourg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2025.105311" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ib&#225;&#241;ez de Aldecoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Burdett" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X23003552" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derry Taylor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Davila-Ross" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13334" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845422v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Attia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pisanski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0065" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464470v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Taylor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumir Keenan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blw016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304627v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-016-0123-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113210v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailloux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mainville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Beaulieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12135" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2015.04.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWTB7CGZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Masi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Narat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Todd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.08.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08XQ9DBP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2713" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538275v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pasco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gustafsson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Burget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Asselborn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dillenbourg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2025.105311" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Ib&#225;&#241;ez de Aldecoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Burdett" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X23003552" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derry Taylor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dezecache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Davila-Ross" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13334" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845422v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Levr&#233;ro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Attia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pisanski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reby" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0065" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464470v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Taylor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumir Keenan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blw016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113210v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mailloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mainville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Beaulieu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/infa.12135" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mathevon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40359-016-0123-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2015.04.007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWTB7CGZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159295v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelly Masi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Saint Jalme" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Narat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Todd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2011.08.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08XQ9DBP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240302v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2713" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>