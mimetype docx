--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2776,230 +2776,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00545591v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalization of Hensel's lemma in Coq</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing decimal floating-point arithmetic through binary: some suggestions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Ercegovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TYPES 2010: The 17th Workshop on Types for Proofs and Programs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Rennes, France. pp.317-320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASAP.2010.5540969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00560449v1</w:t>
+                <w:t xml:space="preserve">ensl-00463353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing decimal floating-point arithmetic through binary: some suggestions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formalization of Hensel's lemma in Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TYPES 2010: The 17th Workshop on Types for Proofs and Programs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Warsaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASAP.2010.5540969⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ensl-00463353v2</w:t>
+                <w:t xml:space="preserve">ensl-00560449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4118,51 +4118,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="821A2384"/>
+    <w:nsid w:val="8E238A41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4349,51 +4349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erik-martin-dorel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9716-9491" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164762299" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081623v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Almeida Borges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annal&#237; Casanueva Art&#237;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Martin-Dorel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-025-09720-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04114233v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09679-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03658700v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pomeret-Coquot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.09.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086460v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9350-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919498v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9312-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00644408v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-013-0436-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03AB2AC91AC8055CEFA82D0551DF163AB1B22ED5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.ITP.2023.25" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04098856v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2023.12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382397v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertholon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2019.7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982569v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Soloviev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651342v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TYPES.2016.14" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434697v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Roux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Georg Smaus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.256.4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131862v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018610.3018622" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845791v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Pasca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00653460v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00545591v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kornerup" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00560449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00463353v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2010.5540969" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03914602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Fehrle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627826v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03782650v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107495v5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lester" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Martin-Dorel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Truffert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00575673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00745553v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0742" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erik-martin-dorel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9716-9491" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164762299" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081623v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Almeida Borges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annal&#237; Casanueva Art&#237;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Martin-Dorel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-025-09720-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04114233v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09679-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03658700v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pomeret-Coquot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.09.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086460v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9350-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919498v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9312-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00644408v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-013-0436-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03AB2AC91AC8055CEFA82D0551DF163AB1B22ED5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.ITP.2023.25" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04098856v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2023.12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382397v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertholon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2019.7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982569v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Soloviev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651342v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TYPES.2016.14" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434697v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Roux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Georg Smaus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.256.4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131862v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018610.3018622" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845791v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Pasca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00653460v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00545591v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kornerup" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00463353v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2010.5540969" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00560449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03914602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Fehrle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627826v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03782650v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107495v5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lester" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Martin-Dorel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Truffert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00575673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00745553v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0742" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>