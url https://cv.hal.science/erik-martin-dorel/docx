--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -1237,147 +1237,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Games of Incomplete Information: A Framework Based on Belief Functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flottants primitifs dans Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pomeret-Coquot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32èmes Journées Francophones des langages applicatifs (JFLA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382397v1</w:t>
+                <w:t xml:space="preserve">hal-03463839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux incomplets algébriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1406,139 +1384,161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2021) @ Plate-Forme Intelligence Artificielle (PFIA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Bordeaux, France. pp.46-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03298722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flottants primitifs dans Coq</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Games of Incomplete Information: A Framework Based on Belief Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roux</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pomeret-Coquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32èmes Journées Francophones des langages applicatifs (JFLA 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.328-341, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86772-0_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463839v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitive Floats in Coq</w:t>
               </w:r>
@@ -1795,399 +1795,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Existence Theorem of Nash Equilibrium in Coq and Isabelle</w:t>
+                <w:t xml:space="preserve">Formalization of an existence theorem of Nash equilibrium in Coq and Isabelle (Journées FAC 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Georg Smaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Games, Automata, Logics and Formal Verification (GandALF 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées FAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe IFSE du RTRA STAE, Mar 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434697v1</w:t>
+                <w:t xml:space="preserve">hal-03131861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalization of an existence theorem of Nash equilibrium in Coq and Isabelle (Journées FAC 2017)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Reflexive Tactic for Polynomial Positivity using Numerical Solvers and Floating-Point Computations (Journées FAC 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan-Georg Smaus</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées FAC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe IFSE du RTRA STAE, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131861v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reflexive Tactic for Polynomial Positivity using Numerical Solvers and Floating-Point Computations (Journées FAC 2017)</w:t>
+                <w:t xml:space="preserve">A reflexive tactic for polynomial positivity using numerical solvers and floating-point computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées FAC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 6th ACM SIGPLAN Conference on Certified Programs and Proofs (CPP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. pp.90 - 99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3018610.3018622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131862v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reflexive tactic for polynomial positivity using numerical solvers and floating-point computations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Existence Theorem of Nash Equilibrium in Coq and Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roux</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Georg Smaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th ACM SIGPLAN Conference on Certified Programs and Proofs (CPP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Paris, France. pp.90 - 99, </w:t>
+              <w:t xml:space="preserve">8th International Symposium on Games, Automata, Logics and Formal Verification (GandALF 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Rome, Italy. pp.46-60, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3018610.3018622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.256.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510979v1</w:t>
+                <w:t xml:space="preserve">hal-03434697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proving Tight Bounds on Univariate Expressions with Elementary Functions in Coq (Journées FAC 2016)</w:t>
               </w:r>
@@ -4118,51 +4118,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E238A41"/>
+    <w:nsid w:val="AC32B214"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4349,51 +4349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erik-martin-dorel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9716-9491" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164762299" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081623v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Almeida Borges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annal&#237; Casanueva Art&#237;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Martin-Dorel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-025-09720-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04114233v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09679-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03658700v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pomeret-Coquot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.09.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086460v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9350-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919498v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9312-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00644408v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-013-0436-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03AB2AC91AC8055CEFA82D0551DF163AB1B22ED5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.ITP.2023.25" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04098856v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2023.12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382397v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298722v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertholon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2019.7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982569v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Soloviev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651342v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TYPES.2016.14" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434697v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Roux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Georg Smaus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.256.4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131862v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018610.3018622" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845791v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Pasca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00653460v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00545591v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kornerup" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00463353v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2010.5540969" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00560449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03914602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Fehrle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627826v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03782650v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107495v5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lester" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Martin-Dorel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Truffert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00575673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00745553v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0742" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erik-martin-dorel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9716-9491" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164762299" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081623v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Almeida Borges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annal&#237; Casanueva Art&#237;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Martin-Dorel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-025-09720-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04114233v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09679-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03658700v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pomeret-Coquot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.09.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086460v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9350-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919498v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9312-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00644408v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-013-0436-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03AB2AC91AC8055CEFA82D0551DF163AB1B22ED5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.ITP.2023.25" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04098856v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2023.12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertholon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2019.7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982569v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Soloviev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651342v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TYPES.2016.14" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131861v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Roux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Georg Smaus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510979v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018610.3018622" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434697v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.256.4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845791v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Pasca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00653460v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00545591v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kornerup" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00463353v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2010.5540969" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00560449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03914602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Fehrle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627826v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03782650v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107495v5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lester" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Martin-Dorel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Truffert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00575673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00745553v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0742" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>