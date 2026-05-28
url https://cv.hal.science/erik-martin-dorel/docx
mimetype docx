--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -904,265 +904,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bel-Games: A Formal Theory of Games of Incomplete Information Based on Belief Functions in the Coq Proof Assistant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fargier</w:t>
+                <w:t xml:space="preserve">Lessons for Interactive Theorem Proving Researchers from a Survey of Coq Users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana de Almeida Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalí Casanueva Artís</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Rémy Falleri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Interactive Theorem Proving (ITP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Bialystok, Poland. </w:t>
+              <w:t xml:space="preserve">, Jul 2023, Białystok, Poland. pp.1-18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPICS.ITP.2023.25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ITP.2023.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269882v1</w:t>
+                <w:t xml:space="preserve">hal-04098856v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons for Interactive Theorem Proving Researchers from a Survey of Coq Users</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emilio Jesús Gallego Arias</w:t>
+                <w:t xml:space="preserve">Bel-Games: A Formal Theory of Games of Incomplete Information Based on Belief Functions in the Coq Proof Assistant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pomeret-Coquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Interactive Theorem Proving (ITP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Białystok, Poland. pp.1-18, </w:t>
+              <w:t xml:space="preserve">, Jul 2023, Bialystok, Poland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ITP.2023.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/LIPICS.ITP.2023.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098856v2</w:t>
+                <w:t xml:space="preserve">hal-04269882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bel-Games: A Formal Theory of Games of Incomplete Information Based on Belief Functions in the Coq Proof Assistant</w:t>
               </w:r>
@@ -1237,308 +1237,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flottants primitifs dans Coq</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jeux incomplets algébriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fargier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roux</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pomeret-Coquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32èmes Journées Francophones des langages applicatifs (JFLA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2021) @ Plate-Forme Intelligence Artificielle (PFIA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Bordeaux, France. pp.46-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463839v1</w:t>
+                <w:t xml:space="preserve">hal-03298722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux incomplets algébriques</w:t>
+                <w:t xml:space="preserve">Games of Incomplete Information: A Framework Based on Belief Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Fargier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pomeret-Coquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2021) @ Plate-Forme Intelligence Artificielle (PFIA 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.328-341, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86772-0_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03298722v1</w:t>
+                <w:t xml:space="preserve">hal-03382397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Games of Incomplete Information: A Framework Based on Belief Functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flottants primitifs dans Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pomeret-Coquot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Symbolic and Quantitative Approaches to Reasoning with Uncertainty (ECSQARU 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32èmes Journées Francophones des langages applicatifs (JFLA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-86772-0_24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03382397v1</w:t>
+                <w:t xml:space="preserve">hal-03463839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitive Floats in Coq</w:t>
               </w:r>
@@ -1795,138 +1795,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalization of an existence theorem of Nash equilibrium in Coq and Isabelle (Journées FAC 2017)</w:t>
+                <w:t xml:space="preserve">An Existence Theorem of Nash Equilibrium in Coq and Isabelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Georg Smaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées FAC 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Symposium on Games, Automata, Logics and Formal Verification (GandALF 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Rome, Italy. pp.46-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.256.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131861v1</w:t>
+                <w:t xml:space="preserve">hal-03434697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reflexive Tactic for Polynomial Positivity using Numerical Solvers and Floating-Point Computations (Journées FAC 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1942,252 +1951,243 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées FAC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe IFSE du RTRA STAE, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reflexive tactic for polynomial positivity using numerical solvers and floating-point computations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formalization of an existence theorem of Nash equilibrium in Coq and Isabelle (Journées FAC 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Roux</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Georg Smaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th ACM SIGPLAN Conference on Certified Programs and Proofs (CPP 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées FAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe IFSE du RTRA STAE, Mar 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3018610.3018622⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01510979v1</w:t>
+                <w:t xml:space="preserve">hal-03131861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Existence Theorem of Nash Equilibrium in Coq and Isabelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reflexive tactic for polynomial positivity using numerical solvers and floating-point computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan-Georg Smaus</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Symposium on Games, Automata, Logics and Formal Verification (GandALF 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Rome, Italy. pp.46-60, </w:t>
+              <w:t xml:space="preserve">The 6th ACM SIGPLAN Conference on Certified Programs and Proofs (CPP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France. pp.90 - 99, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.256.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3018610.3018622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434697v1</w:t>
+                <w:t xml:space="preserve">hal-01510979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proving Tight Bounds on Univariate Expressions with Elementary Functions in Coq (Journées FAC 2016)</w:t>
               </w:r>
@@ -2776,230 +2776,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00545591v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing decimal floating-point arithmetic through binary: some suggestions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formalization of Hensel's lemma in Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TYPES 2010: The 17th Workshop on Types for Proofs and Programs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Warsaw, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00463353v2</w:t>
+                <w:t xml:space="preserve">ensl-00560449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalization of Hensel's lemma in Coq</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementing decimal floating-point arithmetic through binary: some suggestions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brisebarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Ercegovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érik Martin-Dorel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TYPES 2010: The 17th Workshop on Types for Proofs and Programs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st IEEE International Conference on Application-specific Systems, Architectures and Processors (ASAP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Rennes, France. pp.317-320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASAP.2010.5540969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00560449v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00463353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4118,51 +4118,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC32B214"/>
+    <w:nsid w:val="15390AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4349,51 +4349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erik-martin-dorel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9716-9491" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164762299" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081623v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Almeida Borges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annal&#237; Casanueva Art&#237;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Martin-Dorel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-025-09720-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04114233v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09679-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03658700v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pomeret-Coquot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.09.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086460v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9350-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919498v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9312-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00644408v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-013-0436-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03AB2AC91AC8055CEFA82D0551DF163AB1B22ED5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269882v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.ITP.2023.25" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04098856v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2023.12" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382397v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertholon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2019.7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982569v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Soloviev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651342v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TYPES.2016.14" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131861v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Roux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Georg Smaus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131862v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510979v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018610.3018622" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434697v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.256.4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845791v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Pasca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00653460v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00545591v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kornerup" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00463353v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2010.5540969" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00560449v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03914602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Fehrle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627826v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03782650v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107495v5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lester" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Martin-Dorel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Truffert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00575673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00745553v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0742" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erik-martin-dorel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9716-9491" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164762299" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081623v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana de Almeida Borges" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annal&#237; Casanueva Art&#237;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Falleri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jes&#250;s Gallego Arias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rik Martin-Dorel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-025-09720-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04114233v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09679-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03658700v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pomeret-Coquot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fargier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2022.09.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086460v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9350-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00919498v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hanrot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Mayero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;ry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-014-9312-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00644408v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-013-0436-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03AB2AC91AC8055CEFA82D0551DF163AB1B22ED5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04098856v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2023.12" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269882v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPICS.ITP.2023.25" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709703v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298722v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382397v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86772-0_24" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463839v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertholon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ITP.2019.7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982569v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Soloviev" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651342v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.TYPES.2016.14" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434697v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Roux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Georg Smaus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.256.4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131862v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018610.3018622" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176418v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845791v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Pasca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rideau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00653460v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00545591v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kornerup" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.13" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00560449v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00463353v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2010.5540969" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03914602v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Fehrle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627826v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03782650v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107495v5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daumas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lester" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Martin-Dorel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Truffert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333895v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109258v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00575673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00745553v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ENSL0742" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>