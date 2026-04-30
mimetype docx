--- v0 (2026-03-30)
+++ v1 (2026-04-30)
@@ -268,468 +268,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04948962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sens sans fin : la génération automatique de textes et la question de l’écriture chez Jean-Pierre Balpe</w:t>
+                <w:t xml:space="preserve">Que restera-t-il de l’auteur numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Fülöp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modernités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908246v1</w:t>
+                <w:t xml:space="preserve">hal-04908152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire-avec l’intelligence artificielle, ou l’esthéthique de la sympoïèse</w:t>
+                <w:t xml:space="preserve">Debrecen-Paris, AR : fragments d’une histoire franco-hongroise de la poésie numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Fülöp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studia Romanica de Debrecen. Series litteraria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Un siècle de dialogues, Hors série</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908141v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que restera-t-il de l’auteur numérique ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electronic Literature and Biocultural Diversity: BABEL RËVOLUTION, a Heterolingual Research-Creation Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Fülöp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matlit. Materialities of literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Entrelaçando vozes: criar e partilhar literatura eletrónica, 11 (1), pp.97-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78453-8_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908152v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic Literature and Biocultural Diversity: BABEL RËVOLUTION, a Heterolingual Research-Creation Project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Écrire-avec l’intelligence artificielle, ou l’esthéthique de la sympoïèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Fülöp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Renaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matlit. Materialities of literature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-78453-8_14⟩</w:t>
+              <w:t xml:space="preserve">Les Nouveaux Cahiers de Marge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/marge.956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908269v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debrecen-Paris, AR : fragments d’une histoire franco-hongroise de la poésie numérique</w:t>
+                <w:t xml:space="preserve">(S’)écrire réseau : une autorésographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Fülöp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Romanica de Debrecen. Series litteraria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 352, pp.89-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsh.4457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908284v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récit numérique et temporalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bouchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Fülöp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -761,148 +761,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(S’)écrire réseau : une autorésographie</w:t>
+                <w:t xml:space="preserve">Sens sans fin : la génération automatique de textes et la question de l’écriture chez Jean-Pierre Balpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Fülöp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 352, pp.89-112. </w:t>
+              <w:t xml:space="preserve">Modernités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49, pp.557-575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rsh.4457⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12r0w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908113v1</w:t>
+                <w:t xml:space="preserve">hal-04908246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Narrative and Experience of Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Fülöp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bouchardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic book review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1086,321 +1086,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur &amp;quot;le retour du récit&amp;quot; : Storytelling dans la critique littéraire</w:t>
+                <w:t xml:space="preserve">Fait et fiction: pour une frontière. Par Françoise Lavocat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Fülöp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (2), pp.307-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/fs/kny028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895373v1</w:t>
+                <w:t xml:space="preserve">hal-03895257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fait et fiction: pour une frontière. Par Françoise Lavocat</w:t>
+                <w:t xml:space="preserve">Enregistrer le réel : Gestes d’écrire, du stylo à la vidéo chez Perec, Flusser et Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Fülöp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sens-Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fs/kny028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03895257v1</w:t>
+                <w:t xml:space="preserve">hal-03895367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enregistrer le réel : Gestes d’écrire, du stylo à la vidéo chez Perec, Flusser et Bon</w:t>
+                <w:t xml:space="preserve">Digital cultures: A view from French studies and literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Fülöp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens-Public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Explorations in Media Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (3), pp.271-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/eme.17.3.271_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895367v1</w:t>
+                <w:t xml:space="preserve">hal-03895252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital cultures: A view from French studies and literature</w:t>
+                <w:t xml:space="preserve">Retour sur &amp;quot;le retour du récit&amp;quot; : Storytelling dans la critique littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Fülöp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Explorations in Media Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Raison-publique.fr : arts, politique, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1386/eme.17.3.271_1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03895252v1</w:t>
+                <w:t xml:space="preserve">hal-03895373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIMITE unbound: François Bon’s digitalized fiction and the reinvention of the book</w:t>
               </w:r>
@@ -1536,174 +1536,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Watt, Marcel Proust, Reaktion Books, 2013, 208 pp., £10.95, ISBN: 9781780230948</w:t>
+                <w:t xml:space="preserve">Dramatizing the Virtual : A Deleuzian Reading of Three Recent Metafictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Fülöp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern and Contemporary France</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895270v1</w:t>
+                <w:t xml:space="preserve">hal-03895374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramatizing the Virtual : A Deleuzian Reading of Three Recent Metafictions</w:t>
+                <w:t xml:space="preserve">Adam Watt, Marcel Proust, Reaktion Books, 2013, 208 pp., £10.95, ISBN: 9781780230948</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Fülöp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modern and Contemporary France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (1), pp.129-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09639489.2013.845148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03895374v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proust and the Visual</w:t>
               </w:r>
@@ -2626,117 +2626,932 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtual Mirrors : Reflexivity in Digital Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Fülöp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Erika Fülöp. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fictionality, Factuality, and Reflexivity Across Discourses and Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229-254, 2021, 9783110720891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110722031-015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Novel in French and the Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Fülöp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Cambridge History of the Novel in French</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Cambridge University Press, pp.724-743, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/9781108683920.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La logique de l’abyme : nouvelles perspectives sur le paradoxe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Fülöp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tonia Raus et Gian Maria Torre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre la mise en abyme : Arts et média au second degré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gros plan sur la jalousie : La Captive de Chantal Akerman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Fülöp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Erika Fülöp et Philippe Chardin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cent ans de jalousie proustienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2015, 9782812436932</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proust’s Imperfect: Rhythms of the Recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Fülöp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swann</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at 100 / </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swann</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> à 100 ans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BRILL, pp.197-212, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004302426_016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Born in Translation : Writing the Self in Brice Matthieussent’s Vengeance du traducteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Fülöp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Erika Fülöp et Adrienne Angelo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protean Selves : First-Person Narrators in Twenty-First-Century French and Francophone Narratives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1443860158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Blogosphere and the Gutenberg Galaxy and Other Impossible Oppositions : Éric Chevillard’s L’Autofictif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Fülöp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Margaret-Anne Hutton, Michael Gratzke, Claire Whitehead. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Readings in Twenty-First-Century Literatures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2013, 9783034308083</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie’s Horse : Writing as Jouissance in Nothomb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Fülöp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Erika Fülöp et Adrienne Angelo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cherchez la femme : Women and Values in the Francophone World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, 2011, 1443829331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Different Essences and Essential Differences : Proust versus Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Fülöp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mary Bryden et Margaret Topping. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beckett’s Proust/Deleuze’s Proust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, 2009, 9780230239470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Becoming Body : Writing and Sleep in À la recherche du temps perdu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Fülöp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Baldwin, James Fowler, Shane Weller (. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Flesh in the Text</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2007, 9783039111022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diary of a Discipline Hopper, or Malice in Coderland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Fülöp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2746,968 +3561,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Creative Web of Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Fülöp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Balpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Larsonneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bouchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Saemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895327v1</w:t>
-              </w:r>
-[...813 lines deleted...]
-                <w:t xml:space="preserve">hal-03895451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3939,51 +3939,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20F5E667"/>
+    <w:nsid w:val="41A4620E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4170,51 +4170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erika-fulop" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9736-3603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948962v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12r0w" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908141v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.956" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908152v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908269v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouchardon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Renaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78453-8_14" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908284v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908113v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.4457" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7273/31n9-b561" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.632" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155819843414" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895373v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/kny028" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895367v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895252v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/eme.17.3.271_1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895260v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/jrs.2016.160105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895263v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knv275" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895270v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2013.845148" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895374v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knt260" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knu081" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knu190" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2011.640817" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2011.593933" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fmls/cqm097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-1SW15GPH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/qu-est-ce-que-la-litteratube/index.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Angelo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895327v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Balpe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Larsonneur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895243v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108683920.047" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895364v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110722031/html?lang=en" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110722031-015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895264v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004302426_016" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895388v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895442v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895445v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895448v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895378v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895453v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erika-fulop" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9736-3603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948962v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908269v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouchardon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Renaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78453-8_14" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.956" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908113v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.4457" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908246v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12r0w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7273/31n9-b561" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.632" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155819843414" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/kny028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895252v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/eme.17.3.271_1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895260v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/jrs.2016.160105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895263v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knv275" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2013.845148" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knt260" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knu081" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knu190" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2011.640817" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2011.593933" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fmls/cqm097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-1SW15GPH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/qu-est-ce-que-la-litteratube/index.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Angelo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895364v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110722031/html?lang=en" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110722031-015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108683920.047" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895264v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004302426_016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895442v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895457v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895327v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Balpe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Larsonneur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895378v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895453v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>