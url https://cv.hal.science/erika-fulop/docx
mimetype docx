--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -601,187 +601,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04908141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(S’)écrire réseau : une autorésographie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récit numérique et temporalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Fülöp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sens public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908113v1</w:t>
+                <w:t xml:space="preserve">hal-04908130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récit numérique et temporalité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(S’)écrire réseau : une autorésographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Fülöp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sens public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 352, pp.89-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsh.4457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908130v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sens sans fin : la génération automatique de textes et la question de l’écriture chez Jean-Pierre Balpe</w:t>
               </w:r>
@@ -1761,183 +1761,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habit in A la recherche du temps perdu</w:t>
+                <w:t xml:space="preserve">Marcel Proust et la forme linguistique de la 'Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Fülöp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 68 (3), pp.344-358. </w:t>
+              <w:t xml:space="preserve">, 2014, 68 (4), pp.561-562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fs/knu081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/fs/knu190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895275v1</w:t>
+                <w:t xml:space="preserve">hal-03895273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Proust et la forme linguistique de la 'Recherche</w:t>
+                <w:t xml:space="preserve">Habit in A la recherche du temps perdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Fülöp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 68 (4), pp.561-562. </w:t>
+              <w:t xml:space="preserve">, 2014, 68 (3), pp.344-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/fs/knu190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/fs/knu081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895273v1</w:t>
+                <w:t xml:space="preserve">hal-03895275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cambridge Introduction to Marcel Proust</w:t>
               </w:r>
@@ -3441,273 +3441,273 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Creative Web of Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Fülöp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Balpe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Larsonneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bouchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Saemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diary of a Discipline Hopper, or Malice in Coderland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Fülöp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895457v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-03895327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3939,51 +3939,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41A4620E"/>
+    <w:nsid w:val="A1486BB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4170,51 +4170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erika-fulop" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9736-3603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948962v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908269v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouchardon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Renaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78453-8_14" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.956" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908113v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.4457" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908246v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12r0w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7273/31n9-b561" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.632" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155819843414" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/kny028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895252v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/eme.17.3.271_1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895260v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/jrs.2016.160105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895263v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knv275" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2013.845148" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knt260" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895275v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knu081" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knu190" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2011.640817" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2011.593933" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fmls/cqm097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-1SW15GPH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/qu-est-ce-que-la-litteratube/index.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Angelo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895364v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110722031/html?lang=en" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110722031-015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108683920.047" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895264v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004302426_016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895442v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895457v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895327v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Balpe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Larsonneur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895378v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895453v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erika-fulop" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9736-3603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948962v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Riguet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Theval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908152v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908269v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bouchardon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Renaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78453-8_14" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/marge.956" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908113v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.4457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908246v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12r0w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895357v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7273/31n9-b561" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.632" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957155819843414" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895257v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/kny028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895367v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895252v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/eme.17.3.271_1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895260v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/jrs.2016.160105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895263v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knv275" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895270v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2013.845148" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895268v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knt260" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knu190" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895275v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fs/knu081" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895281v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2011.640817" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09639489.2011.593933" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fmls/cqm097" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-1SW15GPH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ateliers.sens-public.org/qu-est-ce-que-la-litteratube/index.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895341v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895345v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Angelo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895353v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895364v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110722031/html?lang=en" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110722031-015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781108683920.047" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895264v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004302426_016" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895442v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895448v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895449v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895451v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895327v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Balpe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Larsonneur" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Saemmer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895457v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895378v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895453v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>