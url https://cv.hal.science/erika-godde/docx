--- v0 (2026-03-28)
+++ v1 (2026-04-25)
@@ -732,272 +732,1609 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entraînement de la coordination respiration-parole en apprentissage de la lecture assistée par ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Briglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Godde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.351-360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A reading karaoke to improve reading rate, reading prosody and comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Godde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSSR 2024 - 31st Annual Conference Society for the Scientific Study of Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Scientific Study of Reading, Jul 2024, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Training speech-breathing coordination in computer-assisted reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Briglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Godde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interspeech 2024 - 25th Annual Conference of the International Speech Communication Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.5128 - 5132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/interspeech.2024-992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluence en lecture: dimensions, évaluations et activités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Godde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Occitadys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suivi longitudinal de la fluence en lecture par évaluation automatique de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Godde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Fribourg (Virtual), Suisse. pp.70-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérimentation à grande échelle d'applications pour tablettes pour favoriser l'apprentissage de la lecture et de l'anglais oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.118-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predicting Multidimensional Subjective Ratings of Children' Readings from the Speech Signals for the Automatic Assessment of Fluency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Godde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Piat-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LREC 2020 - 12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.317-322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EVASION, ELARGIR et LUCIOLE : 3 jeux tablettes du projet FLUENCE pour prévenir les difficultés d’apprentissage de la lecture et de l’anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PRUNE II 2021 - Colloque Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris (virtuel), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Karaoké pour Entraîner Prosodie et Compréhension en Lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Godde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EIAH 2019 - Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reading Prosody Development: Automatic Assessment for a Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Godde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SLaTE 2019 - 8th ISCA Workshop on Speech and Language Technology in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Graz, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SLaTE.2019-20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving fluency of young readers: introducing a Karaoke to learn how to breath during a Reading-while-Listening task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Godde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SLaTE 2017 - 7th ISCA Workshop on Speech and Language Technology in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.127-131, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/SLaTE.2017-22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of Reading Performance of Primary School Children: Objective Measurements vs. Subjective Ratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Godde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Gillet-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WOCCI 2017 - 6th Workshop on Child Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/WOCCI.2017-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la fluence en lecture : au-delà du nombre de mots correctement lus par minute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Godde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 69, pp.103-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/1204w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic assessment of oral readings of young pupils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Godde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Piat-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Speech Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 138, pp.67-79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.specom.2022.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pausing and Breathing while Reading Aloud : Development from 2nd to 7th grade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Godde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1016,92 +2353,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35, pp.1-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11145-021-10168-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échelle Multi-Dimensionnelle de Fluence : nouvel outil d'évaluation de la fluence en lecture prenant en compte la prosodie, étalonné du CE1 à la 5ème</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Godde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1120,92 +2457,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'année Psychologique/ Trends in Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 121 (2), pp.19-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/anpsy1.212.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of reading prosody acquisition and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Godde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1224,1413 +2561,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (2), pp.399-426. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11145-019-09968-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185896v1</w:t>
-              </w:r>
-[...1335 lines deleted...]
-                <w:t xml:space="preserve">hal-01638355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2929,51 +2929,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1F0CEE3"/>
+    <w:nsid w:val="4D04DD6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3160,51 +3160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erika-godde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4885-9204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253118492" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664507v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charuau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2022.01.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-021-10168-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.212.0019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-019-09968-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623086v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-992" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567758v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292753v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039160v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2019-20" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Escudero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2017-22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gillet-Perret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/WOCCI.2017-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208139v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03150403v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALS009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erika-godde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4885-9204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253118492" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664507v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charuau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-992" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2019-20" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Escudero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2017-22" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gillet-Perret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/WOCCI.2017-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664467v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2022.01.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-021-10168-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.212.0019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-019-09968-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208139v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03150403v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALS009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>