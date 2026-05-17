--- v1 (2026-04-25)
+++ v2 (2026-05-17)
@@ -732,280 +732,819 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation de la fluence en lecture : au-delà du nombre de mots correctement lus par minute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Godde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69, pp.103-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1204w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic assessment of oral readings of young pupils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Godde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Piat-Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Speech Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 138, pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.specom.2022.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03585934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pausing and Breathing while Reading Aloud : Development from 2nd to 7th grade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Godde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35, pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11145-021-10168-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Échelle Multi-Dimensionnelle de Fluence : nouvel outil d'évaluation de la fluence en lecture prenant en compte la prosodie, étalonné du CE1 à la 5ème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Godde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'année Psychologique/ Trends in Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 121 (2), pp.19-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.212.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A review of reading prosody acquisition and development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Godde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (2), pp.399-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11145-019-09968-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entraînement de la coordination respiration-parole en apprentissage de la lecture assistée par ordinateur</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A reading karaoke to improve reading rate, reading prosody and comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Godde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.351-360</w:t>
+              <w:t xml:space="preserve">SSSR 2024 - 31st Annual Conference Society for the Scientific Study of Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the Scientific Study of Reading, Jul 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04623086v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reading karaoke to improve reading rate, reading prosody and comprehension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entraînement de la coordination respiration-parole en apprentissage de la lecture assistée par ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Briglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Godde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSSR 2024 - 31st Annual Conference Society for the Scientific Study of Reading</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the Scientific Study of Reading, Jul 2024, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2024 - 35èmes Journées d'Études sur la Parole (JEP 2024) 31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024) 26ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.351-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664520v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04623086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training speech-breathing coordination in computer-assisted reading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charuau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1037,161 +1576,161 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interspeech 2024 - 25th Annual Conference of the International Speech Communication Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Kos, Greece. pp.5128 - 5132, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/interspeech.2024-992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluence en lecture: dimensions, évaluations et activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Godde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occitadys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi longitudinal de la fluence en lecture par évaluation automatique de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Godde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1220,431 +1759,431 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Fribourg (Virtual), Suisse. pp.70-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation à grande échelle d'applications pour tablettes pour favoriser l'apprentissage de la lecture et de l'anglais oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Zaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.118-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Multidimensional Subjective Ratings of Children' Readings from the Speech Signals for the Automatic Assessment of Fluency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Godde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Piat-Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2020 - 12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France. pp.317-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVASION, ELARGIR et LUCIOLE : 3 jeux tablettes du projet FLUENCE pour prévenir les difficultés d’apprentissage de la lecture et de l’anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Blavot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRUNE II 2021 - Colloque Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Karaoké pour Entraîner Prosodie et Compréhension en Lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Godde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1673,73 +2212,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2019 - Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reading Prosody Development: Automatic Assessment for a Longitudinal Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Godde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1758,879 +2297,340 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLaTE 2019 - 8th ISCA Workshop on Speech and Language Technology in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Graz, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/SLaTE.2019-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving fluency of young readers: introducing a Karaoke to learn how to breath during a Reading-while-Listening task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Godde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLaTE 2017 - 7th ISCA Workshop on Speech and Language Technology in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.127-131, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/SLaTE.2017-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Reading Performance of Primary School Children: Objective Measurements vs. Subjective Ratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Godde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Bosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gillet-Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOCCI 2017 - 6th Workshop on Child Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/WOCCI.2017-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638355v1</w:t>
-              </w:r>
-[...537 lines deleted...]
-                <w:t xml:space="preserve">hal-02185896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2929,51 +2929,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D04DD6C"/>
+    <w:nsid w:val="6AB673F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3160,51 +3160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erika-godde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4885-9204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253118492" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664507v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charuau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700395v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-992" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567758v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039160v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2019-20" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575223v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Escudero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2017-22" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638355v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gillet-Perret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/WOCCI.2017-4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664467v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2022.01.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-021-10168-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.212.0019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-019-09968-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208139v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03150403v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALS009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erika-godde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4885-9204" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253118492" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664507v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Millotte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664492v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charuau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141234v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664467v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1204w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585934v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2022.01.008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954071v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-021-10168-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.212.0019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-019-09968-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700395v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-992" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567758v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292753v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039160v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141164v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2019-20" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Escudero" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2017-22" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638355v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gillet-Perret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/WOCCI.2017-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208139v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03150403v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020GRALS009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>