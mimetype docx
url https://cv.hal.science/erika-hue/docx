--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:152.98804780876px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erika HUE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche, PhD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erika-hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6930-3606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142577650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2017 : Ingénieur de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, rattachée à l'équipe BIOTARGEN de l'Université de Caen NormandieIngénieur de la Plateforme ImpedanCELL, applications infectieuses, site de LABEO</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2014 à 2017: Ingénieur de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, rattachée à l'équipe U2RM de l'Université de Caen Normandie</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2010 à 2014: Post-doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Frank Duncombe, rattachée à l'équipe U2RM de l'Université de Caen Normandie</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2006 à 2009: Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM U892, Université de Nantes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiopathologie des herpesviroses équines; Stratégies antivirales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Criblage de molécules antivirales sur les herpesvirus équinsGestion administrative et financière des projets ANVIE, SAVE, SAVE SATELITTE, HVE4 IRCP et AVEq-ACTIVE</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrement de la thèse de Camille Normand sur le projet HVE4 IRCP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hay Dust Equine Asthma (projet HayDEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Influence du foin traité ou non à la vapeur sur les signes cliniques et la réponse immunitaire des voies aériennes chez les chevaux asthmatiques sévèresCaractérisation de la réponse des macrophages alvéolaires équins, co-encadrement technique de la thèse de Marie Orard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation des hépacivirus équins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Phylogénie des hépacivirus équins en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en place d’une plateforme d’ingénierie cellulaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Caractérisation de cellules par cytométrie en flux et immunocytochimieMise en place de techniques pour cultures primaires équines (PBMC, trachée)Mise en place d’un système cellulaire en microfluidie (BioFlux, Fluxion)Suivi cellulaire en temps réel à haut débit par impédancemétrie (xCELLigence, ACEA) et par microscopie (Incucyte, EssenBio),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des réponses immunitaires chez le cheval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Développement de PCR quantitative en temps réel et de nanoscale PCR pour la quantification de cytokines équines : Projets Zylexis, Hippovac, Chimyosite, HayDEADéveloppement du dosage protéique des cytokines équines avec la technologie LuminexEtude de la réponse immunitaire induite par différentes drogues et par les virus respiratoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement d’outils moléculaires pour la détection, la quantification et la caractérisation des gammaherpesvirus équins :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Développement d’outils de diagnostic selon la norme AFNOR XP U 47-600-2 : PCR quantitative en temps réelPoursuite de travaux initiés lors d’une infection expérimentale : Quantification des charges virales et Discrimination de la souche virale inoculée par approche phylogénétique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme ImpedanCELL, site de Saint contest (prélabelisée IBISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur du site de Saint-Contest, prestation et formation des utilisateurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Biologie cellulaire et moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Nantes)Sujet: Interconnexion(s) entre les mécanismes de mort cellulaire et la différenciation ostéogénique dans les cellules souches mésenchymateuses</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement d’hématologie et immunologie (travaux pratiques) à l'IUT de Caen dans le DUT Génie Biologie, option ABBEncadrement d’étudiants : doctorat, DUT, Master 2, Ingénieur</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2009: Doctorat en Biologie cellulaire et moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Nantes)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004-2006: Master Sciences, Technologies et santé, Spécialité Biosignalisation cellulaire-moléculaire-physiopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université d’Angers)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2004: Licence de Biochimie, parcours Biologie cellulaire et Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001/2003: DUT Génie Biologique, option Analyses Biologique et Biochimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université du Mans, Laval)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton radiotherapy offers immune-sparing benefits in glioblastoma treatment Proton therapy reduced radiation-induced lymphopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2025.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Screening Study Identified Decitabine as an Inhibitor of Equid Herpesvirus 4 That Enhances the Innate Antiviral Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.746. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v16050746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Equine Parvovirus-Hepatitis Virus and Equine Hepacivirus in Archived Sera from Horses in France and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.862-875. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v16060862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Molecular Profiles Underpin Mild-To-Moderate Equine Asthma Cytological Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Karagianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (22), pp.1926. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells13221926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow cytometry detection and quantification of circulating leukocyte subpopulations in mice after brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Methods in Cell Biology, 189, pp.135-152. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mcb.2024.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie : cela n’arrive pas qu’aux autres !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsvirus, que savons-nous du risque environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheval Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Administration of Valganciclovir Reduces Clinical Signs, Virus Shedding and Cell-Associated Viremia in Ponies Experimentally Infected with the Equid Herpesvirus-1 C2254 Variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), 17 p. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11050539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating Effect of Inactivated Parapoxvirus Ovis on the Serological Response to Equine Influenza Booster Vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2139. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10122139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Herpesvirus 1 Variant and New Marker for Epidemiologic Surveillance, Europe, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (10), pp.2738-2739. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2710.210704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry-competent-replication-abortive African horse sickness virus strains elicit robust immunity in ponies against all serotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kerviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.3161-3168. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2021.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical Pulmonary Cytokine Profiles Are Linked to Bronchoalveolar Lavage Fluid Cytology of Horses With Mild Airway Neutrophilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Equine Asthma: Current Understanding and Future Directions, 7, pp.226. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.00226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome Virus Interferes with Swine Influenza A Virus Infection of Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.508. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines8030508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a New Equid Herpesvirus 1 DNA Polymerase (ORF30) Genotype with the Isolation of a C2254/H752 Strain in French Horses Showing no Major Impact on the Strain Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), 23 p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v12101160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of potential antiviral molecules against equid herpesvirus-1 using cellular impedance measurement: dataset of 2,891 compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Munier-Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.106492. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus-1 using real-time cell assay screening: Efficacy of decitabine and valganciclovir alone or in combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, pp.104931. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2020.104931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further evidence for in utero Transmission of equine hepacivirus to foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.1124. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11121124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and evaluation of antiviral compounds against Equid alpha-herpesviruses using an impedance-based cellular assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 526, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of hay steaming on clinical signs and airway immune response in severe asthmatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.345. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-018-1636-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hépacivirus, pégivirus, TDAV : une nouvelle triade de virus hépatiques chez le cheval ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 197, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile after in vitro α- and γ-EHV infection: efficacy of a Parapoxvirus ovis based-immunomodulator treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines5030028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Equine Hepacivirus Infections in France and Evidence for Two Viral Subtypes Circulating Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.1884-1897. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and molecular detection of equine herpesviruses in western Algeria in 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 207, pp.205-209. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a Quantitative PCR Method for Equid Herpesvirus-2 Diagnostics in Respiratory Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quesnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/53672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bronchoalveolar lavage volume on cytological profiles and subsequent diagnosis of inflammatory airway disease in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 207, pp.193-195. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2015.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de fibrose pulmonaire multinodulaire et herpesvirus équin -5: investigations cliniques, moléculaires et possibilités thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 181, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantitation of equid gammaherpesviruses (EHV-2, EHV-5) in nasal swabs using an accredited standardised quantitative PCR method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infections à herpesvirus équins 1 : quels enseignements tirés des dernières épizooties ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.90-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur d'autres agents infectieux d'intérêt pour le praticien (EHV-2, EHV-5 & mycoplasmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting airway inflammation associated with equid herpesvirus-2 in experimentally challenged horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 197 (2), pp.492-495. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2012.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation-Related Response to DNA Breaks in Human Mesenchymal Stem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Séry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (4), pp.800-807. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.1336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins, les diagnostiquer, les prévenir, les traiter aujourd’hui et demain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (31), pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza, Herpèsvirus et Artérite virale équine : 3 familles de virus respiratoires responsables de crises économiques majeures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal autophagy decreased during the differentiation of human adult mesenchymal stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François M. Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (15), pp.2779-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsviroses des équidés: intérêts et limites des outils de génétique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (4), pp.305. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Roles of Bcl-2 and Bcl-Xl in the Apoptosis of Human Bone Marrow Mesenchymal Stem Cells during Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bougras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (5), pp.e19820. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0019820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic phosphate stimulates apoptosis in murine MO6-G3 odontoblast-like cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khoshniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (10), pp.977-983. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential dependence on Beclin 1 for the regulation of pro-survival autophagy by Bcl-2 and Bcl-xL in HCT 116 colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marhuenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.e8755. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0008755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des projets AROMAT-EQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phyto-Vétos 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RéPAAS, Jun 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie : doit-on s’inquiéter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences &amp; innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation (IFCE), May 2025, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL,une plateforme de criblage et d'évaluation de composés antiviraux contre les virus : application aux HVEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association HerPAs, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres de l'Association Française d'Aromathérapie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie, quel traitement pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normandy horse meet'up 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating proton vs. x-ray brain radiotherapy on radiation-induced lymphopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Section 28 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHM Antiviral treatment - New perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Kambayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical study of potential factors influencing the histological score of pulmonary fibrosis in horses with interstitial fibrosing lung disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Lauteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.55 (n°80), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 enhancing the innate antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.73 (n°114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral organoids: why shouldn't horses benefit from these models? Application to equine herpesviruses (EHVs) studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.68 (n°105)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: A core facility to screen and evaluate antiviral compounds against equine viruses and a new approach to sero-neutralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.70 (n°108), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a PtCl4 and PMAxx™-assisted PCR to evaluate capsid integrity of Varicellovirus equidalpha4 (EHV-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.69 (n°107), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 that enhances the innate antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème journée scientifique de l’association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Herpas herpesvirus et pathologies associées, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles pour la médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of the comparative effects of protons vs conventional x-rays radiotherapy on radiation-induced lymphopenia in the context of brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'EDnBISE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the survival of equine herpesvirus 4 (EHV-4) as a source of environmental contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEIM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European college of equine international medicine, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effects of protons vs conventional x-rays on radiation-induced lymphopenia in a context of brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Resplandir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: a core facility to screen and evaluate antiviral compounds against Equid alphaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccin grippe équine : Vers une meilleure protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of proton versus X-rays on circulating leukocytes in a context of brain irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de radiobiologie de la SFBR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFBR, Nov 2022, Agay-Saint Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of co-injection of inactivated parapoxvirus ovis with an equine influenza vaccine on SRH antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la survie des herpèsvirus équins 1 et 4 dans l’environnement : quels risques pour les chevaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative preclinical study of the effect of proton therapy versus conventional radiotherapy on circulating leukocytes in a context of brain tumour irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Small Animal Precision Image-Guided Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of the interest of proton therapy vs conventional x-ray to limit radiation-induced lymphopenia in a context of brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioTransNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsvirus équins et survie dans l’environnement : quels risques pour les chevaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and in vitro and in vivo characterization of a new equid herpesvirus‐1 DNA polymerase (ORF30) genotype associated with a C2254 / H752 strain in French horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.58-59, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.86_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interest of proton therapy to obtund radiation-induced lymphopenia in a context of brain tumour irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation of the tumour and its ecosystem to radiotherapies workshop (14th CGO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an assay using real time cell analysis for the measurement of equid herpesvirus 1 specific neutralizing antibody in horses after experimental infection or field vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.54-55, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.79_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis viruses: prevalence of equine parvovirus-hepatitis virus and equine hepacivirus in France and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.68, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.103_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid herpesvirus-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.60, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.89_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation and characterisation of Equid herpesvirus-3 strains in France between 2010 and 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.92-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement au valganciclovir des infections à herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences &amp; Innovations Equines - 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2021, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du valganciclovir dans le traitement des infections à herpèsvirus équin 1 chez les équidés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equid alphaherpesviruses 8 and 9: strain isolation, ORF30 sequencing and antiviral assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.62-63, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.93_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus‐1 using Real‐Time Cell Analysis: screening of 2,891 molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.83_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Equine Herpesvirus ‐ 1 epizootic in Europe: Identification of a marker for epidemiological surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.52-53, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.76_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral administration of valganciclovir reduces clinical signs, virus shedding and cell‐associated viraemia in ponies experimentally infected with equid herpesvirus‐1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.56-56, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.82_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel arsenal thérapeutique contre la rhinopneumonie équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Le Pin au Haras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus respiratoires équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire INRAe, Journée PSAT INRAe Nouzilly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parvovirus équin: un nouveau virus émergent au milieu de la triade hépatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème journées annuelles et ateliers 2020 (eAVEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesvirus 1: phylogenic analysis in France & new approaches for antiviral therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Equine Infectious Diseases 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ganciclovir, pour traiter la rhinopneumonie demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHV-4 Reloaded (Data update)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance & other original tools for cellular models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro stimulation of alveolar macrophages from severe asthmatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Richard, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de l’effet antiviral de molécules contre les herpèsvirus équins 1 et 4 par la mesure d’impédance cellulaire : effet de la spironolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Herpes Virus et Pathologies Associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepacivirus and the “new triade” : Further evidence for in utero transmission of equine hepacivirus to foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Havemeyer Equine Herpesvirus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Beaufort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (IBCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La purification du foin a-t-elle une influence sur les signes cliniques et la réponse immune des chevaux atteints d’asthme sévère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’aciclovir et du ganciclovir contre les herpèsvirus équins : suivi en temps réel par impédancemétrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hay dust particles measured by flow cytometry in steamed versus dry hay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Guillamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence of circulation of equine herpesviruses in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Animal Health &amp; Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator after in vitro α- and γ-EHV infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Buenos Aires, Argentina. pp.S69, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina. pp.S69-S70, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: Facts and Physiopathological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Buenos Aires, Argentina. pp.S22, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine profiles in bronchoalveolar lavage fluid from horses with unilateral IAD-consistent cytology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do BALF cytokine profiles vary depending on the sampled lung in horses with unilateral IAD-consistent cytology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of bronchoalveolar lavage volume on cytological results and subsequent IAD diagnosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Havemeyer IAD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on equine gammaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine gammaherpesviruses: pathogenesis, epidemiology and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsviroses des équidés : intérêts et limites des outils de génétique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Herpesviroses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie vétérinaire de France, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Caspases sont-elles impliquées dans la différenciation des cellules souches mésenchymateuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque National Cellules souches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton radiotherapy mitigates treatment-induced immunosuppression in glioblastoma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImmunoRad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral strategies in equines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.97-98 (n°159)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of inactivated Parapoxvirus ovis on the serological response to equine influenza booster vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.89-90 (n°143), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory effects of plasma-derived extracellular vesicles on equine alveolar macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th Annual VCRS Comparative Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Booster effect of inactivated Parapoxvirus ovis on EHV-1 neutralising antibodies when co-injected with equine herpesvirus 1/4 vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.89 (n°142)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better characterisation of the genetic diversity of circulating equine influenza virus strains by long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.87 (n°141), </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effects of protons versus x-rays on radiation-induced lymphopenia after brain irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de composés antiviraux contre l’herpèsvirus équin 4 par analyse cellulaire en temps réel (RTCA) : intérêt de la decitabine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antimicrobial effect of essential oils for equine veterinary medicine as a complementary therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.96-97 (n°157), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2254 in ORF30 and G713 in ORF11, two EHV-1 variants of interest, what happened to them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.107 (n°176)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developement of a novel and efficient equine SNP genotyping method and its utility in studying the prevalence of genetic diseases, coat color and various traits of interest for equine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet immunostimulant du Parapoxvirus ovis inactivé (iPPVO) administré en coinjection avec un vaccin contre la grippe équine: mesure de la réponse humorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’integrity PCR : Un nouvel outil pour différencier les virus infectieux des virus non-infectieux lors de contaminations environnementales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesviruses in the environment: what are the risks in terms of contamination?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress for veterinary virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un test de neutralisation en temps réel utilisant la technologie xCELLigence® (Real Time Cell Analysis, RTCA) pour titrer les anticorps neutralisant l'herpèsvirus équin 1 chez les chevaux après infection et/ou vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid alphaherpesviruses EHV-4 and EHV-3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress for veterinary virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of proton versus X-rays on circulating leukocytes in a context of brain irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of the effects of proton therapy vs conventional X-rays on circulating leukocytes to obtund radiation-induced lymphopenia in a context of brain tumor irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effects of proton therapy versus X-rays on circulating leukocytes in a context of brain irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interest of proton therapy to obtund radiation-induced lymphopenia in a context of brain tumour irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Meeting of the European Radiation Research Society (ERRS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of the effects of proton therapy vs conventional X-rays on circulating leukocytes to obtund radiation-induced lymphopenia in a context of brain tumor irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Meeting for the European Radiation Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesviruses 8 and 9: two emerging respiratory viruses in equids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de l'effet antiviral de molécules contre les herpèsvirus équins 1 et 4 par la mesure d'impédance cellulaire : effet de la spironolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance monitoring of Equid herpesviruses infectivity in equine dermal cell after acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro alpha- and gamma-EHV infection : Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en temps réel par impédancemétrie de l'infection des cellules dermiques équines par les herpesvirus équins : effet de l'acyclovir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème journées françaises de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements: Effects of acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Antiviral Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sitges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection by quantitative PCR of Equid Herpesvirus-2 and -5 in nasopharyngeal swabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Equid Herpesvirus-2 and -5 quantitative PCR according to the norm AFNOR XP U47-600-2: determination of the viral loads in nasal swabs according to age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première mise en évidence des herpèsvirus équins par qPCR lors d’un épisode respiratoire dans l’ouest algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès de l’Association des Vétérinaires Equins Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory effects of EHV-4 on PBMC and a new equine tracheal epithelial cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des gammaherpèsvirus équins HVE-2 et HVE-5 par PCR quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative role of Caspase-3 during mesenchymal stem cells differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Lalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Guicheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of caspase-3 during mesenchymal stem cells differentiation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Lalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Guicheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ECDO Euroconference sur l’Apoptose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative role of Caspase-3 during mesenchymal stem cells differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Lalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Guicheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque National Cellules souches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Caspase-3 est-elle impliquée dans la différenciation des cellules souches adultes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Cancéropôle Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects thérapeutiques des cellules souches dans le cadre du gliome, une tumeur du système nerveux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bougras-Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la Caspase-3 dans la différenciation des cellules souches adultes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bougras-Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnexion(s) entre les mécanismes de mort cellulaire et la différenciation ostéogénique dans les cellules souches mésenchymateuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Nantes, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03454635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId327"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:152.98804780876px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erika HUE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche, PhD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erika-hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6930-3606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142577650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2017 : Ingénieur de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, rattachée à l'équipe BIOTARGEN de l'Université de Caen NormandieIngénieur de la Plateforme ImpedanCELL, applications infectieuses, site de LABEO</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2014 à 2017: Ingénieur de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, rattachée à l'équipe U2RM de l'Université de Caen Normandie</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2010 à 2014: Post-doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Frank Duncombe, rattachée à l'équipe U2RM de l'Université de Caen Normandie</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2006 à 2009: Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM U892, Université de Nantes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiopathologie des herpesviroses équines; Stratégies antivirales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Criblage de molécules antivirales sur les herpesvirus équinsGestion administrative et financière des projets ANVIE, SAVE, SAVE SATELITTE, HVE4 IRCP et AVEq-ACTIVE</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrement de la thèse de Camille Normand sur le projet HVE4 IRCP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hay Dust Equine Asthma (projet HayDEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Influence du foin traité ou non à la vapeur sur les signes cliniques et la réponse immunitaire des voies aériennes chez les chevaux asthmatiques sévèresCaractérisation de la réponse des macrophages alvéolaires équins, co-encadrement technique de la thèse de Marie Orard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation des hépacivirus équins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Phylogénie des hépacivirus équins en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en place d’une plateforme d’ingénierie cellulaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Caractérisation de cellules par cytométrie en flux et immunocytochimieMise en place de techniques pour cultures primaires équines (PBMC, trachée)Mise en place d’un système cellulaire en microfluidie (BioFlux, Fluxion)Suivi cellulaire en temps réel à haut débit par impédancemétrie (xCELLigence, ACEA) et par microscopie (Incucyte, EssenBio),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des réponses immunitaires chez le cheval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Développement de PCR quantitative en temps réel et de nanoscale PCR pour la quantification de cytokines équines : Projets Zylexis, Hippovac, Chimyosite, HayDEADéveloppement du dosage protéique des cytokines équines avec la technologie LuminexEtude de la réponse immunitaire induite par différentes drogues et par les virus respiratoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement d’outils moléculaires pour la détection, la quantification et la caractérisation des gammaherpesvirus équins :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Développement d’outils de diagnostic selon la norme AFNOR XP U 47-600-2 : PCR quantitative en temps réelPoursuite de travaux initiés lors d’une infection expérimentale : Quantification des charges virales et Discrimination de la souche virale inoculée par approche phylogénétique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme ImpedanCELL, site de Saint contest (prélabelisée IBISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur du site de Saint-Contest, prestation et formation des utilisateurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Biologie cellulaire et moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Nantes)Sujet: Interconnexion(s) entre les mécanismes de mort cellulaire et la différenciation ostéogénique dans les cellules souches mésenchymateuses</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement d’hématologie et immunologie (travaux pratiques) à l'IUT de Caen dans le DUT Génie Biologie, option ABBEncadrement d’étudiants : doctorat, DUT, Master 2, Ingénieur</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2009: Doctorat en Biologie cellulaire et moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Nantes)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004-2006: Master Sciences, Technologies et santé, Spécialité Biosignalisation cellulaire-moléculaire-physiopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université d’Angers)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2004: Licence de Biochimie, parcours Biologie cellulaire et Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001/2003: DUT Génie Biologique, option Analyses Biologique et Biochimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université du Mans, Laval)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton radiotherapy offers immune-sparing benefits in glioblastoma treatment Proton therapy reduced radiation-induced lymphopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2025.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Screening Study Identified Decitabine as an Inhibitor of Equid Herpesvirus 4 That Enhances the Innate Antiviral Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.746. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v16050746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Equine Parvovirus-Hepatitis Virus and Equine Hepacivirus in Archived Sera from Horses in France and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.862-875. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v16060862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Molecular Profiles Underpin Mild-To-Moderate Equine Asthma Cytological Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Karagianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (22), pp.1926. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells13221926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow cytometry detection and quantification of circulating leukocyte subpopulations in mice after brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Methods in Cell Biology, 189, pp.135-152. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mcb.2024.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie : cela n’arrive pas qu’aux autres !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsvirus, que savons-nous du risque environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheval Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Administration of Valganciclovir Reduces Clinical Signs, Virus Shedding and Cell-Associated Viremia in Ponies Experimentally Infected with the Equid Herpesvirus-1 C2254 Variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), 17 p. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11050539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating Effect of Inactivated Parapoxvirus Ovis on the Serological Response to Equine Influenza Booster Vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2139. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10122139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Herpesvirus 1 Variant and New Marker for Epidemiologic Surveillance, Europe, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (10), pp.2738-2739. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2710.210704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry-competent-replication-abortive African horse sickness virus strains elicit robust immunity in ponies against all serotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kerviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.3161-3168. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2021.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical Pulmonary Cytokine Profiles Are Linked to Bronchoalveolar Lavage Fluid Cytology of Horses With Mild Airway Neutrophilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Equine Asthma: Current Understanding and Future Directions, 7, pp.226. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.00226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome Virus Interferes with Swine Influenza A Virus Infection of Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.508. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines8030508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a New Equid Herpesvirus 1 DNA Polymerase (ORF30) Genotype with the Isolation of a C2254/H752 Strain in French Horses Showing no Major Impact on the Strain Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), 23 p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v12101160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of potential antiviral molecules against equid herpesvirus-1 using cellular impedance measurement: dataset of 2,891 compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Munier-Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.106492. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus-1 using real-time cell assay screening: Efficacy of decitabine and valganciclovir alone or in combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, pp.104931. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2020.104931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further evidence for in utero Transmission of equine hepacivirus to foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.1124. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11121124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and evaluation of antiviral compounds against Equid alpha-herpesviruses using an impedance-based cellular assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 526, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of hay steaming on clinical signs and airway immune response in severe asthmatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.345. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-018-1636-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hépacivirus, pégivirus, TDAV : une nouvelle triade de virus hépatiques chez le cheval ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 197, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile after in vitro α- and γ-EHV infection: efficacy of a Parapoxvirus ovis based-immunomodulator treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines5030028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Equine Hepacivirus Infections in France and Evidence for Two Viral Subtypes Circulating Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.1884-1897. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and molecular detection of equine herpesviruses in western Algeria in 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 207, pp.205-209. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a Quantitative PCR Method for Equid Herpesvirus-2 Diagnostics in Respiratory Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quesnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/53672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bronchoalveolar lavage volume on cytological profiles and subsequent diagnosis of inflammatory airway disease in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 207, pp.193-195. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2015.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de fibrose pulmonaire multinodulaire et herpesvirus équin -5: investigations cliniques, moléculaires et possibilités thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 181, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantitation of equid gammaherpesviruses (EHV-2, EHV-5) in nasal swabs using an accredited standardised quantitative PCR method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infections à herpesvirus équins 1 : quels enseignements tirés des dernières épizooties ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.90-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur d'autres agents infectieux d'intérêt pour le praticien (EHV-2, EHV-5 & mycoplasmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting airway inflammation associated with equid herpesvirus-2 in experimentally challenged horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 197 (2), pp.492-495. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2012.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation-Related Response to DNA Breaks in Human Mesenchymal Stem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Séry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (4), pp.800-807. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.1336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins, les diagnostiquer, les prévenir, les traiter aujourd’hui et demain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (31), pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza, Herpèsvirus et Artérite virale équine : 3 familles de virus respiratoires responsables de crises économiques majeures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal autophagy decreased during the differentiation of human adult mesenchymal stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François M. Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (15), pp.2779-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsviroses des équidés: intérêts et limites des outils de génétique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (4), pp.305. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Roles of Bcl-2 and Bcl-Xl in the Apoptosis of Human Bone Marrow Mesenchymal Stem Cells during Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bougras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (5), pp.e19820. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0019820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic phosphate stimulates apoptosis in murine MO6-G3 odontoblast-like cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khoshniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (10), pp.977-983. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential dependence on Beclin 1 for the regulation of pro-survival autophagy by Bcl-2 and Bcl-xL in HCT 116 colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marhuenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.e8755. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0008755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des projets AROMAT-EQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phyto-Vétos 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RéPAAS, Jun 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie : doit-on s’inquiéter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences &amp; innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation (IFCE), May 2025, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL,une plateforme de criblage et d'évaluation de composés antiviraux contre les virus : application aux HVEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association HerPAs, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres de l'Association Française d'Aromathérapie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie, quel traitement pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normandy horse meet'up 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating proton vs. x-ray brain radiotherapy on radiation-induced lymphopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Section 28 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHM Antiviral treatment - New perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Kambayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical study of potential factors influencing the histological score of pulmonary fibrosis in horses with interstitial fibrosing lung disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Lauteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.55 (n°80), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 enhancing the innate antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.73 (n°114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral organoids: why shouldn't horses benefit from these models? Application to equine herpesviruses (EHVs) studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.68 (n°105)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: A core facility to screen and evaluate antiviral compounds against equine viruses and a new approach to sero-neutralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.70 (n°108), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a PtCl4 and PMAxx™-assisted PCR to evaluate capsid integrity of Varicellovirus equidalpha4 (EHV-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.69 (n°107), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 that enhances the innate antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème journée scientifique de l’association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Herpas herpesvirus et pathologies associées, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles pour la médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of the comparative effects of protons vs conventional x-rays radiotherapy on radiation-induced lymphopenia in the context of brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'EDnBISE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effects of protons vs conventional x-rays on radiation-induced lymphopenia in a context of brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Resplandir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the survival of equine herpesvirus 4 (EHV-4) as a source of environmental contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEIM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European college of equine international medicine, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: a core facility to screen and evaluate antiviral compounds against Equid alphaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccin grippe équine : Vers une meilleure protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of proton versus X-rays on circulating leukocytes in a context of brain irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de radiobiologie de la SFBR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFBR, Nov 2022, Agay-Saint Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of co-injection of inactivated parapoxvirus ovis with an equine influenza vaccine on SRH antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative preclinical study of the effect of proton therapy versus conventional radiotherapy on circulating leukocytes in a context of brain tumour irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Small Animal Precision Image-Guided Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la survie des herpèsvirus équins 1 et 4 dans l’environnement : quels risques pour les chevaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of the interest of proton therapy vs conventional x-ray to limit radiation-induced lymphopenia in a context of brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioTransNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsvirus équins et survie dans l’environnement : quels risques pour les chevaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and in vitro and in vivo characterization of a new equid herpesvirus‐1 DNA polymerase (ORF30) genotype associated with a C2254 / H752 strain in French horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.58-59, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.86_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interest of proton therapy to obtund radiation-induced lymphopenia in a context of brain tumour irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation of the tumour and its ecosystem to radiotherapies workshop (14th CGO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an assay using real time cell analysis for the measurement of equid herpesvirus 1 specific neutralizing antibody in horses after experimental infection or field vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.54-55, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.79_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis viruses: prevalence of equine parvovirus-hepatitis virus and equine hepacivirus in France and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.68, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.103_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation and characterisation of Equid herpesvirus-3 strains in France between 2010 and 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.92-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid herpesvirus-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.60, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.89_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement au valganciclovir des infections à herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences &amp; Innovations Equines - 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2021, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du valganciclovir dans le traitement des infections à herpèsvirus équin 1 chez les équidés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equid alphaherpesviruses 8 and 9: strain isolation, ORF30 sequencing and antiviral assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.62-63, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.93_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus‐1 using Real‐Time Cell Analysis: screening of 2,891 molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.83_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Equine Herpesvirus ‐ 1 epizootic in Europe: Identification of a marker for epidemiological surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.52-53, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.76_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral administration of valganciclovir reduces clinical signs, virus shedding and cell‐associated viraemia in ponies experimentally infected with equid herpesvirus‐1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.56-56, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.82_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel arsenal thérapeutique contre la rhinopneumonie équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Le Pin au Haras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parvovirus équin: un nouveau virus émergent au milieu de la triade hépatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème journées annuelles et ateliers 2020 (eAVEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus respiratoires équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire INRAe, Journée PSAT INRAe Nouzilly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesvirus 1: phylogenic analysis in France & new approaches for antiviral therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Equine Infectious Diseases 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ganciclovir, pour traiter la rhinopneumonie demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHV-4 Reloaded (Data update)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance & other original tools for cellular models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro stimulation of alveolar macrophages from severe asthmatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Richard, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de l’effet antiviral de molécules contre les herpèsvirus équins 1 et 4 par la mesure d’impédance cellulaire : effet de la spironolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Herpes Virus et Pathologies Associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepacivirus and the “new triade” : Further evidence for in utero transmission of equine hepacivirus to foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Havemeyer Equine Herpesvirus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Beaufort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (IBCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’aciclovir et du ganciclovir contre les herpèsvirus équins : suivi en temps réel par impédancemétrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La purification du foin a-t-elle une influence sur les signes cliniques et la réponse immune des chevaux atteints d’asthme sévère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hay dust particles measured by flow cytometry in steamed versus dry hay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Guillamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence of circulation of equine herpesviruses in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Animal Health &amp; Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator after in vitro α- and γ-EHV infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Buenos Aires, Argentina. pp.S69, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina. pp.S69-S70, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: Facts and Physiopathological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Buenos Aires, Argentina. pp.S22, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine profiles in bronchoalveolar lavage fluid from horses with unilateral IAD-consistent cytology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do BALF cytokine profiles vary depending on the sampled lung in horses with unilateral IAD-consistent cytology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of bronchoalveolar lavage volume on cytological results and subsequent IAD diagnosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Havemeyer IAD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on equine gammaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine gammaherpesviruses: pathogenesis, epidemiology and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsviroses des équidés : intérêts et limites des outils de génétique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Herpesviroses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie vétérinaire de France, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Caspases sont-elles impliquées dans la différenciation des cellules souches mésenchymateuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque National Cellules souches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton radiotherapy mitigates treatment-induced immunosuppression in glioblastoma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImmunoRad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of inactivated Parapoxvirus ovis on the serological response to equine influenza booster vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.89-90 (n°143), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral strategies in equines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.97-98 (n°159)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory effects of plasma-derived extracellular vesicles on equine alveolar macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th Annual VCRS Comparative Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Booster effect of inactivated Parapoxvirus ovis on EHV-1 neutralising antibodies when co-injected with equine herpesvirus 1/4 vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.89 (n°142)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better characterisation of the genetic diversity of circulating equine influenza virus strains by long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.87 (n°141), </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effects of protons versus x-rays on radiation-induced lymphopenia after brain irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antimicrobial effect of essential oils for equine veterinary medicine as a complementary therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.96-97 (n°157), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de composés antiviraux contre l’herpèsvirus équin 4 par analyse cellulaire en temps réel (RTCA) : intérêt de la decitabine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2254 in ORF30 and G713 in ORF11, two EHV-1 variants of interest, what happened to them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.107 (n°176)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developement of a novel and efficient equine SNP genotyping method and its utility in studying the prevalence of genetic diseases, coat color and various traits of interest for equine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet immunostimulant du Parapoxvirus ovis inactivé (iPPVO) administré en coinjection avec un vaccin contre la grippe équine: mesure de la réponse humorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’integrity PCR : Un nouvel outil pour différencier les virus infectieux des virus non-infectieux lors de contaminations environnementales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protons or X-rays-based radiotherapy: a preclinical study of the comparative effects on radiation-induced lymphopenia in the context of brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Thao-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanova Viktoriia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hue Erika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesviruses in the environment: what are the risks in terms of contamination?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress for veterinary virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un test de neutralisation en temps réel utilisant la technologie xCELLigence® (Real Time Cell Analysis, RTCA) pour titrer les anticorps neutralisant l'herpèsvirus équin 1 chez les chevaux après infection et/ou vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid alphaherpesviruses EHV-4 and EHV-3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress for veterinary virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of proton versus X-rays on circulating leukocytes in a context of brain irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effects of proton therapy versus X-rays on circulating leukocytes in a context of brain irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of the effects of proton therapy vs conventional X-rays on circulating leukocytes to obtund radiation-induced lymphopenia in a context of brain tumor irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interest of proton therapy to obtund radiation-induced lymphopenia in a context of brain tumour irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Meeting of the European Radiation Research Society (ERRS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of the effects of proton therapy vs conventional X-rays on circulating leukocytes to obtund radiation-induced lymphopenia in a context of brain tumor irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Meeting for the European Radiation Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesviruses 8 and 9: two emerging respiratory viruses in equids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de l'effet antiviral de molécules contre les herpèsvirus équins 1 et 4 par la mesure d'impédance cellulaire : effet de la spironolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance monitoring of Equid herpesviruses infectivity in equine dermal cell after acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro alpha- and gamma-EHV infection : Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en temps réel par impédancemétrie de l'infection des cellules dermiques équines par les herpesvirus équins : effet de l'acyclovir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème journées françaises de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements: Effects of acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Antiviral Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sitges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection by quantitative PCR of Equid Herpesvirus-2 and -5 in nasopharyngeal swabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première mise en évidence des herpèsvirus équins par qPCR lors d’un épisode respiratoire dans l’ouest algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès de l’Association des Vétérinaires Equins Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Equid Herpesvirus-2 and -5 quantitative PCR according to the norm AFNOR XP U47-600-2: determination of the viral loads in nasal swabs according to age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory effects of EHV-4 on PBMC and a new equine tracheal epithelial cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des gammaherpèsvirus équins HVE-2 et HVE-5 par PCR quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative role of Caspase-3 during mesenchymal stem cells differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Lalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Guicheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of caspase-3 during mesenchymal stem cells differentiation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Lalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Guicheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ECDO Euroconference sur l’Apoptose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative role of Caspase-3 during mesenchymal stem cells differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Lalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Guicheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque National Cellules souches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Caspase-3 est-elle impliquée dans la différenciation des cellules souches adultes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Cancéropôle Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects thérapeutiques des cellules souches dans le cadre du gliome, une tumeur du système nerveux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bougras-Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la Caspase-3 dans la différenciation des cellules souches adultes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bougras-Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnexion(s) entre les mécanismes de mort cellulaire et la différenciation ostéogénique dans les cellules souches mésenchymateuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Nantes, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03454635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67DD0AD2"/>
+    <w:nsid w:val="3A2F4A58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erika-hue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6930-3606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142577650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478222v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coupey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Nguyen Pham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ivanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2025.12.051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04574212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16050746" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04590424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles El-Hage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16060862" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04798526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karagianni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13221926" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04735605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Leblond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.06.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fremaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11050539" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Briot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10122139" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351614v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garvey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210704" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03227539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Sullivan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kerviel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.04.034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Depecker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00226" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;nard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8030508" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02971415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101160" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03022297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Munier-Lehmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106492" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104931" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417668v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Tapprest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foursin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11121124" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2018.10.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968287v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bizon-Mercier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1636-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Desbrosse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01875682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines5030028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12587" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Laabassi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morilland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.06.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968338v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quesnelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53672" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968315v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;-Malblanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2015.09.027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TC3W6BP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968342v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.12.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T29ZR5WG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932092v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.12.027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WCVX6BW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968395v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin S&#233;ry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafargue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pecqueur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1336" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932087v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Doubli-Bounoua" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932099v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Priault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Valette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932101v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48101" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968410v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bougras" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019820" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968420v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bourgine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khoshniat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wauquier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2011.03.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DNJF8N3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450958v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marhuenda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pilet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008755" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131456v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05078757v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameline Virevialle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271835v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Larosa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poinsignon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127721v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05343273v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271923v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen Pham" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271855v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Kambayashi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723262v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Lauteri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723984v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723738v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723757v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723747v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guenoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651833v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607241v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685305v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264247v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685282v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148728v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04120180v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845697v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845765v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03691047v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817187v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonassies" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciantar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03618448v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;laine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685066v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845665v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690334v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375470v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.86_13495" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444560v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Richard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375462v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.79_13495" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362318v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie El-Hage" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.103_13495" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385399v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.89_13495" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03384989v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03230969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03232358v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375480v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.93_13495" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405801v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.83_13495" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362343v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.76_13495" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362463v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.82_13495" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219395v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441616v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441549v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Oden" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391726v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286181v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391315v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402974v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294048v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286202v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391365v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294033v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286222v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372209v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286392v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372165v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guillamin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Moore-Colyer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418369v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morilland" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385073v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.149" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273332v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.150" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273336v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foursin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.047" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372182v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372192v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372197v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385049v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385056v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396687v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454663v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vallette" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340893v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724269v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Begue" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chaillot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724151v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04781094v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Rami" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Schmitt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Audonnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724136v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724113v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14356" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685339v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568003v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724242v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724295v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148742v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Godard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04082440v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283126v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808188v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653120v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808041v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817201v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980520v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly H&#233;laine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699322v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980543v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444552v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699307v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294041v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286193v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454653v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286228v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271601v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271567v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294030v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294037v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756890v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Borchers" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385306v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396673v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396304v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396676v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454673v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenn Lalier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Masson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guicheux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396423v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guicheux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454676v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454701v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454683v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bougras-Cartron" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454687v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-03454635v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erika-hue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6930-3606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142577650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478222v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coupey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Nguyen Pham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ivanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2025.12.051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04574212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16050746" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04590424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles El-Hage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16060862" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04798526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karagianni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13221926" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04735605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Leblond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.06.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fremaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11050539" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Briot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10122139" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351614v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garvey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210704" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03227539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Sullivan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kerviel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.04.034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Depecker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00226" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;nard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8030508" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02971415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101160" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03022297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Munier-Lehmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106492" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104931" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417668v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Tapprest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foursin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11121124" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2018.10.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968287v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bizon-Mercier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1636-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Desbrosse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01875682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines5030028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12587" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Laabassi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morilland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.06.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968338v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quesnelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53672" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968315v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;-Malblanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2015.09.027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TC3W6BP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968342v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.12.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T29ZR5WG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932092v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.12.027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WCVX6BW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968395v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin S&#233;ry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafargue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pecqueur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1336" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932087v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Doubli-Bounoua" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932099v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Priault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Valette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932101v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48101" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968410v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bougras" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019820" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968420v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bourgine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khoshniat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wauquier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2011.03.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DNJF8N3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450958v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marhuenda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pilet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008755" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131456v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05078757v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameline Virevialle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127721v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271835v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Larosa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poinsignon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05343273v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271923v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen Pham" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271855v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Kambayashi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723262v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Lauteri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723984v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723738v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723757v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723747v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guenoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651833v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607241v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685305v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685282v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148728v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04120180v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845697v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845765v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03691047v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03618448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;laine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817187v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonassies" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciantar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685066v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845665v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690334v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375470v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.86_13495" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444560v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Richard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375462v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.79_13495" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362318v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie El-Hage" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.103_13495" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03384989v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385399v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.89_13495" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03230969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03232358v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375480v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.93_13495" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405801v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.83_13495" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362343v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.76_13495" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362463v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.82_13495" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219395v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441549v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Oden" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441616v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391726v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286181v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391315v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402974v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294048v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286202v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391365v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294033v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286222v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286392v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372209v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372165v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guillamin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Moore-Colyer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418369v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morilland" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385073v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.149" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273332v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.150" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273336v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foursin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.047" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372182v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372192v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372197v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385049v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385056v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396687v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454663v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vallette" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340893v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724151v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724269v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Begue" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chaillot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04781094v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Rami" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Schmitt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Audonnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724136v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724113v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14356" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685339v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724242v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568003v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724295v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148742v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Godard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04082440v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283126v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685329v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thao-Nguyen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanova Viktoriia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Erika" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808188v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653120v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808041v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980520v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly H&#233;laine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817201v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980543v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699322v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444552v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699307v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294041v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286193v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454653v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286228v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271601v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271567v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294030v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294037v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756890v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Borchers" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396673v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385306v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396304v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396676v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454673v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenn Lalier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Masson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guicheux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396423v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guicheux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454676v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454701v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454683v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bougras-Cartron" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454687v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-03454635v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>