--- v1 (2026-04-11)
+++ v2 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:152.98804780876px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erika HUE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche, PhD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erika-hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6930-3606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142577650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2017 : Ingénieur de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, rattachée à l'équipe BIOTARGEN de l'Université de Caen NormandieIngénieur de la Plateforme ImpedanCELL, applications infectieuses, site de LABEO</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2014 à 2017: Ingénieur de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, rattachée à l'équipe U2RM de l'Université de Caen Normandie</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2010 à 2014: Post-doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Frank Duncombe, rattachée à l'équipe U2RM de l'Université de Caen Normandie</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2006 à 2009: Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM U892, Université de Nantes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiopathologie des herpesviroses équines; Stratégies antivirales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Criblage de molécules antivirales sur les herpesvirus équinsGestion administrative et financière des projets ANVIE, SAVE, SAVE SATELITTE, HVE4 IRCP et AVEq-ACTIVE</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrement de la thèse de Camille Normand sur le projet HVE4 IRCP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hay Dust Equine Asthma (projet HayDEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Influence du foin traité ou non à la vapeur sur les signes cliniques et la réponse immunitaire des voies aériennes chez les chevaux asthmatiques sévèresCaractérisation de la réponse des macrophages alvéolaires équins, co-encadrement technique de la thèse de Marie Orard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation des hépacivirus équins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Phylogénie des hépacivirus équins en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en place d’une plateforme d’ingénierie cellulaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Caractérisation de cellules par cytométrie en flux et immunocytochimieMise en place de techniques pour cultures primaires équines (PBMC, trachée)Mise en place d’un système cellulaire en microfluidie (BioFlux, Fluxion)Suivi cellulaire en temps réel à haut débit par impédancemétrie (xCELLigence, ACEA) et par microscopie (Incucyte, EssenBio),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des réponses immunitaires chez le cheval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Développement de PCR quantitative en temps réel et de nanoscale PCR pour la quantification de cytokines équines : Projets Zylexis, Hippovac, Chimyosite, HayDEADéveloppement du dosage protéique des cytokines équines avec la technologie LuminexEtude de la réponse immunitaire induite par différentes drogues et par les virus respiratoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement d’outils moléculaires pour la détection, la quantification et la caractérisation des gammaherpesvirus équins :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Développement d’outils de diagnostic selon la norme AFNOR XP U 47-600-2 : PCR quantitative en temps réelPoursuite de travaux initiés lors d’une infection expérimentale : Quantification des charges virales et Discrimination de la souche virale inoculée par approche phylogénétique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme ImpedanCELL, site de Saint contest (prélabelisée IBISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur du site de Saint-Contest, prestation et formation des utilisateurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Biologie cellulaire et moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Nantes)Sujet: Interconnexion(s) entre les mécanismes de mort cellulaire et la différenciation ostéogénique dans les cellules souches mésenchymateuses</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement d’hématologie et immunologie (travaux pratiques) à l'IUT de Caen dans le DUT Génie Biologie, option ABBEncadrement d’étudiants : doctorat, DUT, Master 2, Ingénieur</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2009: Doctorat en Biologie cellulaire et moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Nantes)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004-2006: Master Sciences, Technologies et santé, Spécialité Biosignalisation cellulaire-moléculaire-physiopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université d’Angers)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2004: Licence de Biochimie, parcours Biologie cellulaire et Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001/2003: DUT Génie Biologique, option Analyses Biologique et Biochimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université du Mans, Laval)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton radiotherapy offers immune-sparing benefits in glioblastoma treatment Proton therapy reduced radiation-induced lymphopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2025.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Screening Study Identified Decitabine as an Inhibitor of Equid Herpesvirus 4 That Enhances the Innate Antiviral Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.746. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v16050746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Equine Parvovirus-Hepatitis Virus and Equine Hepacivirus in Archived Sera from Horses in France and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.862-875. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v16060862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Molecular Profiles Underpin Mild-To-Moderate Equine Asthma Cytological Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Karagianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (22), pp.1926. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells13221926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow cytometry detection and quantification of circulating leukocyte subpopulations in mice after brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Methods in Cell Biology, 189, pp.135-152. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mcb.2024.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie : cela n’arrive pas qu’aux autres !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsvirus, que savons-nous du risque environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheval Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Administration of Valganciclovir Reduces Clinical Signs, Virus Shedding and Cell-Associated Viremia in Ponies Experimentally Infected with the Equid Herpesvirus-1 C2254 Variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), 17 p. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11050539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating Effect of Inactivated Parapoxvirus Ovis on the Serological Response to Equine Influenza Booster Vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2139. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10122139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Herpesvirus 1 Variant and New Marker for Epidemiologic Surveillance, Europe, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (10), pp.2738-2739. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2710.210704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry-competent-replication-abortive African horse sickness virus strains elicit robust immunity in ponies against all serotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kerviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.3161-3168. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2021.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical Pulmonary Cytokine Profiles Are Linked to Bronchoalveolar Lavage Fluid Cytology of Horses With Mild Airway Neutrophilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Equine Asthma: Current Understanding and Future Directions, 7, pp.226. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.00226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome Virus Interferes with Swine Influenza A Virus Infection of Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.508. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines8030508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a New Equid Herpesvirus 1 DNA Polymerase (ORF30) Genotype with the Isolation of a C2254/H752 Strain in French Horses Showing no Major Impact on the Strain Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), 23 p. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v12101160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of potential antiviral molecules against equid herpesvirus-1 using cellular impedance measurement: dataset of 2,891 compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Munier-Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.106492. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus-1 using real-time cell assay screening: Efficacy of decitabine and valganciclovir alone or in combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, pp.104931. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2020.104931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further evidence for in utero Transmission of equine hepacivirus to foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.1124. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11121124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and evaluation of antiviral compounds against Equid alpha-herpesviruses using an impedance-based cellular assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 526, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of hay steaming on clinical signs and airway immune response in severe asthmatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.345. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-018-1636-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hépacivirus, pégivirus, TDAV : une nouvelle triade de virus hépatiques chez le cheval ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 197, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile after in vitro α- and γ-EHV infection: efficacy of a Parapoxvirus ovis based-immunomodulator treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines5030028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Equine Hepacivirus Infections in France and Evidence for Two Viral Subtypes Circulating Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.1884-1897. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and molecular detection of equine herpesviruses in western Algeria in 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 207, pp.205-209. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a Quantitative PCR Method for Equid Herpesvirus-2 Diagnostics in Respiratory Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quesnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/53672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bronchoalveolar lavage volume on cytological profiles and subsequent diagnosis of inflammatory airway disease in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 207, pp.193-195. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2015.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de fibrose pulmonaire multinodulaire et herpesvirus équin -5: investigations cliniques, moléculaires et possibilités thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 181, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantitation of equid gammaherpesviruses (EHV-2, EHV-5) in nasal swabs using an accredited standardised quantitative PCR method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infections à herpesvirus équins 1 : quels enseignements tirés des dernières épizooties ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.90-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur d'autres agents infectieux d'intérêt pour le praticien (EHV-2, EHV-5 & mycoplasmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting airway inflammation associated with equid herpesvirus-2 in experimentally challenged horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 197 (2), pp.492-495. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2012.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation-Related Response to DNA Breaks in Human Mesenchymal Stem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Séry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (4), pp.800-807. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.1336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins, les diagnostiquer, les prévenir, les traiter aujourd’hui et demain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (31), pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza, Herpèsvirus et Artérite virale équine : 3 familles de virus respiratoires responsables de crises économiques majeures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal autophagy decreased during the differentiation of human adult mesenchymal stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François M. Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (15), pp.2779-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsviroses des équidés: intérêts et limites des outils de génétique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (4), pp.305. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Roles of Bcl-2 and Bcl-Xl in the Apoptosis of Human Bone Marrow Mesenchymal Stem Cells during Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bougras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (5), pp.e19820. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0019820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic phosphate stimulates apoptosis in murine MO6-G3 odontoblast-like cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khoshniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (10), pp.977-983. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential dependence on Beclin 1 for the regulation of pro-survival autophagy by Bcl-2 and Bcl-xL in HCT 116 colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marhuenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.e8755. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0008755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des projets AROMAT-EQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phyto-Vétos 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RéPAAS, Jun 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie : doit-on s’inquiéter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences &amp; innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation (IFCE), May 2025, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL,une plateforme de criblage et d'évaluation de composés antiviraux contre les virus : application aux HVEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association HerPAs, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres de l'Association Française d'Aromathérapie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie, quel traitement pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normandy horse meet'up 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating proton vs. x-ray brain radiotherapy on radiation-induced lymphopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Section 28 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHM Antiviral treatment - New perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Kambayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical study of potential factors influencing the histological score of pulmonary fibrosis in horses with interstitial fibrosing lung disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Lauteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.55 (n°80), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 enhancing the innate antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.73 (n°114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral organoids: why shouldn't horses benefit from these models? Application to equine herpesviruses (EHVs) studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.68 (n°105)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: A core facility to screen and evaluate antiviral compounds against equine viruses and a new approach to sero-neutralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.70 (n°108), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a PtCl4 and PMAxx™-assisted PCR to evaluate capsid integrity of Varicellovirus equidalpha4 (EHV-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.69 (n°107), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 that enhances the innate antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème journée scientifique de l’association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Herpas herpesvirus et pathologies associées, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles pour la médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of the comparative effects of protons vs conventional x-rays radiotherapy on radiation-induced lymphopenia in the context of brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'EDnBISE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effects of protons vs conventional x-rays on radiation-induced lymphopenia in a context of brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Resplandir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the survival of equine herpesvirus 4 (EHV-4) as a source of environmental contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEIM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European college of equine international medicine, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: a core facility to screen and evaluate antiviral compounds against Equid alphaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccin grippe équine : Vers une meilleure protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of proton versus X-rays on circulating leukocytes in a context of brain irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de radiobiologie de la SFBR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFBR, Nov 2022, Agay-Saint Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of co-injection of inactivated parapoxvirus ovis with an equine influenza vaccine on SRH antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative preclinical study of the effect of proton therapy versus conventional radiotherapy on circulating leukocytes in a context of brain tumour irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Small Animal Precision Image-Guided Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la survie des herpèsvirus équins 1 et 4 dans l’environnement : quels risques pour les chevaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of the interest of proton therapy vs conventional x-ray to limit radiation-induced lymphopenia in a context of brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioTransNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsvirus équins et survie dans l’environnement : quels risques pour les chevaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and in vitro and in vivo characterization of a new equid herpesvirus‐1 DNA polymerase (ORF30) genotype associated with a C2254 / H752 strain in French horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.58-59, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.86_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interest of proton therapy to obtund radiation-induced lymphopenia in a context of brain tumour irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation of the tumour and its ecosystem to radiotherapies workshop (14th CGO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an assay using real time cell analysis for the measurement of equid herpesvirus 1 specific neutralizing antibody in horses after experimental infection or field vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.54-55, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.79_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis viruses: prevalence of equine parvovirus-hepatitis virus and equine hepacivirus in France and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.68, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.103_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation and characterisation of Equid herpesvirus-3 strains in France between 2010 and 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.92-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid herpesvirus-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.60, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.89_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement au valganciclovir des infections à herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences &amp; Innovations Equines - 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2021, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du valganciclovir dans le traitement des infections à herpèsvirus équin 1 chez les équidés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equid alphaherpesviruses 8 and 9: strain isolation, ORF30 sequencing and antiviral assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.62-63, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.93_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus‐1 using Real‐Time Cell Analysis: screening of 2,891 molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.83_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Equine Herpesvirus ‐ 1 epizootic in Europe: Identification of a marker for epidemiological surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.52-53, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.76_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral administration of valganciclovir reduces clinical signs, virus shedding and cell‐associated viraemia in ponies experimentally infected with equid herpesvirus‐1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.56-56, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.82_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel arsenal thérapeutique contre la rhinopneumonie équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Le Pin au Haras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parvovirus équin: un nouveau virus émergent au milieu de la triade hépatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème journées annuelles et ateliers 2020 (eAVEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus respiratoires équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire INRAe, Journée PSAT INRAe Nouzilly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesvirus 1: phylogenic analysis in France & new approaches for antiviral therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Equine Infectious Diseases 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ganciclovir, pour traiter la rhinopneumonie demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHV-4 Reloaded (Data update)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance & other original tools for cellular models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro stimulation of alveolar macrophages from severe asthmatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Richard, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de l’effet antiviral de molécules contre les herpèsvirus équins 1 et 4 par la mesure d’impédance cellulaire : effet de la spironolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Herpes Virus et Pathologies Associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepacivirus and the “new triade” : Further evidence for in utero transmission of equine hepacivirus to foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Havemeyer Equine Herpesvirus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Beaufort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (IBCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’aciclovir et du ganciclovir contre les herpèsvirus équins : suivi en temps réel par impédancemétrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La purification du foin a-t-elle une influence sur les signes cliniques et la réponse immune des chevaux atteints d’asthme sévère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hay dust particles measured by flow cytometry in steamed versus dry hay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Guillamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence of circulation of equine herpesviruses in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Animal Health &amp; Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator after in vitro α- and γ-EHV infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Buenos Aires, Argentina. pp.S69, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina. pp.S69-S70, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: Facts and Physiopathological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Buenos Aires, Argentina. pp.S22, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine profiles in bronchoalveolar lavage fluid from horses with unilateral IAD-consistent cytology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do BALF cytokine profiles vary depending on the sampled lung in horses with unilateral IAD-consistent cytology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of bronchoalveolar lavage volume on cytological results and subsequent IAD diagnosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Havemeyer IAD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on equine gammaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine gammaherpesviruses: pathogenesis, epidemiology and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsviroses des équidés : intérêts et limites des outils de génétique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Herpesviroses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie vétérinaire de France, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Caspases sont-elles impliquées dans la différenciation des cellules souches mésenchymateuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque National Cellules souches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton radiotherapy mitigates treatment-induced immunosuppression in glioblastoma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImmunoRad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of inactivated Parapoxvirus ovis on the serological response to equine influenza booster vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.89-90 (n°143), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral strategies in equines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.97-98 (n°159)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory effects of plasma-derived extracellular vesicles on equine alveolar macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th Annual VCRS Comparative Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Booster effect of inactivated Parapoxvirus ovis on EHV-1 neutralising antibodies when co-injected with equine herpesvirus 1/4 vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.89 (n°142)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better characterisation of the genetic diversity of circulating equine influenza virus strains by long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.87 (n°141), </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effects of protons versus x-rays on radiation-induced lymphopenia after brain irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antimicrobial effect of essential oils for equine veterinary medicine as a complementary therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.96-97 (n°157), </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de composés antiviraux contre l’herpèsvirus équin 4 par analyse cellulaire en temps réel (RTCA) : intérêt de la decitabine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2254 in ORF30 and G713 in ORF11, two EHV-1 variants of interest, what happened to them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.107 (n°176)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developement of a novel and efficient equine SNP genotyping method and its utility in studying the prevalence of genetic diseases, coat color and various traits of interest for equine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet immunostimulant du Parapoxvirus ovis inactivé (iPPVO) administré en coinjection avec un vaccin contre la grippe équine: mesure de la réponse humorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’integrity PCR : Un nouvel outil pour différencier les virus infectieux des virus non-infectieux lors de contaminations environnementales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protons or X-rays-based radiotherapy: a preclinical study of the comparative effects on radiation-induced lymphopenia in the context of brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Thao-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanova Viktoriia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hue Erika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesviruses in the environment: what are the risks in terms of contamination?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress for veterinary virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un test de neutralisation en temps réel utilisant la technologie xCELLigence® (Real Time Cell Analysis, RTCA) pour titrer les anticorps neutralisant l'herpèsvirus équin 1 chez les chevaux après infection et/ou vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid alphaherpesviruses EHV-4 and EHV-3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress for veterinary virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of proton versus X-rays on circulating leukocytes in a context of brain irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effects of proton therapy versus X-rays on circulating leukocytes in a context of brain irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of the effects of proton therapy vs conventional X-rays on circulating leukocytes to obtund radiation-induced lymphopenia in a context of brain tumor irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interest of proton therapy to obtund radiation-induced lymphopenia in a context of brain tumour irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Meeting of the European Radiation Research Society (ERRS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of the effects of proton therapy vs conventional X-rays on circulating leukocytes to obtund radiation-induced lymphopenia in a context of brain tumor irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Meeting for the European Radiation Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesviruses 8 and 9: two emerging respiratory viruses in equids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de l'effet antiviral de molécules contre les herpèsvirus équins 1 et 4 par la mesure d'impédance cellulaire : effet de la spironolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance monitoring of Equid herpesviruses infectivity in equine dermal cell after acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro alpha- and gamma-EHV infection : Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en temps réel par impédancemétrie de l'infection des cellules dermiques équines par les herpesvirus équins : effet de l'acyclovir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème journées françaises de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements: Effects of acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Antiviral Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sitges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection by quantitative PCR of Equid Herpesvirus-2 and -5 in nasopharyngeal swabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première mise en évidence des herpèsvirus équins par qPCR lors d’un épisode respiratoire dans l’ouest algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès de l’Association des Vétérinaires Equins Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Equid Herpesvirus-2 and -5 quantitative PCR according to the norm AFNOR XP U47-600-2: determination of the viral loads in nasal swabs according to age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory effects of EHV-4 on PBMC and a new equine tracheal epithelial cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des gammaherpèsvirus équins HVE-2 et HVE-5 par PCR quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative role of Caspase-3 during mesenchymal stem cells differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Lalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Guicheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of caspase-3 during mesenchymal stem cells differentiation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Lalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Guicheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ECDO Euroconference sur l’Apoptose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative role of Caspase-3 during mesenchymal stem cells differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Lalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Guicheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque National Cellules souches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Caspase-3 est-elle impliquée dans la différenciation des cellules souches adultes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Cancéropôle Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects thérapeutiques des cellules souches dans le cadre du gliome, une tumeur du système nerveux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bougras-Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la Caspase-3 dans la différenciation des cellules souches adultes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bougras-Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnexion(s) entre les mécanismes de mort cellulaire et la différenciation ostéogénique dans les cellules souches mésenchymateuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Nantes, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03454635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:152.98804780876px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erika HUE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche, PhD</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erika-hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6930-3606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142577650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2017 : Ingénieur de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, rattachée à l'équipe BIOTARGEN de l'Université de Caen NormandieIngénieur de la Plateforme ImpedanCELL, applications infectieuses, site de LABEO</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2014 à 2017: Ingénieur de Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, rattachée à l'équipe U2RM de l'Université de Caen Normandie</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2010 à 2014: Post-doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Frank Duncombe, rattachée à l'équipe U2RM de l'Université de Caen Normandie</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2006 à 2009: Doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM U892, Université de Nantes</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiopathologie des herpesviroses équines; Stratégies antivirales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Criblage de molécules antivirales sur les herpesvirus équinsGestion administrative et financière des projets ANVIE, SAVE, SAVE SATELITTE, HVE4 IRCP et AVEq-ACTIVE</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-encadrement de la thèse de Camille Normand sur le projet HVE4 IRCP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hay Dust Equine Asthma (projet HayDEA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Influence du foin traité ou non à la vapeur sur les signes cliniques et la réponse immunitaire des voies aériennes chez les chevaux asthmatiques sévèresCaractérisation de la réponse des macrophages alvéolaires équins, co-encadrement technique de la thèse de Marie Orard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caractérisation des hépacivirus équins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Phylogénie des hépacivirus équins en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en place d’une plateforme d’ingénierie cellulaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Caractérisation de cellules par cytométrie en flux et immunocytochimieMise en place de techniques pour cultures primaires équines (PBMC, trachée)Mise en place d’un système cellulaire en microfluidie (BioFlux, Fluxion)Suivi cellulaire en temps réel à haut débit par impédancemétrie (xCELLigence, ACEA) et par microscopie (Incucyte, EssenBio),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etude des réponses immunitaires chez le cheval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Développement de PCR quantitative en temps réel et de nanoscale PCR pour la quantification de cytokines équines : Projets Zylexis, Hippovac, Chimyosite, HayDEADéveloppement du dosage protéique des cytokines équines avec la technologie LuminexEtude de la réponse immunitaire induite par différentes drogues et par les virus respiratoires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement d’outils moléculaires pour la détection, la quantification et la caractérisation des gammaherpesvirus équins :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Développement d’outils de diagnostic selon la norme AFNOR XP U 47-600-2 : PCR quantitative en temps réelPoursuite de travaux initiés lors d’une infection expérimentale : Quantification des charges virales et Discrimination de la souche virale inoculée par approche phylogénétique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plateforme ImpedanCELL, site de Saint contest (prélabelisée IBISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur du site de Saint-Contest, prestation et formation des utilisateurs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en Biologie cellulaire et moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Nantes)Sujet: Interconnexion(s) entre les mécanismes de mort cellulaire et la différenciation ostéogénique dans les cellules souches mésenchymateuses</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement d’hématologie et immunologie (travaux pratiques) à l'IUT de Caen dans le DUT Génie Biologie, option ABBEncadrement d’étudiants : doctorat, DUT, Master 2, Ingénieur</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006-2009: Doctorat en Biologie cellulaire et moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Nantes)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004-2006: Master Sciences, Technologies et santé, Spécialité Biosignalisation cellulaire-moléculaire-physiopathologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université d’Angers)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003-2004: Licence de Biochimie, parcours Biologie cellulaire et Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001/2003: DUT Génie Biologique, option Analyses Biologique et Biochimiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université du Mans, Laval)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton radiotherapy offers immune-sparing benefits in glioblastoma treatment Proton therapy reduced radiation-induced lymphopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2025.12.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie : cela n’arrive pas qu’aux autres !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow cytometry detection and quantification of circulating leukocyte subpopulations in mice after brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Methods in Cell Biology, 189, pp.135-152. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.mcb.2024.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Equine Parvovirus-Hepatitis Virus and Equine Hepacivirus in Archived Sera from Horses in France and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.862-875. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v16060862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Molecular Profiles Underpin Mild-To-Moderate Equine Asthma Cytological Profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Karagianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (22), pp.1926. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cells13221926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Screening Study Identified Decitabine as an Inhibitor of Equid Herpesvirus 4 That Enhances the Innate Antiviral Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (5), pp.746. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v16050746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04574212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsvirus, que savons-nous du risque environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheval Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.56-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating Effect of Inactivated Parapoxvirus Ovis on the Serological Response to Equine Influenza Booster Vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (12), pp.2139. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10122139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral Administration of Valganciclovir Reduces Clinical Signs, Virus Shedding and Cell-Associated Viremia in Ponies Experimentally Infected with the Equid Herpesvirus-1 C2254 Variant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (5), 17 p. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens11050539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entry-competent-replication-abortive African horse sickness virus strains elicit robust immunity in ponies against all serotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lecollinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Kerviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, pp.3161-3168. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2021.04.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine Herpesvirus 1 Variant and New Marker for Epidemiologic Surveillance, Europe, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 27 (10), pp.2738-2739. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3201/eid2710.210704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a New Equid Herpesvirus 1 DNA Polymerase (ORF30) Genotype with the Isolation of a C2254/H752 Strain in French Horses Showing no Major Impact on the Strain Behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), 23 p. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v12101160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of potential antiviral molecules against equid herpesvirus-1 using cellular impedance measurement: dataset of 2,891 compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Munier-Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.106492. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus-1 using real-time cell assay screening: Efficacy of decitabine and valganciclovir alone or in combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiviral Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 183, pp.104931. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.antiviral.2020.104931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome Virus Interferes with Swine Influenza A Virus Infection of Epithelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hervet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (3), pp.508. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines8030508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetrical Pulmonary Cytokine Profiles Are Linked to Bronchoalveolar Lavage Fluid Cytology of Horses With Mild Airway Neutrophilia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Equine Asthma: Current Understanding and Future Directions, 7, pp.226. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2020.00226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further evidence for in utero Transmission of equine hepacivirus to foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (12), pp.1124. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v11121124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening and evaluation of antiviral compounds against Equid alpha-herpesviruses using an impedance-based cellular assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 526, pp.105-116. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virol.2018.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hépacivirus, pégivirus, TDAV : une nouvelle triade de virus hépatiques chez le cheval ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Desbrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 197, pp.24-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of hay steaming on clinical signs and airway immune response in severe asthmatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.345. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-018-1636-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Equine Hepacivirus Infections in France and Evidence for Two Viral Subtypes Circulating Worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (6), pp.1884-1897. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and molecular detection of equine herpesviruses in western Algeria in 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 207, pp.205-209. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2017.06.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile after in vitro α- and γ-EHV infection: efficacy of a Parapoxvirus ovis based-immunomodulator treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), pp.28. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines5030028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of bronchoalveolar lavage volume on cytological profiles and subsequent diagnosis of inflammatory airway disease in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 207, pp.193-195. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2015.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a Quantitative PCR Method for Equid Herpesvirus-2 Diagnostics in Respiratory Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Quesnelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 109, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/53672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syndrome de fibrose pulmonaire multinodulaire et herpesvirus équin -5: investigations cliniques, moléculaires et possibilités thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 181, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantitation of equid gammaherpesviruses (EHV-2, EHV-5) in nasal swabs using an accredited standardised quantitative PCR method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infections à herpesvirus équins 1 : quels enseignements tirés des dernières épizooties ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.90-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation-Related Response to DNA Breaks in Human Mesenchymal Stem Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Séry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lafargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STEM CELLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (4), pp.800-807. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/stem.1336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins, les diagnostiquer, les prévenir, les traiter aujourd’hui et demain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (31), pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-lasting airway inflammation associated with equid herpesvirus-2 in experimentally challenged horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 197 (2), pp.492-495. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2012.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influenza, Herpèsvirus et Artérite virale équine : 3 familles de virus respiratoires responsables de crises économiques majeures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur d'autres agents infectieux d'intérêt pour le praticien (EHV-2, EHV-5 & mycoplasmes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.45-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basal autophagy decreased during the differentiation of human adult mesenchymal stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François M. Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cells and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (15), pp.2779-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00703317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinct Roles of Bcl-2 and Bcl-Xl in the Apoptosis of Human Bone Marrow Mesenchymal Stem Cells during Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bougras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (5), pp.e19820. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0019820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inorganic phosphate stimulates apoptosis in murine MO6-G3 odontoblast-like cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Bourgine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Khoshniat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wauquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Oral Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (10), pp.977-983. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.archoralbio.2011.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsviroses des équidés: intérêts et limites des outils de génétique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (4), pp.305. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/48101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential dependence on Beclin 1 for the regulation of pro-survival autophagy by Bcl-2 and Bcl-xL in HCT 116 colorectal cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Priault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Marhuenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.e8755. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0008755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des organoïdes cérébraux équins pour valider l’action potentielle de traitements contre l’herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Kambayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIII èmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de virologie, Apr 2026, Toulouse, France. pp.170 (O35)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05598220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de molécules antivirales dans le traitement de la rhinopneumonie équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Barnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Kambayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Normandes de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie, quel traitement pour demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normandy horse meet'up 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL,une plateforme de criblage et d'évaluation de composés antiviraux contre les virus : application aux HVEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association HerPAs, Jun 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres de l'Association Française d'Aromathérapie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhinopneumonie : doit-on s’inquiéter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vercken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences &amp; innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation (IFCE), May 2025, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating proton vs. x-ray brain radiotherapy on radiation-induced lymphopenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Section 28 du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHM Antiviral treatment - New perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshinori Kambayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des projets AROMAT-EQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phyto-Vétos 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RéPAAS, Jun 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: A core facility to screen and evaluate antiviral compounds against equine viruses and a new approach to sero-neutralisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.70 (n°108), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral organoids: why shouldn't horses benefit from these models? Application to equine herpesviruses (EHVs) studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Larosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Poinsignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Aurine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.68 (n°105)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a PtCl4 and PMAxx™-assisted PCR to evaluate capsid integrity of Varicellovirus equidalpha4 (EHV-4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.69 (n°107), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 that enhances the innate antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème journée scientifique de l’association HerPAs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Herpas herpesvirus et pathologies associées, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles pour la médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical study of potential factors influencing the histological score of pulmonary fibrosis in horses with interstitial fibrosing lung disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Desjardins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Lauteri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Tortereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.55 (n°80), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A screening study identified decitabine as an inhibitor of Varicellovirus equidalpha4 enhancing the innate antiviral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jourdren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.73 (n°114)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of the comparative effects of protons vs conventional x-rays radiotherapy on radiation-induced lymphopenia in the context of brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'EDnBISE 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effects of protons vs conventional x-rays on radiation-induced lymphopenia in a context of brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Resplandir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the survival of equine herpesvirus 4 (EHV-4) as a source of environmental contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEIM Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European college of equine international medicine, Oct 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ImpedanCELL: a core facility to screen and evaluate antiviral compounds against Equid alphaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccin grippe équine : Vers une meilleure protection ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français du cheval et de l'équitation, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la survie des herpèsvirus équins 1 et 4 dans l’environnement : quels risques pour les chevaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative preclinical study of the effect of proton therapy versus conventional radiotherapy on circulating leukocytes in a context of brain tumour irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Small Animal Precision Image-Guided Radiotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of the interest of proton therapy vs conventional x-ray to limit radiation-induced lymphopenia in a context of brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RadioTransNet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsvirus équins et survie dans l’environnement : quels risques pour les chevaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of co-injection of inactivated parapoxvirus ovis with an equine influenza vaccine on SRH antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Resaflu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of proton versus X-rays on circulating leukocytes in a context of brain irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Valable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de radiobiologie de la SFBR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFBR, Nov 2022, Agay-Saint Raphaël, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du valganciclovir dans le traitement des infections à herpèsvirus équin 1 chez les équidés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Apr 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equid alphaherpesviruses 8 and 9: strain isolation, ORF30 sequencing and antiviral assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.62-63, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.93_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis viruses: prevalence of equine parvovirus-hepatitis virus and equine hepacivirus in France and Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.68, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.103_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulation and characterisation of Equid herpesvirus-3 strains in France between 2010 and 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.92-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid herpesvirus-4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.60, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.89_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement au valganciclovir des infections à herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences &amp; Innovations Equines - 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2021, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an assay using real time cell analysis for the measurement of equid herpesvirus 1 specific neutralizing antibody in horses after experimental infection or field vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.54-55, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.79_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of antiviral compounds against equid herpesvirus‐1 using Real‐Time Cell Analysis: screening of 2,891 molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.83_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major Equine Herpesvirus ‐ 1 epizootic in Europe: Identification of a marker for epidemiological surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Garvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.52-53, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.76_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral administration of valganciclovir reduces clinical signs, virus shedding and cell‐associated viraemia in ponies experimentally infected with equid herpesvirus‐1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Fremaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.56-56, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.82_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interest of proton therapy to obtund radiation-induced lymphopenia in a context of brain tumour irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation of the tumour and its ecosystem to radiotherapies workshop (14th CGO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Le Bono, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and in vitro and in vivo characterization of a new equid herpesvirus‐1 DNA polymerase (ORF30) genotype associated with a C2254 / H752 strain in French horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.58-59, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.86_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel arsenal thérapeutique contre la rhinopneumonie équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Le Pin au Haras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus respiratoires équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire INRAe, Journée PSAT INRAe Nouzilly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parvovirus équin: un nouveau virus émergent au milieu de la triade hépatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème journées annuelles et ateliers 2020 (eAVEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro stimulation of alveolar macrophages from severe asthmatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Richard, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance & other original tools for cellular models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EHV-4 Reloaded (Data update)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de l’effet antiviral de molécules contre les herpèsvirus équins 1 et 4 par la mesure d’impédance cellulaire : effet de la spironolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème journée scientifique Herpes Virus et Pathologies Associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepacivirus and the “new triade” : Further evidence for in utero transmission of equine hepacivirus to foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting of Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesvirus 1: phylogenic analysis in France & new approaches for antiviral therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Equine Infectious Diseases 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ganciclovir, pour traiter la rhinopneumonie demain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (IBCA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’aciclovir et du ganciclovir contre les herpèsvirus équins : suivi en temps réel par impédancemétrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La purification du foin a-t-elle une influence sur les signes cliniques et la réponse immune des chevaux atteints d’asthme sévère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bizon-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46ème journées annuelles de l'Association Vétérinaire Equine Française (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Havemeyer Equine Herpesvirus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Beaufort, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hay dust particles measured by flow cytometry in steamed versus dry hay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Guillamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriel Moore-Colyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th WEAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular evidence of circulation of equine herpesviruses in Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Animal Health &amp; Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equine hepacivirus infections in France: Facts and Physiopathological insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Foursin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Buenos Aires, Argentina. pp.S22, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina. pp.S69-S70, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator after in vitro α- and γ-EHV infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Buenos Aires, Argentina. pp.S69, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.02.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytokine profiles in bronchoalveolar lavage fluid from horses with unilateral IAD-consistent cytology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do BALF cytokine profiles vary depending on the sampled lung in horses with unilateral IAD-consistent cytology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of bronchoalveolar lavage volume on cytological results and subsequent IAD diagnosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Orard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Depecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couroucé-Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Havemeyer IAD Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on equine gammaherpesviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine gammaherpesviruses: pathogenesis, epidemiology and diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herpèsviroses des équidés : intérêts et limites des outils de génétique moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Herpesviroses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie vétérinaire de France, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Caspases sont-elles impliquées dans la différenciation des cellules souches mésenchymateuses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque National Cellules souches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton radiotherapy mitigates treatment-induced immunosuppression in glioblastoma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ImmunoRad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunostimulating effect of inactivated Parapoxvirus ovis on the serological response to equine influenza booster vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.89-90 (n°143), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiviral strategies in equines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Begue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Chaillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.97-98 (n°159)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory effects of plasma-derived extracellular vesicles on equine alveolar macrophages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Toquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Audonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42th Annual VCRS Comparative Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Levi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Booster effect of inactivated Parapoxvirus ovis on EHV-1 neutralising antibodies when co-injected with equine herpesvirus 1/4 vaccine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.89 (n°142)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better characterisation of the genetic diversity of circulating equine influenza virus strains by long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.87 (n°141), </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the effects of protons versus x-rays on radiation-induced lymphopenia after brain irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao-Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktoriia Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FENS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de composés antiviraux contre l’herpèsvirus équin 4 par analyse cellulaire en temps réel (RTCA) : intérêt de la decitabine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sénamaud-Beaufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antimicrobial effect of essential oils for equine veterinary medicine as a complementary therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.96-97 (n°157), </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C2254 in ORF30 and G713 in ORF11, two EHV-1 variants of interest, what happened to them?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hameline Virevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. 56 (Suppl. 60), pp.107 (n°176)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet immunostimulant du Parapoxvirus ovis inactivé (iPPVO) administré en coinjection avec un vaccin contre la grippe équine: mesure de la réponse humorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developement of a novel and efficient equine SNP genotyping method and its utility in studying the prevalence of genetic diseases, coat color and various traits of interest for equine industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Oden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’integrity PCR : Un nouvel outil pour différencier les virus infectieux des virus non-infectieux lors de contaminations environnementales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Guenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protons or X-rays-based radiotherapy: a preclinical study of the comparative effects on radiation-induced lymphopenia in the context of brain irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Thao-Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanova Viktoriia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hue Erika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un test de neutralisation en temps réel utilisant la technologie xCELLigence® (Real Time Cell Analysis, RTCA) pour titrer les anticorps neutralisant l'herpèsvirus équin 1 chez les chevaux après infection et/ou vaccination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flora Carnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro evaluation of nine antiviral compounds for their potential effect against equid alphaherpesviruses EHV-4 and EHV-3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress for veterinary virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesviruses in the environment: what are the risks in terms of contamination?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Defour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Bonassies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International congress for veterinary virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exanthème coïtal en France : Etat des lieux sur la période 2010-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of proton versus X-rays on circulating leukocytes in a context of brain irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of the effects of proton therapy vs conventional X-rays on circulating leukocytes to obtund radiation-induced lymphopenia in a context of brain tumor irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème journées scientifiques du Cancéropôle Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the effects of proton therapy versus X-rays on circulating leukocytes in a context of brain irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thao Nguyen Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the interest of proton therapy to obtund radiation-induced lymphopenia in a context of brain tumour irradiation: a preclinical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Meeting of the European Radiation Research Society (ERRS 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preclinical study of the effects of proton therapy vs conventional X-rays on circulating leukocytes to obtund radiation-induced lymphopenia in a context of brain tumor irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coupey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Toutain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Hélaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th Annual Meeting for the European Radiation Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criblage et évaluation de l'effet antiviral de molécules contre les herpèsvirus équins 1 et 4 par la mesure d'impédance cellulaire : effet de la spironolactone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine herpesviruses 8 and 9: two emerging respiratory viruses in equids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Sutton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th Annual VCRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time monitoring of Equid alphaherpesviruses infectivity in equine dermal cell based on impedance measurements: effects of aciclovir and ganciclovir treatments (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBCA (Impedance-Based Cellular Assays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance monitoring of Equid herpesviruses infectivity in equine dermal cell after acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro alpha- and gamma-EHV infection : Equine PBMC cytokines profile and efficacy of a Parapoxvirus ovis based-immunomodulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Veterinary Herpesvirus Symposium of the European Society For Veterinary Virology (ESVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ghent, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en temps réel par impédancemétrie de l'infection des cellules dermiques équines par les herpesvirus équins : effet de l'acyclovir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème journées françaises de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time monitoring of Equid herpesviruses infectivity in equine dermal cell based on impedance measurements: Effects of acyclovir treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Côme Thieulent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Suzanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Antiviral Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sitges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection by quantitative PCR of Equid Herpesvirus-2 and -5 in nasopharyngeal swabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première mise en évidence des herpèsvirus équins par qPCR lors d’un épisode respiratoire dans l’ouest algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Laabassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Morilland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès de l’Association des Vétérinaires Equins Français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Equid Herpesvirus-2 and -5 quantitative PCR according to the norm AFNOR XP U47-600-2: determination of the viral loads in nasal swabs according to age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory effects of EHV-4 on PBMC and a new equine tracheal epithelial cell line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Congress of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des gammaherpèsvirus équins HVE-2 et HVE-5 par PCR quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative role of Caspase-3 during mesenchymal stem cells differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Lalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Guicheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque National Cellules souches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of caspase-3 during mesenchymal stem cells differentiation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Lalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Guicheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ECDO Euroconference sur l’Apoptose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putative role of Caspase-3 during mesenchymal stem cells differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisenn Lalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Guicheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects thérapeutiques des cellules souches dans le cadre du gliome, une tumeur du système nerveux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bougras-Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Université de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de la Caspase-3 dans la différenciation des cellules souches adultes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenola Bougras-Cartron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des Doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Caspase-3 est-elle impliquée dans la différenciation des cellules souches adultes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Vallette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Cancéropôle Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interconnexion(s) entre les mécanismes de mort cellulaire et la différenciation ostéogénique dans les cellules souches mésenchymateuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Nantes, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03454635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId335"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A2F4A58"/>
+    <w:nsid w:val="8B23D8A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erika-hue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6930-3606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142577650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478222v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coupey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Nguyen Pham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ivanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2025.12.051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04574212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16050746" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04590424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles El-Hage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16060862" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04798526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karagianni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13221926" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04735605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Leblond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.06.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665741v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fremaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11050539" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898642v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Briot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10122139" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351614v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garvey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210704" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03227539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Sullivan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kerviel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.04.034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Depecker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00226" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;nard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8030508" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02971415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101160" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03022297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Munier-Lehmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106492" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219248v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104931" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417668v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Tapprest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foursin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11121124" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2018.10.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968287v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bizon-Mercier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1636-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175147v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Desbrosse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01875682v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines5030028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12587" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968325v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Laabassi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morilland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.06.017" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968338v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quesnelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53672" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968315v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;-Malblanc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2015.09.027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TC3W6BP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968342v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.12.008" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T29ZR5WG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932092v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.12.027" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WCVX6BW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968395v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin S&#233;ry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafargue" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pecqueur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1336" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932087v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Doubli-Bounoua" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932099v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703317v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Priault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Valette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932101v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48101" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968410v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bougras" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019820" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968420v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bourgine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khoshniat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wauquier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2011.03.001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DNJF8N3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450958v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marhuenda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pilet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008755" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131456v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05078757v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameline Virevialle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127721v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271835v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Larosa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poinsignon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05343273v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271923v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191483v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen Pham" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271855v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Kambayashi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723262v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Lauteri" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723984v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723738v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723757v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723747v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guenoux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651833v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607241v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685305v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685282v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264247v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148728v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04120180v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845697v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845765v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03691047v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03618448v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;laine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817187v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defour" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonassies" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciantar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685066v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845665v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690334v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375470v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.86_13495" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444560v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Richard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375462v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.79_13495" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362318v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie El-Hage" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.103_13495" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03384989v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385399v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.89_13495" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03230969v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03232358v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375480v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.93_13495" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405801v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.83_13495" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362343v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.76_13495" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362463v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.82_13495" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219395v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441549v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Oden" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441616v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391726v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286181v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391315v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402974v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294048v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286202v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391365v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294033v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286222v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286392v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372209v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372165v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guillamin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Moore-Colyer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418369v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morilland" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385073v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.149" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273332v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.150" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273336v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foursin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.047" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372182v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372192v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372197v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385049v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385056v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396687v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454663v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vallette" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340893v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724151v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724269v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Begue" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chaillot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04781094v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Rami" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Schmitt" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Audonnet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724136v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724113v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14356" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685339v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724242v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568003v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724295v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148742v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Godard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04082440v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283126v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685329v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thao-Nguyen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanova Viktoriia" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Erika" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808188v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653120v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808041v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980520v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly H&#233;laine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817201v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980543v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699322v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444552v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699307v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294041v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286193v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454653v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286228v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271601v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271567v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294030v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294037v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756890v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Borchers" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396673v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385306v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396304v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396676v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454673v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenn Lalier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Masson" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guicheux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396423v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guicheux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454676v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454701v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454683v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bougras-Cartron" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454687v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-03454635v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erika-hue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6930-3606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142577650" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05478222v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coupey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao-Nguyen Pham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Toutain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Ivanova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2025.12.051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780916v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04735605v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Leblond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Valable" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.mcb.2024.06.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04590424v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles El-Hage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Sutton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16060862" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04798526v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karagianni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Toquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13221926" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04574212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Thieulent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine S&#233;namaud-Beaufort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16050746" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04221234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud Pitel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898642v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Carnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Briot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10122139" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03665741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Fremaux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11050539" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03227539v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Sullivan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lecollinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Kerviel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2021.04.034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03351614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Garvey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2710.210704" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02971415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12101160" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03022297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Munier-Lehmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Suzanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106492" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219248v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2020.104931" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02931677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Saade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah M&#233;nard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8030508" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559057v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Orard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Depecker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00226" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02417668v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Tapprest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Foursin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11121124" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968305v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2018.10.013" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175147v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Desbrosse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968287v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bizon-Mercier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-018-1636-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968333v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12587" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968325v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Laabassi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morilland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.06.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DBJRNQT1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01875682v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines5030028" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968315v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouc&#233;-Malblanc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2015.09.027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TC3W6BP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968338v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Quesnelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/53672" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953851v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968342v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.12.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T29ZR5WG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932071v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tritz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968395v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin S&#233;ry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafargue" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pecqueur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1336" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932087v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Doubli-Bounoua" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968350v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2012.12.027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7WCVX6BW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932099v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932092v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703317v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Priault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Valette" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bougras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hulin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019820" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968420v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Bourgine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beck" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khoshniat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wauquier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archoralbio.2011.03.001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DNJF8N3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932101v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48101" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450958v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Marhuenda" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pilet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0008755" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05598220v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Larosa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Poinsignon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshinori Kambayashi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05615686v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271923v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05127721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271835v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Aurine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05343273v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05078757v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hameline Virevialle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vercken" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191483v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nguyen Pham" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ismail" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271855v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131456v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floquet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723757v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723738v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guenoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651833v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607241v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723262v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Desjardins" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Lauteri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723984v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jourdren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685305v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685282v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04264247v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148728v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04120180v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817187v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Defour" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonassies" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciantar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03618448v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H&#233;laine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03691047v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685066v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690334v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845765v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845697v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03232358v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375480v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.93_13495" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362318v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie El-Hage" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.103_13495" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03384989v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385399v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.89_13495" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03230969v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375462v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.79_13495" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03405801v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.83_13495" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362343v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.76_13495" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362463v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.82_13495" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444560v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Richard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375470v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.86_13495" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03219395v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441616v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03441549v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Oden" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294048v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02402974v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391315v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286202v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391365v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02391726v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286181v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286222v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286392v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372209v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294033v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372165v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guillamin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriel Moore-Colyer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418369v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morilland" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273336v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foursin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.047" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02273332v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.150" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385073v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.02.149" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372182v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372192v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372197v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385049v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385056v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396687v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454663v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Vallette" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340893v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724151v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724269v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Begue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Chaillot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04781094v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Rami" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Schmitt" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Audonnet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724136v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724113v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14356" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685339v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568003v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724242v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724295v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04082440v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148742v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Godard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283126v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04685329v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Thao-Nguyen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanova Viktoriia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Erika" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03653120v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808041v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03808188v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03817201v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980520v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly H&#233;laine" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699322v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980543v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03444552v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03699307v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286193v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454653v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294041v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02286228v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271601v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02271567v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294030v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02294037v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756890v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Borchers" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396673v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385306v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396304v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396676v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454676v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisenn Lalier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merceron" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Masson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Guicheux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396423v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guicheux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454673v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454683v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bougras-Cartron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454687v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03454701v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-03454635v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>