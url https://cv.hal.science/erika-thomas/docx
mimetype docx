--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -25,1061 +25,2283 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Erika Thomas </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">erika-thomas</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Erika Thomas est professeure de cinéma documentaire et de sémiologie des arts contemporains à l’Université Catholique de Lille. Ses travaux se situent à l’articulation du cinéma documentaire, de l’art contemporain et de la recherche-création.Après une thèse et une habilitation à diriger des recherches (HDR) en cinéma, ses recherches portent sur les pratiques artistiques comme formes de pensée et comme outils de production de connaissances dans le champ de la recherche-création, art-based-research/research-creation.Son travail se déploie à travers différents médiums — cinéma documentaire, photographie, poésie, danse, art vidéo et performance — et articule écriture théorique et pratiques artistiques.Ses projets de recherche-création prennent la forme de films-essais, de documentaires expérimentaux, d’installations vidéo, de performances et de publications théoriques, interrogeant les relations entre image, mémoire, territoire, altérité et processus de création.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Présentation des travaux de Recherche-création :</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://vimeo.com/showcase/12126628</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Films documentaires :</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://vimeo.com/showcase/12143134</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Série documentaire:</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://vimeo.com/showcase/12143190</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vidéos d’art :</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://vimeo.com/showcase/12143225</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Page personnelle :</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://erikathomas.free.fr/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Note : seuls les travaux post-HDR relevant de la recherche-création sont déposés ici. L’ensemble des travaux (du doctorat à aujourd’hui) est consultable sur la page personnelle.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (11)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ethnographer’s Field Notebook</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Three works : Love, Peace and Joy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">FLSH Université Catholique de Lille. Alternatives Artistiques, 2026, 978-2-918779-28-5</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05504238v1</w:t>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sound of the Waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sleeping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">FLSH Université Catholique de Lille. Alternatives Artistiques, 2026, 978-2-918779-27-8</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05508307v1</w:t>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Durieux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Angel's Story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-05102016v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Murder of an Octogenarian</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A bientôt Aïko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">FLSH Université Catholique de Lille. Alternatives Artistiques, 2025, 978-2-918779-26-1</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05431612v1</w:t>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Angel in the City: 20 Performances in Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Candomble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05322951v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I won't escape the night&amp;quot; Wandering in insomnia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Earth is Burning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">FLSH Université Catholique de Lille. Alternatives Artistiques, 2025, 978-2-918779-22-3</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05071475v1</w:t>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small Poetry of Chance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Nostalgia for Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">FLSH Université Catholique de Lille. Alternatives Artistiques, 2025, 978-2-918779-21-6</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05002323v1</w:t>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Durieux, Tours et détours de l'imaginaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Un voyage intemporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alternatives Artistiques. Alternatives Artistiques, 2024, 978-2-918779-19-3</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04524228v1</w:t>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L' Autre, l'amie, le double Chronique d'une amitié au long cours</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bouttée</w:t>
+                <w:t xml:space="preserve">The Shaman's Song</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04745331v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Appel de l'Ailleurs: une recherche-création documentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Baba Egum, impressions du Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2024, 978-2-336-44684-4</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04745388v1</w:t>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passagère: brèves rencontres avec le fantôme de Chris Marker</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">On vous parle de Chris Marker.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04745539v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Farrenq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid, chronicle of lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drôle d'été 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spirits of Sepik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In the shadow of the elephants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merci à la vie! (E. Thomas, 90 min)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behind the Darkness of the Horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merci à la vie! (E. Thomas, 90 min)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Ethnographer’s Field Notebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05433557v1</w:t>
+              <w:t xml:space="preserve">FLSH Université Catholique de Lille. Alternatives Artistiques, 2026, 978-2-918779-28-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behind the Darkness of the Horizon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">WHAT IS ART-BASED RESEARCH? Five Devices for Knowledge Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04497384v1</w:t>
+              <w:t xml:space="preserve">FLSH Université Catholique de Lille. Alternatives Artistiques, 2026, 978-2-918779-29-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Sound of the Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FLSH Université Catholique de Lille. Alternatives Artistiques, 2026, 978-2-918779-27-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Murder of an Octogenarian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FLSH Université Catholique de Lille. Alternatives Artistiques, 2025, 978-2-918779-26-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Migneault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FLSH Université Catholique de Lille. Alternatives Artistiques, 2025, 978-2-918779-23-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Angel in the City: 20 Performances in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alternatives Artistiques - FLSH-Université Catholique de Lille. Alternatives Artistiques, 2025, 978-2-918779-25-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I won't escape the night&amp;quot; Wandering in insomnia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FLSH Université Catholique de Lille. Alternatives Artistiques, 2025, 978-2-918779-22-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small Poetry of Chance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FLSH Université Catholique de Lille. Alternatives Artistiques, 2025, 978-2-918779-21-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Durieux, Tours et détours de l'imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alternatives Artistiques. Alternatives Artistiques, 2024, 978-2-918779-19-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Appel de l'Ailleurs: une recherche-création documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2024, 978-2-336-44684-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L' Autre, l'amie, le double Chronique d'une amitié au long cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouttée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alternatives Artistiques. Alternatives Artistiques, 2024, 978-2-918779-20-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745331v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passagère: brèves rencontres avec le fantôme de Chris Marker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alternatives Artistiques. Alternatives Artistiques, 2017, 978-2-91877906-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique visuelle et textuelle de l'espace urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veme Colloque International Méthodes Visuelles et Multimodales 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Charles-Alexandre Delestage, Nov 2025, Tenerife (Canaries), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1089,189 +2311,189 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie Visuelle : Croisement des récits et des réflexions scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Majdouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 - 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l'ombre des éléphants (Erika et Bernard Thomas, 2022) Un film documentaire et quelques mots de contextualisation 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (9), https://revues.mshparisnord.fr/ethnographie/index.php?id=1438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.56698/ethnographie.1438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1281,111 +2503,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologies visuelles : des terrains aux images plurielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Majdouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1395,248 +2617,248 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche sémio-psychanalytique du récit filmique : le fil de l’horizon de Fernando Lopes 1993</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oedipe au cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinématographies brésiliennes et visibilité festivalière : enjeux d’hier et d’aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Films, festivals et mondes contemporains: pour une anthropologie du visuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2024, 9781636671352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail des images et le surgissement des mémoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la sémiotique filmique à l'herméneutique du sens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-343-22384-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1646,105 +2868,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Série photographique Poèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lille, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1810,51 +3032,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="AA84F7BE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1891,51 +3265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504238v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Thomas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508307v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102016v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Migneault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431612v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322951v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05071475v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002323v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745331v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutt&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745388v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04497384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369744v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814357v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Majdouli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175090v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/ethnographie.1438" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04495399v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04496790v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erika-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/showcase/12126628" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/showcase/12143134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/showcase/12143190" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/showcase/12143225" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://erikathomas.free.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470630v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470638v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470586v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470639v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Farrenq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04497384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571602v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Migneault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322951v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05071475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745331v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutt&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369744v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814357v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Majdouli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175090v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/ethnographie.1438" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745376v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04495399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04496790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>