--- v1 (2026-04-04)
+++ v2 (2026-05-16)
@@ -205,1200 +205,1262 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (17)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Candomble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earth is Burning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nostalgia for Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un voyage intemporel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Angel's Story</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A bientôt Aïko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Three works : Love, Peace and Joy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sleeping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Words and Sounds of the City: Pedagogical Booklet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Shaman's Song</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Erika Thomas</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baba Egum, impressions du Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On vous parle de Chris Marker.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Farrenq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid, chronicle of lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470638v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Erika Thomas</w:t>
+                <w:t xml:space="preserve">Bernard Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Erika Thomas</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drôle d'été 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Candomble</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spirits of Sepik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Erika Thomas</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In the shadow of the elephants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merci à la vie! (E. Thomas, 90 min)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behind the Darkness of the Horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...635 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1408,799 +1470,799 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ethnographer’s Field Notebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FLSH Université Catholique de Lille. Alternatives Artistiques, 2026, 978-2-918779-28-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHAT IS ART-BASED RESEARCH? Five Devices for Knowledge Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FLSH Université Catholique de Lille. Alternatives Artistiques, 2026, 978-2-918779-29-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sound of the Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FLSH Université Catholique de Lille. Alternatives Artistiques, 2026, 978-2-918779-27-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I won't escape the night&amp;quot; Wandering in insomnia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FLSH Université Catholique de Lille. Alternatives Artistiques, 2025, 978-2-918779-22-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05071475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Angel in the City: 20 Performances in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alternatives Artistiques - FLSH-Université Catholique de Lille. Alternatives Artistiques, 2025, 978-2-918779-25-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Migneault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FLSH Université Catholique de Lille. Alternatives Artistiques, 2025, 978-2-918779-23-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05102016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Murder of an Octogenarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FLSH Université Catholique de Lille. Alternatives Artistiques, 2025, 978-2-918779-26-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Erika Thomas</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small Poetry of Chance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FLSH Université Catholique de Lille. Alternatives Artistiques, 2025, 978-2-918779-21-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Durieux, Tours et détours de l'imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alternatives Artistiques. Alternatives Artistiques, 2024, 978-2-918779-19-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Appel de l'Ailleurs: une recherche-création documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2024, 978-2-336-44684-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L' Autre, l'amie, le double Chronique d'une amitié au long cours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouttée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">FLSH Université Catholique de Lille. Alternatives Artistiques, 2025, 978-2-918779-23-0</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alternatives Artistiques. Alternatives Artistiques, 2024, 978-2-918779-20-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Alternatives Artistiques - FLSH-Université Catholique de Lille. Alternatives Artistiques, 2025, 978-2-918779-25-4</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745331v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Passagère: brèves rencontres avec le fantôme de Chris Marker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alternatives Artistiques. Alternatives Artistiques, 2017, 978-2-91877906-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...384 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2210,655 +2272,655 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétique visuelle et textuelle de l'espace urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veme Colloque International Méthodes Visuelles et Multimodales 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Charles-Alexandre Delestage, Nov 2025, Tenerife (Canaries), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologies visuelles : des terrains aux images plurielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Majdouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A l'ombre des éléphants (Erika et Bernard Thomas, 2022) Un film documentaire et quelques mots de contextualisation 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’ethnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (9), https://revues.mshparisnord.fr/ethnographie/index.php?id=1438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/ethnographie.1438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie Visuelle : Croisement des récits et des réflexions scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Majdouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Ethnographie : création, pratiques, publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 - 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814357v1</w:t>
-              </w:r>
-[...190 lines deleted...]
-                <w:t xml:space="preserve">hal-04814361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche sémio-psychanalytique du récit filmique : le fil de l’horizon de Fernando Lopes 1993</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oedipe au cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinématographies brésiliennes et visibilité festivalière : enjeux d’hier et d’aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Films, festivals et mondes contemporains: pour une anthropologie du visuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2024, 9781636671352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail des images et le surgissement des mémoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la sémiotique filmique à l'herméneutique du sens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-343-22384-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2868,105 +2930,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Série photographique Poèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lille, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3034,51 +3096,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA84F7BE"/>
+    <w:nsid w:val="6D7BC41F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3265,51 +3327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erika-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/showcase/12126628" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/showcase/12143134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/showcase/12143190" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/showcase/12143225" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://erikathomas.free.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470630v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470638v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470579v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470586v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470598v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470614v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470625v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470639v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470601v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Farrenq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470604v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433557v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04497384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571602v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508307v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431612v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102016v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Migneault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322951v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05071475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002323v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745388v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745331v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutt&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745539v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369744v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814357v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Majdouli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175090v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/ethnographie.1438" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745376v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745399v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04495399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04496790v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erika-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/showcase/12126628" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/showcase/12143134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/showcase/12143190" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/showcase/12143225" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://erikathomas.free.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470598v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470625v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470639v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470586v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470630v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470622v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470590v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470601v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Farrenq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470604v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470608v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470618v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433557v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04497384v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571602v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-05071475v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322951v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Migneault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431612v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002323v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745388v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745331v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boutt&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369744v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Majdouli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/ethnographie.1438" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814357v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745376v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745399v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04495399v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04496790v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>