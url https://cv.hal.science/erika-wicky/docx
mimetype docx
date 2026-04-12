--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erika Wicky </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erika-wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6253-1398</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pschitt!: A Cultural History of the Perfume Vaporizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-neuf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (3-4), pp.298-316. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14787318.2025.2468558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic Varnishes: Perfumes, Stench, and Glow in Eighteenth-century French Salons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABO: Interactive Journal for Women in the Arts, 1640-1830 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5038/2157-7129.14.2.1411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire olfactif de l’exploration spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 57 (1), pp.21-33. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.057.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progrès ou décadence, art ou fumisterie? La critique fin-de-siècle des synesthésies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.095715582211349. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09571558221134930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de l’odeur des pigments noirs, de l’empyreume au VANTAblack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.34-41. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/techne.18357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire de l'olfaction au XIXème siècle : L'exemplarité de Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, https://epistemocritique.org/9-ecrire-lhistoire-de-lolfaction-au-xixeme-siecle-lexemplarite-de-zola/. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6091072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Olfactory Education of Young Women in Nineteenth-Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women's Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00497878.2022.2116581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pigments of the Painter Fleury Richard (1777–1852), a Model for Multidisciplinary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.1276 - 1294. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5020066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating by Smell: On Scent, the Sea, and Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Venti : Air, Experience, Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation – Histoire des sens: Sources et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l’histoire de l’olfaction au XIXème siècle : L’exemplarité de Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde - Domestiquer les odeurs : l’odorat et la construction de l’espace privé (XVIIIe – XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cabestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Davrius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tullett, Smell in Eighteenth-Century England : A Social Sense, tr. Ulrike Krampl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorialités goncourtiennes : Les détails matériels et tactiles dans les écrits sur l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cejdg.763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Portraitomanie and Intermediality in nineteenth-century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Yacavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Portraitomanie : Intermediality and the Portrait in 19th-Century France, 59 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/esp.2019.0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psyché et Narcisse, Portraits et Miroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Et où diable est ce potage ?’ : une petite histoire des repas d'odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art olfactif contemporain, ses médias et leurs inventions fin-de-siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfum de bonté et odeur de sainteté : les enjeux de l’olfaction dans l’éducation religieuse des jeunes filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire olfactive : les parfums au pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sociabilités du parfum (XVIIIe – XIXe siècles) / Jean-Alexandre Perras et Érika Wicky (dir.), 185, pp.68-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art olfactif contemporain dirigé par Chantal Jaquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oeil, le goût, le flair: les compétences sensorielles du collectionneur fin-de-siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (44), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.044.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Littérature et parfum : des affinités électives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sociabilités du parfum (XVIIIe – XIXe siècles) / Jean-Alexandre Perras et Érika Wicky (dir.), 185, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mauvais usage des parfums, Chérie empoisonnée par le musc et l'héliotrope ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le XVIIe siècle des Goncourt, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait photographique : Des « trivialités du visage » à la « ressemblance intime »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Juin (176), pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Valentine Borloz, Les femmes qui se parfument doivent être admirées de loin : Les odeurs féminines dans Nana de Zola, Notre cœur de Maupassant et L’Ève future de Villier de L’Isle-Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (175), pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of smell : what is yet to be studied ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Senses and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.363 - 365. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17458927.2016.1214429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition Sensorium à la Tate Britain : la peinture dans tous les sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace. Art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Printemps (113), pp.88-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition Stan Douglas, Interregnum, Wiels, Centre d’art contemporain, Bruxelles, du 9 octobre 2015 au 10 janvier 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Margaret Cameron (1815-1879), Londres, Victoria & Albert Museum (novembre 2015-février 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du 19e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique des parfums : Naissance d’une industrie de luxe d’Eugénie Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth-Century French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition Images à charge : la construction de la preuve par l’image, Le bal, Paris, du 4 juin au 30 août 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Si loin, si proche Janvier (102), pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire pictural de la matière photographique (1850–1860) : la cuisine de l’art, du peintre au photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACAR, Revue d'Art Canadienne, Canadian Art Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1032758ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nourriture en art performatif : son usage de la première moitié du 20e siècle à aujourd’hui de Mélanie Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace. Art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photography in Contemporary French and Francophone Cultures dirigé par Kathrin Yacavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (2), pp.143-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dryansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Projeter - Projecting / Larisa Dryansky et Érika Wicky (dir.), 24-25, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1034153ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « degrés d'art » de la reproduction de tableaux Proust et les prémices de l'industrie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.128-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que sentent les jeunes filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 165 (3), pp.43-53. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.165.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impressionnisme littéraire de Virginie Pouzet-Duzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth-Century French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et olfaction de l'art contemporain : les mutations de la critique d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La critique d'art en question, Avril (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïm Deüelle Lüski and Horizontal Photography d'Ariella Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits d'ateliers : un album de photographies fin de siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture à vue de nez : la juste distance du critique d’art de Diderot à Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACAR, Revue d'Art Canadienne, Canadian Art Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eisenstein et Daumier : des affinités électives d' Ada Ackerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACAR, Revue d'Art Canadienne, Canadian Art Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.97-99. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1026207ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie et photographes dans la littérature belge francophone, Textyles - Revue des lettres belges de langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Printemps (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boudoirs dans l’œuvre d’Honoré de Balzac : Surveiller, mentir, désirer, mourir de Jean-François Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@nalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civil Imagination : a Political Ontology of Photography d' Ariella Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémiologie des odeurs au xix siècle : du savoir médical à la norme sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (3), </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1021206ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les promesses du passé » : présupposés historiographiques et réception critique d’une exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du CEES : Centre européen d'études slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle de physiognomonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (3), pp.5-14. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1021199ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Żmijewski, scénarios de dissidence par Véronique Leblanc et Louise Déry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esse arts + opinions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photojournalismes de Vincent Lavoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciel est bleu : une histoire de la photographie couleur de Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 91, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière picturale comme limite à l’ekphrasis dans les romans sur l’art de la seconde moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Doctoriales V, Septembre (22)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière picturale comme limite de l’ekphrasis dans les romans sur l’art du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Doctoriales V, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mineral pigments of the painter Fleury Richard (1777-1852)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA 2022 23rd International Mineralogical Association General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Mineralogical Association, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigments and pictural works of Fleury Richard (1777 - 1852): physico-chemical analyses for the study of artistic practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2022 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2022, Virtual Conference Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un tableau n’est pas fait pour être flairé ; reculez-vous : l’odeur de la peinture n’est pas saine ! » : Enquête autour du meuble à couleurs du peintre Fleury Richard (1777 - 1852).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée d’étude du cycle Goûter, toucher, sentir : les autres sens de la critique d’art (1747-1939)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Brogniez (Université Libre de Bruxelles), Frédérique Desbuissons (Université de Reims Champagne-Ardenne / HiCSA), Erika Wicky (Université Lumière Lyon 2 / LARHRA), Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un milliard de pixels&amp;quot; : quelques fictions actuelles de la reproduction d’œuvres d’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photolittérature, littératie visuelle et nouvelles textualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Edwards (NYU, Paris 7) Vincent Lavoie (Uqàm) et Jean-Pierre Montier (Rennes 2), Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission des savoirs sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission des savoirs sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toucher, goûter, sentir : les autres sens de la critique d’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brogniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Desbuissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sources pour l’histoire des sens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Doria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilités du parfum (XVIIIe – XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mars (185), 2017, 9782200931216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ut photographia poesis : la métaphore entre littérature et photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de Photolittérature (PHLiT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projeter -projecting / sous la direction de Larisa Dryansky et Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dryansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24-25, 2016, Numéro thématique de Intermédialités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Légèreté au XIXe siècle : un nouveau régime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jarrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Ashlin Nunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orizons, 221 p., 2023, 979-10-309-0032-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediality of Smells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2021, Cultural Interactions: Studies in the Relationship between the Arts, J. B. Bullen, 9781789976069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Œil du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Desbuissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraitomanie : Intermediality and the Portrait in 19th-Century France, L’Esprit créateur, vol. 59, n°1, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Yacavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes du détail : voir, savoir, représenter à l'ère de la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.242, 2015, 978-2-7535-4022-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps dans l'histoire et les histoires du corps, XVIIe-XVIIIe siècle : travaux de jeunes chercheurs précédés d'entretiens avec Georges Vigarello / sous la direction de Mickaël Bouffard, Jean-Alexandre Perras et Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, pp.X-206, 2013, 978-2-7056-8451-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Corps dans l’histoire et les Histoires du corps, précédé d'un entretien avec Georges Vigarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 218 p., 2013, coll. « La République des Lettres »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La physiognomonie au XIXe siècle : transpositions esthétiques et médiatiques / Sous la direction de Valérie Stiénon et Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Université de Montréa, pp.176, 2013, 978-2-7606-3351-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du parfum selon Rimmel et Chéret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Universite Presses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visages de l’objet imprimé : Les frontispices au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1023108003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’odeur des vernis ou la toxicité des décors au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noémi Duperron; Barbara Jouves-Hann; Maxime Georges Métraux; Marc-André Paulin; Bérangère Poulain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décoration intérieure et plaisir des sens (1700-1850)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artemide, 2022, 9788875754204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Olfactive culture and mediality of smells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction: Olfactive culture and mediality of smells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Peter Lang Verlag, 2021, Cultural Interactions: Studies in the Relationship between the Arts, 9781789976069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A good eye, taste and flair: the sensory skills of the fin-de-siècle collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Krause; Katharina Herold. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smell and Social Life. Aspects of English, French and German Literature (1880-1939)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780854572809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concerts olfactifs fin-de-siècle : les parfums entre vibrations et matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediality of Smells / Médialité des odeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2021, Cultural Interactions: Studies in the Relationship between the Arts, 9781789976069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Culture olfactive et médialité des odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediality of Smells / Médialité des odeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9781789976069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caricature et le portrait photographique sous le Second Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Image railleuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parfums de l’Ancien Régime : Persistance et représentations au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Ganofsky; Jean-Alexandre Perras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le siècle de la légèreté : émergences d’un paradigme du XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Studies on Enlightment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’olfaction au musée : le point de vue des Sensorial Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Septembre Tiberghien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dispositifs olfactifs au musée, Mathilde Castel (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadar rédacteur en chef et critique d’art : Genèse d’un grand nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Artiste en revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-7535-7728-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de la peinture à l’ère de la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIXe siècle face au futur: Penser, représenter, rêver l’avenir au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de la peinture à l’ère de la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIXe siècle au futur, VIIe congrès de la Société d’études romantiques et dix-neuvièmistes, Claire Barel-Moisan et Aude Deruelle (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfumed Performances: The Reception of Olfactory Theatrical Devices from the Fin-de-siècle to the Present Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Time of the Theatre: Media Archaeological Approaches to Intermediality in Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait photographique d’écrivain vu par la presse du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écrivain vu par la photographie : formes, usages, enjeux / [Colloque international, Cerisy-la-Salle - Centre culturel, 21-28 juin 2014] ; sous la direction de David Martens, Jean-Pierre Montier et Anne Reverseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.181-188, 2017, 978-2-7535-5215-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes du XVIIIe siècle selon les Goncourt : détails, anecdotes et parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Goncourt historiens / sous la direction d'Éléonore Reverzy et de Nicolas Bourguinat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2017, 978-2-86820-978-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire le paysage photographique, photographier la poésie du paysage au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les inventions photographiques du paysage / sous la direction de Pierre-Henry Frangne et Patricia Limido</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.39-48, 2016, 978-2-7535-5136-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’odeur du cuir ou l’indéfinissable genre du parfum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Et les femmes : dix-huitième Colloque des Invalides, 24 octobre 2014 / textes réunis par Michel Pierssens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Du Lérot éditeur, 2015, 978-2-35548-103-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courbet et la critique d’art : inconvenance des sujets et conventions picturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du convenable et de l'inconvenant : littérature française du XIXe siècle / sous la direction de Sophie Pelletier et Véronique Cnockaert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Université du Québec à Montréal, 2015, 978-2-923907-39-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre d’art à l’épreuve du cadrage photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mécanique du détail : approches transversales / sous la direction de Livio Belloï et Maud Hagelstein ; avec les contributions de Delphine Bellis, Livio Belloï, Mathilde Bert.. [et al.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-190, 2013, 978-2-84788-386-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps dans l'histoire et les histoires du corps, XVIIe-XVIIIe siècle : travaux de jeunes chercheurs précédés d'entretiens avec Georges Vigarello / sous la direction de Mickaël Bouffard, Jean-Alexandre Perras et Érika Wicky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2013, 978-2-7056-8451-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et objets en histoire du corps» : entretien avec Georges Vigarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Vigarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps dans l'histoire et les histoires du corps, XVIIe-XVIIIe siècle : travaux de jeunes chercheurs précédés d'entretiens avec Georges Vigarello / sous la direction de Mickaël Bouffard, Jean-Alexandre Perras et Érika Wicky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2013, 978-2-7056-8451-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et vérité historique : la réception du panorama de Solferino (1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le spectacle de l'histoire / sous la direction de Stéphane Haffemayer, Benoît Marpeau et Julie Verlaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.235-246, 2012, 978-2-7535-2006-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing about architecture : l’enseignement de la théorie comme pratique critique : entretien avec Olivier Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, enseigner, transmettre la theorie : les sciences humaines au niveau universitaire : entretiens / esous la direction de Mirella Vadean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mestengo Press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts visuels dans la genèse de Salammbô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert et la peinture / textes réunis et présentés par Gisèle Séginger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Lettres modernes Minard, 2010, Série Flaubert, 978-2-256-91152-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfumes: the future of Synthesic Colours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roubo and Watin: The Sweet Scent of Early Modern Varnishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concerts de parfums ou les prémices de l’art olfactif (1891-1902)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes sensibles: une histoire sensorielle de l’oeuvre d’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Paul-Traversaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Lefrang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums d’ateliers fin-de-siècle : l’environnement sensoriel du peintre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au travail ! Les ateliers d’artistes en Belgique au 19e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international Conflict and the Senses in the global Cold War : From Propaganda to Sensory Warfare (Leibniz Institute for Contemporary History)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Archéologie du paysage sonore : comment restituer le passé sensible et sensoriel ? ” Entretien avec Mylène Pardoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Osmothèque : une bibliothèque des évanescences, Entretien avec Isabelle Reynaud-Chazot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Reynaud Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediality of Smells / Médialité des odeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages sensoriels : Approches multidisciplinaires, dirigé par Véronique Mehl et Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C Fortier - Voici des feuilles, des fleurs, des fauves et des oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives Unfolding : National Art Histories in an Unfinished World sous la direction de Martha Langford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elitza Dulguerova, Usages et utopies : l’exposition dans l’avant-garde russe prérévolutionnaire (1900–1916)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.105-106. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040854ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erika Wicky </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erika-wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6253-1398</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming up la Bohème: Thermoception and Artist’s Life in Nineteenth-Century Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Konsthistorisk tidskrift/Journal of Art History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00233609.2025.2570833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pschitt!: A Cultural History of the Perfume Vaporizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-neuf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (3-4), pp.298-316. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14787318.2025.2468558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic Varnishes: Perfumes, Stench, and Glow in Eighteenth-century French Salons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABO: Interactive Journal for Women in the Arts, 1640-1830 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5038/2157-7129.14.2.1411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire olfactif de l’exploration spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 57 (1), pp.21-33. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.057.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progrès ou décadence, art ou fumisterie? La critique fin-de-siècle des synesthésies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.095715582211349. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09571558221134930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de l’odeur des pigments noirs, de l’empyreume au VANTAblack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.34-41. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/techne.18357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating by Smell: On Scent, the Sea, and Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Venti : Air, Experience, Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire de l'olfaction au XIXème siècle : L'exemplarité de Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, https://epistemocritique.org/9-ecrire-lhistoire-de-lolfaction-au-xixeme-siecle-lexemplarite-de-zola/. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6091072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Olfactory Education of Young Women in Nineteenth-Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women's Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00497878.2022.2116581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pigments of the Painter Fleury Richard (1777–1852), a Model for Multidisciplinary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.1276 - 1294. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5020066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation – Histoire des sens: Sources et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l’histoire de l’olfaction au XIXème siècle : L’exemplarité de Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde - Domestiquer les odeurs : l’odorat et la construction de l’espace privé (XVIIIe – XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cabestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Davrius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tullett, Smell in Eighteenth-Century England : A Social Sense, tr. Ulrike Krampl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorialités goncourtiennes : Les détails matériels et tactiles dans les écrits sur l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cejdg.763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Et où diable est ce potage ?’ : une petite histoire des repas d'odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Portraitomanie and Intermediality in nineteenth-century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Yacavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Portraitomanie : Intermediality and the Portrait in 19th-Century France, 59 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/esp.2019.0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psyché et Narcisse, Portraits et Miroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art olfactif contemporain, ses médias et leurs inventions fin-de-siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfum de bonté et odeur de sainteté : les enjeux de l’olfaction dans l’éducation religieuse des jeunes filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Valentine Borloz, Les femmes qui se parfument doivent être admirées de loin : Les odeurs féminines dans Nana de Zola, Notre cœur de Maupassant et L’Ève future de Villier de L’Isle-Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (175), pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait photographique : Des « trivialités du visage » à la « ressemblance intime »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Juin (176), pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire olfactive : les parfums au pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sociabilités du parfum (XVIIIe – XIXe siècles) / Jean-Alexandre Perras et Érika Wicky (dir.), 185, pp.68-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art olfactif contemporain dirigé par Chantal Jaquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oeil, le goût, le flair: les compétences sensorielles du collectionneur fin-de-siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (44), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.044.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mauvais usage des parfums, Chérie empoisonnée par le musc et l'héliotrope ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le XVIIe siècle des Goncourt, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Littérature et parfum : des affinités électives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sociabilités du parfum (XVIIIe – XIXe siècles) / Jean-Alexandre Perras et Érika Wicky (dir.), 185, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition Images à charge : la construction de la preuve par l’image, Le bal, Paris, du 4 juin au 30 août 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Si loin, si proche Janvier (102), pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of smell : what is yet to be studied ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Senses and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.363 - 365. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17458927.2016.1214429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition Sensorium à la Tate Britain : la peinture dans tous les sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace. Art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Printemps (113), pp.88-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition Stan Douglas, Interregnum, Wiels, Centre d’art contemporain, Bruxelles, du 9 octobre 2015 au 10 janvier 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Margaret Cameron (1815-1879), Londres, Victoria & Albert Museum (novembre 2015-février 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du 19e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique des parfums : Naissance d’une industrie de luxe d’Eugénie Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth-Century French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire pictural de la matière photographique (1850–1860) : la cuisine de l’art, du peintre au photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACAR, Revue d'Art Canadienne, Canadian Art Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1032758ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nourriture en art performatif : son usage de la première moitié du 20e siècle à aujourd’hui de Mélanie Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace. Art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photography in Contemporary French and Francophone Cultures dirigé par Kathrin Yacavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (2), pp.143-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eisenstein et Daumier : des affinités électives d' Ada Ackerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACAR, Revue d'Art Canadienne, Canadian Art Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.97-99. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1026207ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie et photographes dans la littérature belge francophone, Textyles - Revue des lettres belges de langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Printemps (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture à vue de nez : la juste distance du critique d’art de Diderot à Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACAR, Revue d'Art Canadienne, Canadian Art Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dryansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Projeter - Projecting / Larisa Dryansky et Érika Wicky (dir.), 24-25, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1034153ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « degrés d'art » de la reproduction de tableaux Proust et les prémices de l'industrie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.128-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que sentent les jeunes filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 165 (3), pp.43-53. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.165.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et olfaction de l'art contemporain : les mutations de la critique d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La critique d'art en question, Avril (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impressionnisme littéraire de Virginie Pouzet-Duzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth-Century French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïm Deüelle Lüski and Horizontal Photography d'Ariella Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits d'ateliers : un album de photographies fin de siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boudoirs dans l’œuvre d’Honoré de Balzac : Surveiller, mentir, désirer, mourir de Jean-François Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@nalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civil Imagination : a Political Ontology of Photography d' Ariella Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémiologie des odeurs au xix siècle : du savoir médical à la norme sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (3), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1021206ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les promesses du passé » : présupposés historiographiques et réception critique d’une exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du CEES : Centre européen d'études slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle de physiognomonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (3), pp.5-14. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1021199ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciel est bleu : une histoire de la photographie couleur de Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 91, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Żmijewski, scénarios de dissidence par Véronique Leblanc et Louise Déry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esse arts + opinions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photojournalismes de Vincent Lavoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière picturale comme limite de l’ekphrasis dans les romans sur l’art du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Doctoriales V, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière picturale comme limite à l’ekphrasis dans les romans sur l’art de la seconde moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Doctoriales V, Septembre (22)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mineral pigments of the painter Fleury Richard (1777-1852)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA 2022 23rd International Mineralogical Association General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Mineralogical Association, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigments and pictural works of Fleury Richard (1777 - 1852): physico-chemical analyses for the study of artistic practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2022 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2022, Virtual Conference Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un tableau n’est pas fait pour être flairé ; reculez-vous : l’odeur de la peinture n’est pas saine ! » : Enquête autour du meuble à couleurs du peintre Fleury Richard (1777 - 1852).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée d’étude du cycle Goûter, toucher, sentir : les autres sens de la critique d’art (1747-1939)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Brogniez (Université Libre de Bruxelles), Frédérique Desbuissons (Université de Reims Champagne-Ardenne / HiCSA), Erika Wicky (Université Lumière Lyon 2 / LARHRA), Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un milliard de pixels&amp;quot; : quelques fictions actuelles de la reproduction d’œuvres d’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photolittérature, littératie visuelle et nouvelles textualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Edwards (NYU, Paris 7) Vincent Lavoie (Uqàm) et Jean-Pierre Montier (Rennes 2), Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission des savoirs sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission des savoirs sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toucher, goûter, sentir : les autres sens de la critique d’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brogniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Desbuissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sources pour l’histoire des sens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Doria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilités du parfum (XVIIIe – XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mars (185), 2017, 9782200931216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ut photographia poesis : la métaphore entre littérature et photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de Photolittérature (PHLiT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projeter -projecting / sous la direction de Larisa Dryansky et Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dryansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24-25, 2016, Numéro thématique de Intermédialités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Légèreté au XIXe siècle : un nouveau régime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jarrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Ashlin Nunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orizons, 221 p., 2023, 979-10-309-0032-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediality of Smells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2021, Cultural Interactions: Studies in the Relationship between the Arts, J. B. Bullen, 9781789976069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Œil du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Desbuissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraitomanie : Intermediality and the Portrait in 19th-Century France, L’Esprit créateur, vol. 59, n°1, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Yacavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes du détail : voir, savoir, représenter à l'ère de la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.242, 2015, 978-2-7535-4022-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La physiognomonie au XIXe siècle : transpositions esthétiques et médiatiques / Sous la direction de Valérie Stiénon et Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Université de Montréa, pp.176, 2013, 978-2-7606-3351-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps dans l'histoire et les histoires du corps, XVIIe-XVIIIe siècle : travaux de jeunes chercheurs précédés d'entretiens avec Georges Vigarello / sous la direction de Mickaël Bouffard, Jean-Alexandre Perras et Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, pp.X-206, 2013, 978-2-7056-8451-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Corps dans l’histoire et les Histoires du corps, précédé d'un entretien avec Georges Vigarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 218 p., 2013, coll. « La République des Lettres »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du parfum selon Rimmel et Chéret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Universite Presses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visages de l’objet imprimé : Les frontispices au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1023108003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’odeur des vernis ou la toxicité des décors au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noémi Duperron; Barbara Jouves-Hann; Maxime Georges Métraux; Marc-André Paulin; Bérangère Poulain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décoration intérieure et plaisir des sens (1700-1850)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artemide, 2022, 9788875754204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Olfactive culture and mediality of smells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction: Olfactive culture and mediality of smells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Peter Lang Verlag, 2021, Cultural Interactions: Studies in the Relationship between the Arts, 9781789976069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A good eye, taste and flair: the sensory skills of the fin-de-siècle collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Krause; Katharina Herold. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smell and Social Life. Aspects of English, French and German Literature (1880-1939)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780854572809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Culture olfactive et médialité des odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediality of Smells / Médialité des odeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9781789976069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concerts olfactifs fin-de-siècle : les parfums entre vibrations et matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediality of Smells / Médialité des odeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2021, Cultural Interactions: Studies in the Relationship between the Arts, 9781789976069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’olfaction au musée : le point de vue des Sensorial Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Septembre Tiberghien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dispositifs olfactifs au musée, Mathilde Castel (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadar rédacteur en chef et critique d’art : Genèse d’un grand nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Artiste en revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-7535-7728-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caricature et le portrait photographique sous le Second Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Image railleuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parfums de l’Ancien Régime : Persistance et représentations au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Ganofsky; Jean-Alexandre Perras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le siècle de la légèreté : émergences d’un paradigme du XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Studies on Enlightment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de la peinture à l’ère de la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIXe siècle face au futur: Penser, représenter, rêver l’avenir au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de la peinture à l’ère de la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIXe siècle au futur, VIIe congrès de la Société d’études romantiques et dix-neuvièmistes, Claire Barel-Moisan et Aude Deruelle (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfumed Performances: The Reception of Olfactory Theatrical Devices from the Fin-de-siècle to the Present Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Time of the Theatre: Media Archaeological Approaches to Intermediality in Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait photographique d’écrivain vu par la presse du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écrivain vu par la photographie : formes, usages, enjeux / [Colloque international, Cerisy-la-Salle - Centre culturel, 21-28 juin 2014] ; sous la direction de David Martens, Jean-Pierre Montier et Anne Reverseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.181-188, 2017, 978-2-7535-5215-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes du XVIIIe siècle selon les Goncourt : détails, anecdotes et parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Goncourt historiens / sous la direction d'Éléonore Reverzy et de Nicolas Bourguinat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2017, 978-2-86820-978-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire le paysage photographique, photographier la poésie du paysage au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les inventions photographiques du paysage / sous la direction de Pierre-Henry Frangne et Patricia Limido</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.39-48, 2016, 978-2-7535-5136-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’odeur du cuir ou l’indéfinissable genre du parfum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Et les femmes : dix-huitième Colloque des Invalides, 24 octobre 2014 / textes réunis par Michel Pierssens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Du Lérot éditeur, 2015, 978-2-35548-103-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courbet et la critique d’art : inconvenance des sujets et conventions picturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du convenable et de l'inconvenant : littérature française du XIXe siècle / sous la direction de Sophie Pelletier et Véronique Cnockaert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Université du Québec à Montréal, 2015, 978-2-923907-39-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre d’art à l’épreuve du cadrage photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mécanique du détail : approches transversales / sous la direction de Livio Belloï et Maud Hagelstein ; avec les contributions de Delphine Bellis, Livio Belloï, Mathilde Bert.. [et al.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-190, 2013, 978-2-84788-386-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps dans l'histoire et les histoires du corps, XVIIe-XVIIIe siècle : travaux de jeunes chercheurs précédés d'entretiens avec Georges Vigarello / sous la direction de Mickaël Bouffard, Jean-Alexandre Perras et Érika Wicky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2013, 978-2-7056-8451-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et objets en histoire du corps» : entretien avec Georges Vigarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Vigarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps dans l'histoire et les histoires du corps, XVIIe-XVIIIe siècle : travaux de jeunes chercheurs précédés d'entretiens avec Georges Vigarello / sous la direction de Mickaël Bouffard, Jean-Alexandre Perras et Érika Wicky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2013, 978-2-7056-8451-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et vérité historique : la réception du panorama de Solferino (1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le spectacle de l'histoire / sous la direction de Stéphane Haffemayer, Benoît Marpeau et Julie Verlaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.235-246, 2012, 978-2-7535-2006-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing about architecture : l’enseignement de la théorie comme pratique critique : entretien avec Olivier Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, enseigner, transmettre la theorie : les sciences humaines au niveau universitaire : entretiens / esous la direction de Mirella Vadean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mestengo Press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts visuels dans la genèse de Salammbô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert et la peinture / textes réunis et présentés par Gisèle Séginger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Lettres modernes Minard, 2010, Série Flaubert, 978-2-256-91152-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfumes: the future of Synthesic Colours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roubo and Watin: The Sweet Scent of Early Modern Varnishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concerts de parfums ou les prémices de l’art olfactif (1891-1902)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes sensibles: une histoire sensorielle de l’oeuvre d’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Paul-Traversaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Lefrang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums d’ateliers fin-de-siècle : l’environnement sensoriel du peintre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au travail ! Les ateliers d’artistes en Belgique au 19e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international Conflict and the Senses in the global Cold War : From Propaganda to Sensory Warfare (Leibniz Institute for Contemporary History)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Archéologie du paysage sonore : comment restituer le passé sensible et sensoriel ? ” Entretien avec Mylène Pardoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Osmothèque : une bibliothèque des évanescences, Entretien avec Isabelle Reynaud-Chazot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Reynaud Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediality of Smells / Médialité des odeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C Fortier - Voici des feuilles, des fleurs, des fauves et des oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages sensoriels : Approches multidisciplinaires, dirigé par Véronique Mehl et Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives Unfolding : National Art Histories in an Unfinished World sous la direction de Martha Langford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elitza Dulguerova, Usages et utopies : l’exposition dans l’avant-garde russe prérévolutionnaire (1900–1916)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.105-106. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040854ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB7284B0"/>
+    <w:nsid w:val="80D0E900"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erika-wicky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6253-1398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124522v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Wicky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14787318.2025.2468558" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880933v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/2157-7129.14.2.1411" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.057.0021" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086319v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wicky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09571558221134930" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880948v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.18357" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6091072" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777691v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00497878.2022.2116581" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774532v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paccoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Luyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5020066" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Boutin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Doria" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192284v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204854v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baridon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cabestan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davrius" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zeller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204866v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cejdg.763" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Yacavone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2019.0000" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204848v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981445v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629703v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.044.0151" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Perras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626875v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626872v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630008v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630022v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2016.1214429" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626941v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1032758ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629998v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630041v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dryansky" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034153ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626971v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.165.0043" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626967v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630122v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026207ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630141v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630169v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626995v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021206ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630305v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626983v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021199ar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630187v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630193v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01627033v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865738v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865985v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629661v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650822v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Digonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pardoen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881178v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brogniez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Desbuissons" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192220v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626866v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626870v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626844v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296442v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Foug&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jarrasse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Ashlin Nunn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fix" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tavernier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1152575" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823837v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Foug&#232;res" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P&#233;zard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192274v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626824v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626830v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bouffard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369470v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626836v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881046v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381325v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508855v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508873v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iudicium.de/katalog/86205-629.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508864v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Pisano" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508847v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204862v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liverpooluniversitypress.co.uk/books/id/42353/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981469v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Septembre Tiberghien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204857v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629682v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981460v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204859v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629643v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01627044v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01627062v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629649v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629510v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629481v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/6712" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629494v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629726v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vigarello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01627073v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629710v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asselin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626998v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881043v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382321v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880958v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878849v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paul-Traversaz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lefrang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881026v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Calvez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204870v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204863v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508868v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud Chazot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204867v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204864v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204868v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630010v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040854ar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204860v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erika-wicky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6253-1398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582331v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Wicky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00233609.2025.2570833" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14787318.2025.2468558" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/2157-7129.14.2.1411" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880944v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.057.0021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wicky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09571558221134930" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.18357" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6091072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00497878.2022.2116581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paccoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Luyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5020066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Boutin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Doria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baridon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cabestan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davrius" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zeller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204847v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cejdg.763" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204848v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Yacavone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2019.0000" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.044.0151" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626935v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Perras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630296v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2016.1214429" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1032758ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629998v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026207ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630141v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dryansky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034153ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.165.0043" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626967v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630169v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021206ar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021199ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630187v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01627033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865859v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865985v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650822v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Digonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pardoen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881178v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brogniez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Desbuissons" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192220v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626870v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296442v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Foug&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jarrasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Ashlin Nunn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tavernier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508841v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1152575" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823837v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Foug&#232;res" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P&#233;zard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626836v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626830v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bouffard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369470v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881046v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381325v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iudicium.de/katalog/86205-629.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508847v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508864v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Pisano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981469v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Septembre Tiberghien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204862v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192291v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liverpooluniversitypress.co.uk/books/id/42353/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629682v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981460v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204859v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01627044v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01627062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629510v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629481v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/6712" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629494v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629726v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vigarello" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01627073v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629710v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asselin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626998v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881043v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382321v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880958v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878849v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paul-Traversaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lefrang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Calvez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204870v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204863v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508868v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud Chazot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204868v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204860v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040854ar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>