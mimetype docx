--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erika Wicky </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erika-wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6253-1398</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming up la Bohème: Thermoception and Artist’s Life in Nineteenth-Century Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Konsthistorisk tidskrift/Journal of Art History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00233609.2025.2570833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pschitt!: A Cultural History of the Perfume Vaporizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-neuf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (3-4), pp.298-316. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14787318.2025.2468558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic Varnishes: Perfumes, Stench, and Glow in Eighteenth-century French Salons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABO: Interactive Journal for Women in the Arts, 1640-1830 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5038/2157-7129.14.2.1411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire olfactif de l’exploration spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 57 (1), pp.21-33. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.057.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progrès ou décadence, art ou fumisterie? La critique fin-de-siècle des synesthésies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.095715582211349. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09571558221134930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de l’odeur des pigments noirs, de l’empyreume au VANTAblack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.34-41. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/techne.18357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating by Smell: On Scent, the Sea, and Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Venti : Air, Experience, Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire de l'olfaction au XIXème siècle : L'exemplarité de Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, https://epistemocritique.org/9-ecrire-lhistoire-de-lolfaction-au-xixeme-siecle-lexemplarite-de-zola/. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6091072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Olfactory Education of Young Women in Nineteenth-Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women's Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00497878.2022.2116581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pigments of the Painter Fleury Richard (1777–1852), a Model for Multidisciplinary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.1276 - 1294. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5020066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation – Histoire des sens: Sources et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l’histoire de l’olfaction au XIXème siècle : L’exemplarité de Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde - Domestiquer les odeurs : l’odorat et la construction de l’espace privé (XVIIIe – XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cabestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Davrius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tullett, Smell in Eighteenth-Century England : A Social Sense, tr. Ulrike Krampl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorialités goncourtiennes : Les détails matériels et tactiles dans les écrits sur l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cejdg.763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Et où diable est ce potage ?’ : une petite histoire des repas d'odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Portraitomanie and Intermediality in nineteenth-century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Yacavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Portraitomanie : Intermediality and the Portrait in 19th-Century France, 59 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/esp.2019.0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psyché et Narcisse, Portraits et Miroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art olfactif contemporain, ses médias et leurs inventions fin-de-siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfum de bonté et odeur de sainteté : les enjeux de l’olfaction dans l’éducation religieuse des jeunes filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Valentine Borloz, Les femmes qui se parfument doivent être admirées de loin : Les odeurs féminines dans Nana de Zola, Notre cœur de Maupassant et L’Ève future de Villier de L’Isle-Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (175), pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait photographique : Des « trivialités du visage » à la « ressemblance intime »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Juin (176), pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire olfactive : les parfums au pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sociabilités du parfum (XVIIIe – XIXe siècles) / Jean-Alexandre Perras et Érika Wicky (dir.), 185, pp.68-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art olfactif contemporain dirigé par Chantal Jaquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oeil, le goût, le flair: les compétences sensorielles du collectionneur fin-de-siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (44), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.044.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mauvais usage des parfums, Chérie empoisonnée par le musc et l'héliotrope ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le XVIIe siècle des Goncourt, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Littérature et parfum : des affinités électives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sociabilités du parfum (XVIIIe – XIXe siècles) / Jean-Alexandre Perras et Érika Wicky (dir.), 185, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition Images à charge : la construction de la preuve par l’image, Le bal, Paris, du 4 juin au 30 août 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Si loin, si proche Janvier (102), pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of smell : what is yet to be studied ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Senses and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.363 - 365. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17458927.2016.1214429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition Sensorium à la Tate Britain : la peinture dans tous les sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace. Art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Printemps (113), pp.88-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition Stan Douglas, Interregnum, Wiels, Centre d’art contemporain, Bruxelles, du 9 octobre 2015 au 10 janvier 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Margaret Cameron (1815-1879), Londres, Victoria & Albert Museum (novembre 2015-février 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du 19e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique des parfums : Naissance d’une industrie de luxe d’Eugénie Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth-Century French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire pictural de la matière photographique (1850–1860) : la cuisine de l’art, du peintre au photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACAR, Revue d'Art Canadienne, Canadian Art Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1032758ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nourriture en art performatif : son usage de la première moitié du 20e siècle à aujourd’hui de Mélanie Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace. Art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photography in Contemporary French and Francophone Cultures dirigé par Kathrin Yacavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (2), pp.143-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eisenstein et Daumier : des affinités électives d' Ada Ackerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACAR, Revue d'Art Canadienne, Canadian Art Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.97-99. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1026207ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie et photographes dans la littérature belge francophone, Textyles - Revue des lettres belges de langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Printemps (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture à vue de nez : la juste distance du critique d’art de Diderot à Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACAR, Revue d'Art Canadienne, Canadian Art Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dryansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Projeter - Projecting / Larisa Dryansky et Érika Wicky (dir.), 24-25, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1034153ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « degrés d'art » de la reproduction de tableaux Proust et les prémices de l'industrie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.128-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que sentent les jeunes filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 165 (3), pp.43-53. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.165.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et olfaction de l'art contemporain : les mutations de la critique d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La critique d'art en question, Avril (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impressionnisme littéraire de Virginie Pouzet-Duzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth-Century French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïm Deüelle Lüski and Horizontal Photography d'Ariella Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits d'ateliers : un album de photographies fin de siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boudoirs dans l’œuvre d’Honoré de Balzac : Surveiller, mentir, désirer, mourir de Jean-François Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@nalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civil Imagination : a Political Ontology of Photography d' Ariella Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémiologie des odeurs au xix siècle : du savoir médical à la norme sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (3), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1021206ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les promesses du passé » : présupposés historiographiques et réception critique d’une exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du CEES : Centre européen d'études slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle de physiognomonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (3), pp.5-14. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1021199ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciel est bleu : une histoire de la photographie couleur de Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 91, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Żmijewski, scénarios de dissidence par Véronique Leblanc et Louise Déry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esse arts + opinions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photojournalismes de Vincent Lavoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière picturale comme limite de l’ekphrasis dans les romans sur l’art du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Doctoriales V, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière picturale comme limite à l’ekphrasis dans les romans sur l’art de la seconde moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Doctoriales V, Septembre (22)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mineral pigments of the painter Fleury Richard (1777-1852)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA 2022 23rd International Mineralogical Association General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Mineralogical Association, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigments and pictural works of Fleury Richard (1777 - 1852): physico-chemical analyses for the study of artistic practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2022 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2022, Virtual Conference Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un tableau n’est pas fait pour être flairé ; reculez-vous : l’odeur de la peinture n’est pas saine ! » : Enquête autour du meuble à couleurs du peintre Fleury Richard (1777 - 1852).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée d’étude du cycle Goûter, toucher, sentir : les autres sens de la critique d’art (1747-1939)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Brogniez (Université Libre de Bruxelles), Frédérique Desbuissons (Université de Reims Champagne-Ardenne / HiCSA), Erika Wicky (Université Lumière Lyon 2 / LARHRA), Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un milliard de pixels&amp;quot; : quelques fictions actuelles de la reproduction d’œuvres d’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photolittérature, littératie visuelle et nouvelles textualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Edwards (NYU, Paris 7) Vincent Lavoie (Uqàm) et Jean-Pierre Montier (Rennes 2), Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission des savoirs sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission des savoirs sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toucher, goûter, sentir : les autres sens de la critique d’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brogniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Desbuissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sources pour l’histoire des sens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Doria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilités du parfum (XVIIIe – XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mars (185), 2017, 9782200931216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ut photographia poesis : la métaphore entre littérature et photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de Photolittérature (PHLiT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projeter -projecting / sous la direction de Larisa Dryansky et Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dryansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24-25, 2016, Numéro thématique de Intermédialités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Légèreté au XIXe siècle : un nouveau régime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jarrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Ashlin Nunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orizons, 221 p., 2023, 979-10-309-0032-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediality of Smells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2021, Cultural Interactions: Studies in the Relationship between the Arts, J. B. Bullen, 9781789976069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Œil du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Desbuissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraitomanie : Intermediality and the Portrait in 19th-Century France, L’Esprit créateur, vol. 59, n°1, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Yacavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes du détail : voir, savoir, représenter à l'ère de la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.242, 2015, 978-2-7535-4022-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La physiognomonie au XIXe siècle : transpositions esthétiques et médiatiques / Sous la direction de Valérie Stiénon et Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Université de Montréa, pp.176, 2013, 978-2-7606-3351-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps dans l'histoire et les histoires du corps, XVIIe-XVIIIe siècle : travaux de jeunes chercheurs précédés d'entretiens avec Georges Vigarello / sous la direction de Mickaël Bouffard, Jean-Alexandre Perras et Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, pp.X-206, 2013, 978-2-7056-8451-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Corps dans l’histoire et les Histoires du corps, précédé d'un entretien avec Georges Vigarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 218 p., 2013, coll. « La République des Lettres »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du parfum selon Rimmel et Chéret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Universite Presses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visages de l’objet imprimé : Les frontispices au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1023108003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’odeur des vernis ou la toxicité des décors au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noémi Duperron; Barbara Jouves-Hann; Maxime Georges Métraux; Marc-André Paulin; Bérangère Poulain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décoration intérieure et plaisir des sens (1700-1850)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artemide, 2022, 9788875754204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Olfactive culture and mediality of smells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction: Olfactive culture and mediality of smells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Peter Lang Verlag, 2021, Cultural Interactions: Studies in the Relationship between the Arts, 9781789976069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A good eye, taste and flair: the sensory skills of the fin-de-siècle collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Krause; Katharina Herold. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smell and Social Life. Aspects of English, French and German Literature (1880-1939)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780854572809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Culture olfactive et médialité des odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediality of Smells / Médialité des odeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9781789976069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concerts olfactifs fin-de-siècle : les parfums entre vibrations et matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediality of Smells / Médialité des odeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2021, Cultural Interactions: Studies in the Relationship between the Arts, 9781789976069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’olfaction au musée : le point de vue des Sensorial Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Septembre Tiberghien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dispositifs olfactifs au musée, Mathilde Castel (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadar rédacteur en chef et critique d’art : Genèse d’un grand nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Artiste en revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-7535-7728-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caricature et le portrait photographique sous le Second Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Image railleuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parfums de l’Ancien Régime : Persistance et représentations au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Ganofsky; Jean-Alexandre Perras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le siècle de la légèreté : émergences d’un paradigme du XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Studies on Enlightment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de la peinture à l’ère de la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIXe siècle face au futur: Penser, représenter, rêver l’avenir au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de la peinture à l’ère de la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIXe siècle au futur, VIIe congrès de la Société d’études romantiques et dix-neuvièmistes, Claire Barel-Moisan et Aude Deruelle (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfumed Performances: The Reception of Olfactory Theatrical Devices from the Fin-de-siècle to the Present Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Time of the Theatre: Media Archaeological Approaches to Intermediality in Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait photographique d’écrivain vu par la presse du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écrivain vu par la photographie : formes, usages, enjeux / [Colloque international, Cerisy-la-Salle - Centre culturel, 21-28 juin 2014] ; sous la direction de David Martens, Jean-Pierre Montier et Anne Reverseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.181-188, 2017, 978-2-7535-5215-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes du XVIIIe siècle selon les Goncourt : détails, anecdotes et parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Goncourt historiens / sous la direction d'Éléonore Reverzy et de Nicolas Bourguinat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2017, 978-2-86820-978-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire le paysage photographique, photographier la poésie du paysage au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les inventions photographiques du paysage / sous la direction de Pierre-Henry Frangne et Patricia Limido</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.39-48, 2016, 978-2-7535-5136-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’odeur du cuir ou l’indéfinissable genre du parfum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Et les femmes : dix-huitième Colloque des Invalides, 24 octobre 2014 / textes réunis par Michel Pierssens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Du Lérot éditeur, 2015, 978-2-35548-103-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courbet et la critique d’art : inconvenance des sujets et conventions picturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du convenable et de l'inconvenant : littérature française du XIXe siècle / sous la direction de Sophie Pelletier et Véronique Cnockaert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Université du Québec à Montréal, 2015, 978-2-923907-39-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre d’art à l’épreuve du cadrage photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mécanique du détail : approches transversales / sous la direction de Livio Belloï et Maud Hagelstein ; avec les contributions de Delphine Bellis, Livio Belloï, Mathilde Bert.. [et al.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-190, 2013, 978-2-84788-386-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps dans l'histoire et les histoires du corps, XVIIe-XVIIIe siècle : travaux de jeunes chercheurs précédés d'entretiens avec Georges Vigarello / sous la direction de Mickaël Bouffard, Jean-Alexandre Perras et Érika Wicky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2013, 978-2-7056-8451-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et objets en histoire du corps» : entretien avec Georges Vigarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Vigarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps dans l'histoire et les histoires du corps, XVIIe-XVIIIe siècle : travaux de jeunes chercheurs précédés d'entretiens avec Georges Vigarello / sous la direction de Mickaël Bouffard, Jean-Alexandre Perras et Érika Wicky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2013, 978-2-7056-8451-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et vérité historique : la réception du panorama de Solferino (1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le spectacle de l'histoire / sous la direction de Stéphane Haffemayer, Benoît Marpeau et Julie Verlaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.235-246, 2012, 978-2-7535-2006-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing about architecture : l’enseignement de la théorie comme pratique critique : entretien avec Olivier Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, enseigner, transmettre la theorie : les sciences humaines au niveau universitaire : entretiens / esous la direction de Mirella Vadean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mestengo Press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts visuels dans la genèse de Salammbô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert et la peinture / textes réunis et présentés par Gisèle Séginger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Lettres modernes Minard, 2010, Série Flaubert, 978-2-256-91152-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfumes: the future of Synthesic Colours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roubo and Watin: The Sweet Scent of Early Modern Varnishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concerts de parfums ou les prémices de l’art olfactif (1891-1902)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes sensibles: une histoire sensorielle de l’oeuvre d’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Paul-Traversaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Lefrang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums d’ateliers fin-de-siècle : l’environnement sensoriel du peintre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au travail ! Les ateliers d’artistes en Belgique au 19e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international Conflict and the Senses in the global Cold War : From Propaganda to Sensory Warfare (Leibniz Institute for Contemporary History)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Archéologie du paysage sonore : comment restituer le passé sensible et sensoriel ? ” Entretien avec Mylène Pardoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Osmothèque : une bibliothèque des évanescences, Entretien avec Isabelle Reynaud-Chazot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Reynaud Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediality of Smells / Médialité des odeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C Fortier - Voici des feuilles, des fleurs, des fauves et des oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages sensoriels : Approches multidisciplinaires, dirigé par Véronique Mehl et Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives Unfolding : National Art Histories in an Unfinished World sous la direction de Martha Langford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elitza Dulguerova, Usages et utopies : l’exposition dans l’avant-garde russe prérévolutionnaire (1900–1916)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.105-106. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040854ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erika Wicky </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erika-wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6253-1398</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming up la Bohème: Thermoception and Artist’s Life in Nineteenth-Century Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Konsthistorisk tidskrift/Journal of Art History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00233609.2025.2570833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pschitt!: A Cultural History of the Perfume Vaporizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-neuf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (3-4), pp.298-316. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14787318.2025.2468558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic Varnishes: Perfumes, Stench, and Glow in Eighteenth-century French Salons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABO: Interactive Journal for Women in the Arts, 1640-1830 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5038/2157-7129.14.2.1411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire olfactif de l’exploration spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 57 (1), pp.21-33. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.057.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progrès ou décadence, art ou fumisterie? La critique fin-de-siècle des synesthésies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.095715582211349. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09571558221134930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de l’odeur des pigments noirs, de l’empyreume au VANTAblack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.34-41. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/techne.18357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating by Smell: On Scent, the Sea, and Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Venti : Air, Experience, Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire de l'olfaction au XIXème siècle : L'exemplarité de Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, https://epistemocritique.org/9-ecrire-lhistoire-de-lolfaction-au-xixeme-siecle-lexemplarite-de-zola/. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6091072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Olfactory Education of Young Women in Nineteenth-Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women's Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00497878.2022.2116581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pigments of the Painter Fleury Richard (1777–1852), a Model for Multidisciplinary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.1276 - 1294. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5020066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde - Domestiquer les odeurs : l’odorat et la construction de l’espace privé (XVIIIe – XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cabestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Davrius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l’histoire de l’olfaction au XIXème siècle : L’exemplarité de Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation – Histoire des sens: Sources et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorialités goncourtiennes : Les détails matériels et tactiles dans les écrits sur l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cejdg.763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tullett, Smell in Eighteenth-Century England : A Social Sense, tr. Ulrike Krampl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Et où diable est ce potage ?’ : une petite histoire des repas d'odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Portraitomanie and Intermediality in nineteenth-century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Yacavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Portraitomanie : Intermediality and the Portrait in 19th-Century France, 59 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/esp.2019.0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psyché et Narcisse, Portraits et Miroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfum de bonté et odeur de sainteté : les enjeux de l’olfaction dans l’éducation religieuse des jeunes filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art olfactif contemporain, ses médias et leurs inventions fin-de-siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Valentine Borloz, Les femmes qui se parfument doivent être admirées de loin : Les odeurs féminines dans Nana de Zola, Notre cœur de Maupassant et L’Ève future de Villier de L’Isle-Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (175), pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait photographique : Des « trivialités du visage » à la « ressemblance intime »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Juin (176), pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire olfactive : les parfums au pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sociabilités du parfum (XVIIIe – XIXe siècles) / Jean-Alexandre Perras et Érika Wicky (dir.), 185, pp.68-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art olfactif contemporain dirigé par Chantal Jaquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oeil, le goût, le flair: les compétences sensorielles du collectionneur fin-de-siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (44), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.044.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mauvais usage des parfums, Chérie empoisonnée par le musc et l'héliotrope ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le XVIIe siècle des Goncourt, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Littérature et parfum : des affinités électives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sociabilités du parfum (XVIIIe – XIXe siècles) / Jean-Alexandre Perras et Érika Wicky (dir.), 185, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition Images à charge : la construction de la preuve par l’image, Le bal, Paris, du 4 juin au 30 août 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Si loin, si proche Janvier (102), pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition Stan Douglas, Interregnum, Wiels, Centre d’art contemporain, Bruxelles, du 9 octobre 2015 au 10 janvier 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition Sensorium à la Tate Britain : la peinture dans tous les sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace. Art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Printemps (113), pp.88-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of smell : what is yet to be studied ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Senses and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.363 - 365. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17458927.2016.1214429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Margaret Cameron (1815-1879), Londres, Victoria & Albert Museum (novembre 2015-février 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du 19e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique des parfums : Naissance d’une industrie de luxe d’Eugénie Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth-Century French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire pictural de la matière photographique (1850–1860) : la cuisine de l’art, du peintre au photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACAR, Revue d'Art Canadienne, Canadian Art Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1032758ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nourriture en art performatif : son usage de la première moitié du 20e siècle à aujourd’hui de Mélanie Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace. Art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photography in Contemporary French and Francophone Cultures dirigé par Kathrin Yacavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (2), pp.143-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eisenstein et Daumier : des affinités électives d' Ada Ackerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACAR, Revue d'Art Canadienne, Canadian Art Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.97-99. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1026207ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie et photographes dans la littérature belge francophone, Textyles - Revue des lettres belges de langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Printemps (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture à vue de nez : la juste distance du critique d’art de Diderot à Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACAR, Revue d'Art Canadienne, Canadian Art Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dryansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Projeter - Projecting / Larisa Dryansky et Érika Wicky (dir.), 24-25, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1034153ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « degrés d'art » de la reproduction de tableaux Proust et les prémices de l'industrie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.128-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que sentent les jeunes filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 165 (3), pp.43-53. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.165.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et olfaction de l'art contemporain : les mutations de la critique d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La critique d'art en question, Avril (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impressionnisme littéraire de Virginie Pouzet-Duzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth-Century French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïm Deüelle Lüski and Horizontal Photography d'Ariella Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits d'ateliers : un album de photographies fin de siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civil Imagination : a Political Ontology of Photography d' Ariella Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémiologie des odeurs au xix siècle : du savoir médical à la norme sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (3), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1021206ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boudoirs dans l’œuvre d’Honoré de Balzac : Surveiller, mentir, désirer, mourir de Jean-François Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@nalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les promesses du passé » : présupposés historiographiques et réception critique d’une exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du CEES : Centre européen d'études slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle de physiognomonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (3), pp.5-14. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1021199ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciel est bleu : une histoire de la photographie couleur de Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 91, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photojournalismes de Vincent Lavoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Żmijewski, scénarios de dissidence par Véronique Leblanc et Louise Déry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esse arts + opinions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière picturale comme limite de l’ekphrasis dans les romans sur l’art du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Doctoriales V, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière picturale comme limite à l’ekphrasis dans les romans sur l’art de la seconde moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Doctoriales V, Septembre (22)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mineral pigments of the painter Fleury Richard (1777-1852)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA 2022 23rd International Mineralogical Association General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Mineralogical Association, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigments and pictural works of Fleury Richard (1777 - 1852): physico-chemical analyses for the study of artistic practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2022 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2022, Virtual Conference Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un tableau n’est pas fait pour être flairé ; reculez-vous : l’odeur de la peinture n’est pas saine ! » : Enquête autour du meuble à couleurs du peintre Fleury Richard (1777 - 1852).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée d’étude du cycle Goûter, toucher, sentir : les autres sens de la critique d’art (1747-1939)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Brogniez (Université Libre de Bruxelles), Frédérique Desbuissons (Université de Reims Champagne-Ardenne / HiCSA), Erika Wicky (Université Lumière Lyon 2 / LARHRA), Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un milliard de pixels&amp;quot; : quelques fictions actuelles de la reproduction d’œuvres d’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photolittérature, littératie visuelle et nouvelles textualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Edwards (NYU, Paris 7) Vincent Lavoie (Uqàm) et Jean-Pierre Montier (Rennes 2), Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission des savoirs sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission des savoirs sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toucher, goûter, sentir : les autres sens de la critique d’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brogniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Desbuissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sources pour l’histoire des sens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Doria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilités du parfum (XVIIIe – XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mars (185), 2017, 9782200931216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ut photographia poesis : la métaphore entre littérature et photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de Photolittérature (PHLiT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projeter -projecting / sous la direction de Larisa Dryansky et Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dryansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24-25, 2016, Numéro thématique de Intermédialités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Légèreté au XIXe siècle : un nouveau régime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jarrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Ashlin Nunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orizons, 221 p., 2023, 979-10-309-0032-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediality of Smells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2021, Cultural Interactions: Studies in the Relationship between the Arts, J. B. Bullen, 9781789976069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Œil du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Desbuissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraitomanie : Intermediality and the Portrait in 19th-Century France, L’Esprit créateur, vol. 59, n°1, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Yacavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes du détail : voir, savoir, représenter à l'ère de la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.242, 2015, 978-2-7535-4022-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La physiognomonie au XIXe siècle : transpositions esthétiques et médiatiques / Sous la direction de Valérie Stiénon et Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Université de Montréa, pp.176, 2013, 978-2-7606-3351-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Corps dans l’histoire et les Histoires du corps, précédé d'un entretien avec Georges Vigarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 218 p., 2013, coll. « La République des Lettres »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps dans l'histoire et les histoires du corps, XVIIe-XVIIIe siècle : travaux de jeunes chercheurs précédés d'entretiens avec Georges Vigarello / sous la direction de Mickaël Bouffard, Jean-Alexandre Perras et Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, pp.X-206, 2013, 978-2-7056-8451-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du parfum selon Rimmel et Chéret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Universite Presses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visages de l’objet imprimé : Les frontispices au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1023108003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’odeur des vernis ou la toxicité des décors au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noémi Duperron; Barbara Jouves-Hann; Maxime Georges Métraux; Marc-André Paulin; Bérangère Poulain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décoration intérieure et plaisir des sens (1700-1850)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artemide, 2022, 9788875754204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A good eye, taste and flair: the sensory skills of the fin-de-siècle collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Krause; Katharina Herold. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smell and Social Life. Aspects of English, French and German Literature (1880-1939)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780854572809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Olfactive culture and mediality of smells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction: Olfactive culture and mediality of smells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Peter Lang Verlag, 2021, Cultural Interactions: Studies in the Relationship between the Arts, 9781789976069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Culture olfactive et médialité des odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediality of Smells / Médialité des odeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9781789976069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concerts olfactifs fin-de-siècle : les parfums entre vibrations et matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediality of Smells / Médialité des odeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2021, Cultural Interactions: Studies in the Relationship between the Arts, 9781789976069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’olfaction au musée : le point de vue des Sensorial Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Septembre Tiberghien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dispositifs olfactifs au musée, Mathilde Castel (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadar rédacteur en chef et critique d’art : Genèse d’un grand nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Artiste en revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-7535-7728-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caricature et le portrait photographique sous le Second Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Image railleuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parfums de l’Ancien Régime : Persistance et représentations au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Ganofsky; Jean-Alexandre Perras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le siècle de la légèreté : émergences d’un paradigme du XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Studies on Enlightment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de la peinture à l’ère de la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIXe siècle face au futur: Penser, représenter, rêver l’avenir au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de la peinture à l’ère de la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIXe siècle au futur, VIIe congrès de la Société d’études romantiques et dix-neuvièmistes, Claire Barel-Moisan et Aude Deruelle (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfumed Performances: The Reception of Olfactory Theatrical Devices from the Fin-de-siècle to the Present Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Time of the Theatre: Media Archaeological Approaches to Intermediality in Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait photographique d’écrivain vu par la presse du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écrivain vu par la photographie : formes, usages, enjeux / [Colloque international, Cerisy-la-Salle - Centre culturel, 21-28 juin 2014] ; sous la direction de David Martens, Jean-Pierre Montier et Anne Reverseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.181-188, 2017, 978-2-7535-5215-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes du XVIIIe siècle selon les Goncourt : détails, anecdotes et parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Goncourt historiens / sous la direction d'Éléonore Reverzy et de Nicolas Bourguinat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2017, 978-2-86820-978-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire le paysage photographique, photographier la poésie du paysage au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les inventions photographiques du paysage / sous la direction de Pierre-Henry Frangne et Patricia Limido</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.39-48, 2016, 978-2-7535-5136-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’odeur du cuir ou l’indéfinissable genre du parfum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Et les femmes : dix-huitième Colloque des Invalides, 24 octobre 2014 / textes réunis par Michel Pierssens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Du Lérot éditeur, 2015, 978-2-35548-103-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courbet et la critique d’art : inconvenance des sujets et conventions picturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du convenable et de l'inconvenant : littérature française du XIXe siècle / sous la direction de Sophie Pelletier et Véronique Cnockaert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Université du Québec à Montréal, 2015, 978-2-923907-39-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps dans l'histoire et les histoires du corps, XVIIe-XVIIIe siècle : travaux de jeunes chercheurs précédés d'entretiens avec Georges Vigarello / sous la direction de Mickaël Bouffard, Jean-Alexandre Perras et Érika Wicky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2013, 978-2-7056-8451-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre d’art à l’épreuve du cadrage photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mécanique du détail : approches transversales / sous la direction de Livio Belloï et Maud Hagelstein ; avec les contributions de Delphine Bellis, Livio Belloï, Mathilde Bert.. [et al.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-190, 2013, 978-2-84788-386-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et objets en histoire du corps» : entretien avec Georges Vigarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Vigarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps dans l'histoire et les histoires du corps, XVIIe-XVIIIe siècle : travaux de jeunes chercheurs précédés d'entretiens avec Georges Vigarello / sous la direction de Mickaël Bouffard, Jean-Alexandre Perras et Érika Wicky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2013, 978-2-7056-8451-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et vérité historique : la réception du panorama de Solferino (1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le spectacle de l'histoire / sous la direction de Stéphane Haffemayer, Benoît Marpeau et Julie Verlaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.235-246, 2012, 978-2-7535-2006-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing about architecture : l’enseignement de la théorie comme pratique critique : entretien avec Olivier Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, enseigner, transmettre la theorie : les sciences humaines au niveau universitaire : entretiens / esous la direction de Mirella Vadean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mestengo Press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts visuels dans la genèse de Salammbô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert et la peinture / textes réunis et présentés par Gisèle Séginger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Lettres modernes Minard, 2010, Série Flaubert, 978-2-256-91152-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfumes: the future of Synthesic Colours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roubo and Watin: The Sweet Scent of Early Modern Varnishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concerts de parfums ou les prémices de l’art olfactif (1891-1902)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes sensibles: une histoire sensorielle de l’oeuvre d’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Paul-Traversaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Lefrang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums d’ateliers fin-de-siècle : l’environnement sensoriel du peintre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au travail ! Les ateliers d’artistes en Belgique au 19e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international Conflict and the Senses in the global Cold War : From Propaganda to Sensory Warfare (Leibniz Institute for Contemporary History)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Archéologie du paysage sonore : comment restituer le passé sensible et sensoriel ? ” Entretien avec Mylène Pardoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Osmothèque : une bibliothèque des évanescences, Entretien avec Isabelle Reynaud-Chazot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Reynaud Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediality of Smells / Médialité des odeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C Fortier - Voici des feuilles, des fleurs, des fauves et des oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages sensoriels : Approches multidisciplinaires, dirigé par Véronique Mehl et Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives Unfolding : National Art Histories in an Unfinished World sous la direction de Martha Langford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elitza Dulguerova, Usages et utopies : l’exposition dans l’avant-garde russe prérévolutionnaire (1900–1916)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.105-106. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040854ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80D0E900"/>
+    <w:nsid w:val="B14E5790"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erika-wicky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6253-1398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582331v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Wicky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00233609.2025.2570833" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14787318.2025.2468558" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/2157-7129.14.2.1411" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880944v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.057.0021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wicky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09571558221134930" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.18357" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6091072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00497878.2022.2116581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paccoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Luyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5020066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Boutin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Doria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204854v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baridon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cabestan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davrius" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zeller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204847v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cejdg.763" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204848v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Yacavone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2019.0000" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.044.0151" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626935v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Perras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630296v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2016.1214429" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1032758ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629998v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026207ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630141v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dryansky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034153ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.165.0043" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626967v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630169v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021206ar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021199ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630187v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01627033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865859v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865985v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650822v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Digonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pardoen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881178v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brogniez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Desbuissons" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192220v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626870v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296442v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Foug&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jarrasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Ashlin Nunn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tavernier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508841v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1152575" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823837v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Foug&#232;res" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P&#233;zard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626836v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626830v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bouffard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369470v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881046v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381325v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iudicium.de/katalog/86205-629.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508847v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508864v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Pisano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981469v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Septembre Tiberghien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204862v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192291v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liverpooluniversitypress.co.uk/books/id/42353/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629682v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981460v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204859v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01627044v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01627062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629510v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629481v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/6712" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629494v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629726v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vigarello" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01627073v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629710v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asselin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626998v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881043v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382321v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880958v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878849v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paul-Traversaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lefrang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Calvez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204870v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204863v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508868v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud Chazot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204868v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204860v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630010v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040854ar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erika-wicky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6253-1398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582331v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Wicky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00233609.2025.2570833" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14787318.2025.2468558" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/2157-7129.14.2.1411" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880944v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.057.0021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wicky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09571558221134930" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.18357" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6091072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00497878.2022.2116581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paccoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Luyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5020066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baridon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cabestan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davrius" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zeller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192280v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Boutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Doria" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cejdg.763" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204866v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204848v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Yacavone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2019.0000" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.044.0151" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626935v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Perras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630296v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2016.1214429" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1032758ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629998v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026207ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630141v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dryansky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034153ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.165.0043" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626967v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630169v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626995v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021206ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021199ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630193v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01627033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865859v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865985v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650822v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Digonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pardoen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881178v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brogniez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Desbuissons" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192220v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626870v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296442v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Foug&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jarrasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Ashlin Nunn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tavernier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508841v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1152575" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823837v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Foug&#232;res" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P&#233;zard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626836v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369470v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bouffard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881046v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381325v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508873v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iudicium.de/katalog/86205-629.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508855v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508847v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508864v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Pisano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981469v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Septembre Tiberghien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204862v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192291v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liverpooluniversitypress.co.uk/books/id/42353/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629682v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981460v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204859v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01627044v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01627062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629510v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629494v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629481v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/6712" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629726v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vigarello" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01627073v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629710v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asselin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626998v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881043v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382321v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880958v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878849v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paul-Traversaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lefrang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Calvez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204870v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204863v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508868v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud Chazot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204868v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630010v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040854ar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204860v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>