--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erika Wicky </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erika-wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6253-1398</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming up la Bohème: Thermoception and Artist’s Life in Nineteenth-Century Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Konsthistorisk tidskrift/Journal of Art History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00233609.2025.2570833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pschitt!: A Cultural History of the Perfume Vaporizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-neuf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (3-4), pp.298-316. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14787318.2025.2468558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic Varnishes: Perfumes, Stench, and Glow in Eighteenth-century French Salons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABO: Interactive Journal for Women in the Arts, 1640-1830 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5038/2157-7129.14.2.1411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire olfactif de l’exploration spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 57 (1), pp.21-33. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.057.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progrès ou décadence, art ou fumisterie? La critique fin-de-siècle des synesthésies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.095715582211349. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09571558221134930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de l’odeur des pigments noirs, de l’empyreume au VANTAblack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.34-41. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/techne.18357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating by Smell: On Scent, the Sea, and Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Venti : Air, Experience, Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire de l'olfaction au XIXème siècle : L'exemplarité de Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, https://epistemocritique.org/9-ecrire-lhistoire-de-lolfaction-au-xixeme-siecle-lexemplarite-de-zola/. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6091072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Olfactory Education of Young Women in Nineteenth-Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women's Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00497878.2022.2116581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pigments of the Painter Fleury Richard (1777–1852), a Model for Multidisciplinary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.1276 - 1294. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5020066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde - Domestiquer les odeurs : l’odorat et la construction de l’espace privé (XVIIIe – XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cabestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Davrius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l’histoire de l’olfaction au XIXème siècle : L’exemplarité de Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation – Histoire des sens: Sources et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorialités goncourtiennes : Les détails matériels et tactiles dans les écrits sur l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cejdg.763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tullett, Smell in Eighteenth-Century England : A Social Sense, tr. Ulrike Krampl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Et où diable est ce potage ?’ : une petite histoire des repas d'odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Portraitomanie and Intermediality in nineteenth-century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Yacavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Portraitomanie : Intermediality and the Portrait in 19th-Century France, 59 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/esp.2019.0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psyché et Narcisse, Portraits et Miroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfum de bonté et odeur de sainteté : les enjeux de l’olfaction dans l’éducation religieuse des jeunes filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art olfactif contemporain, ses médias et leurs inventions fin-de-siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Valentine Borloz, Les femmes qui se parfument doivent être admirées de loin : Les odeurs féminines dans Nana de Zola, Notre cœur de Maupassant et L’Ève future de Villier de L’Isle-Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (175), pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait photographique : Des « trivialités du visage » à la « ressemblance intime »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Juin (176), pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire olfactive : les parfums au pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sociabilités du parfum (XVIIIe – XIXe siècles) / Jean-Alexandre Perras et Érika Wicky (dir.), 185, pp.68-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art olfactif contemporain dirigé par Chantal Jaquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oeil, le goût, le flair: les compétences sensorielles du collectionneur fin-de-siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (44), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.044.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mauvais usage des parfums, Chérie empoisonnée par le musc et l'héliotrope ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le XVIIe siècle des Goncourt, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Littérature et parfum : des affinités électives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sociabilités du parfum (XVIIIe – XIXe siècles) / Jean-Alexandre Perras et Érika Wicky (dir.), 185, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition Images à charge : la construction de la preuve par l’image, Le bal, Paris, du 4 juin au 30 août 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Si loin, si proche Janvier (102), pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition Stan Douglas, Interregnum, Wiels, Centre d’art contemporain, Bruxelles, du 9 octobre 2015 au 10 janvier 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition Sensorium à la Tate Britain : la peinture dans tous les sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace. Art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Printemps (113), pp.88-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of smell : what is yet to be studied ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Senses and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.363 - 365. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17458927.2016.1214429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Margaret Cameron (1815-1879), Londres, Victoria & Albert Museum (novembre 2015-février 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du 19e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique des parfums : Naissance d’une industrie de luxe d’Eugénie Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth-Century French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire pictural de la matière photographique (1850–1860) : la cuisine de l’art, du peintre au photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACAR, Revue d'Art Canadienne, Canadian Art Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1032758ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nourriture en art performatif : son usage de la première moitié du 20e siècle à aujourd’hui de Mélanie Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace. Art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photography in Contemporary French and Francophone Cultures dirigé par Kathrin Yacavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (2), pp.143-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eisenstein et Daumier : des affinités électives d' Ada Ackerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACAR, Revue d'Art Canadienne, Canadian Art Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.97-99. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1026207ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie et photographes dans la littérature belge francophone, Textyles - Revue des lettres belges de langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Printemps (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture à vue de nez : la juste distance du critique d’art de Diderot à Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACAR, Revue d'Art Canadienne, Canadian Art Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dryansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Projeter - Projecting / Larisa Dryansky et Érika Wicky (dir.), 24-25, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1034153ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « degrés d'art » de la reproduction de tableaux Proust et les prémices de l'industrie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.128-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que sentent les jeunes filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 165 (3), pp.43-53. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.165.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et olfaction de l'art contemporain : les mutations de la critique d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La critique d'art en question, Avril (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impressionnisme littéraire de Virginie Pouzet-Duzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth-Century French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïm Deüelle Lüski and Horizontal Photography d'Ariella Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits d'ateliers : un album de photographies fin de siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civil Imagination : a Political Ontology of Photography d' Ariella Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémiologie des odeurs au xix siècle : du savoir médical à la norme sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (3), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1021206ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boudoirs dans l’œuvre d’Honoré de Balzac : Surveiller, mentir, désirer, mourir de Jean-François Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@nalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les promesses du passé » : présupposés historiographiques et réception critique d’une exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du CEES : Centre européen d'études slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle de physiognomonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (3), pp.5-14. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1021199ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciel est bleu : une histoire de la photographie couleur de Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 91, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photojournalismes de Vincent Lavoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Żmijewski, scénarios de dissidence par Véronique Leblanc et Louise Déry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esse arts + opinions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière picturale comme limite de l’ekphrasis dans les romans sur l’art du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Doctoriales V, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière picturale comme limite à l’ekphrasis dans les romans sur l’art de la seconde moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Doctoriales V, Septembre (22)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mineral pigments of the painter Fleury Richard (1777-1852)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA 2022 23rd International Mineralogical Association General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Mineralogical Association, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigments and pictural works of Fleury Richard (1777 - 1852): physico-chemical analyses for the study of artistic practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2022 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2022, Virtual Conference Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un tableau n’est pas fait pour être flairé ; reculez-vous : l’odeur de la peinture n’est pas saine ! » : Enquête autour du meuble à couleurs du peintre Fleury Richard (1777 - 1852).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée d’étude du cycle Goûter, toucher, sentir : les autres sens de la critique d’art (1747-1939)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Brogniez (Université Libre de Bruxelles), Frédérique Desbuissons (Université de Reims Champagne-Ardenne / HiCSA), Erika Wicky (Université Lumière Lyon 2 / LARHRA), Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un milliard de pixels&amp;quot; : quelques fictions actuelles de la reproduction d’œuvres d’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photolittérature, littératie visuelle et nouvelles textualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Edwards (NYU, Paris 7) Vincent Lavoie (Uqàm) et Jean-Pierre Montier (Rennes 2), Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission des savoirs sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission des savoirs sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toucher, goûter, sentir : les autres sens de la critique d’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brogniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Desbuissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sources pour l’histoire des sens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Doria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilités du parfum (XVIIIe – XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mars (185), 2017, 9782200931216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ut photographia poesis : la métaphore entre littérature et photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de Photolittérature (PHLiT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projeter -projecting / sous la direction de Larisa Dryansky et Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dryansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24-25, 2016, Numéro thématique de Intermédialités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Légèreté au XIXe siècle : un nouveau régime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jarrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Ashlin Nunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orizons, 221 p., 2023, 979-10-309-0032-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediality of Smells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2021, Cultural Interactions: Studies in the Relationship between the Arts, J. B. Bullen, 9781789976069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Œil du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Desbuissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraitomanie : Intermediality and the Portrait in 19th-Century France, L’Esprit créateur, vol. 59, n°1, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Yacavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes du détail : voir, savoir, représenter à l'ère de la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.242, 2015, 978-2-7535-4022-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La physiognomonie au XIXe siècle : transpositions esthétiques et médiatiques / Sous la direction de Valérie Stiénon et Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Université de Montréa, pp.176, 2013, 978-2-7606-3351-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Corps dans l’histoire et les Histoires du corps, précédé d'un entretien avec Georges Vigarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 218 p., 2013, coll. « La République des Lettres »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps dans l'histoire et les histoires du corps, XVIIe-XVIIIe siècle : travaux de jeunes chercheurs précédés d'entretiens avec Georges Vigarello / sous la direction de Mickaël Bouffard, Jean-Alexandre Perras et Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, pp.X-206, 2013, 978-2-7056-8451-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du parfum selon Rimmel et Chéret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Universite Presses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visages de l’objet imprimé : Les frontispices au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1023108003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’odeur des vernis ou la toxicité des décors au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noémi Duperron; Barbara Jouves-Hann; Maxime Georges Métraux; Marc-André Paulin; Bérangère Poulain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décoration intérieure et plaisir des sens (1700-1850)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artemide, 2022, 9788875754204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A good eye, taste and flair: the sensory skills of the fin-de-siècle collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Krause; Katharina Herold. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smell and Social Life. Aspects of English, French and German Literature (1880-1939)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780854572809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Olfactive culture and mediality of smells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction: Olfactive culture and mediality of smells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Peter Lang Verlag, 2021, Cultural Interactions: Studies in the Relationship between the Arts, 9781789976069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Culture olfactive et médialité des odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediality of Smells / Médialité des odeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9781789976069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concerts olfactifs fin-de-siècle : les parfums entre vibrations et matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediality of Smells / Médialité des odeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2021, Cultural Interactions: Studies in the Relationship between the Arts, 9781789976069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’olfaction au musée : le point de vue des Sensorial Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Septembre Tiberghien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dispositifs olfactifs au musée, Mathilde Castel (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadar rédacteur en chef et critique d’art : Genèse d’un grand nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Artiste en revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-7535-7728-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caricature et le portrait photographique sous le Second Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Image railleuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parfums de l’Ancien Régime : Persistance et représentations au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Ganofsky; Jean-Alexandre Perras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le siècle de la légèreté : émergences d’un paradigme du XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Studies on Enlightment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de la peinture à l’ère de la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIXe siècle face au futur: Penser, représenter, rêver l’avenir au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de la peinture à l’ère de la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIXe siècle au futur, VIIe congrès de la Société d’études romantiques et dix-neuvièmistes, Claire Barel-Moisan et Aude Deruelle (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfumed Performances: The Reception of Olfactory Theatrical Devices from the Fin-de-siècle to the Present Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Time of the Theatre: Media Archaeological Approaches to Intermediality in Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait photographique d’écrivain vu par la presse du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écrivain vu par la photographie : formes, usages, enjeux / [Colloque international, Cerisy-la-Salle - Centre culturel, 21-28 juin 2014] ; sous la direction de David Martens, Jean-Pierre Montier et Anne Reverseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.181-188, 2017, 978-2-7535-5215-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes du XVIIIe siècle selon les Goncourt : détails, anecdotes et parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Goncourt historiens / sous la direction d'Éléonore Reverzy et de Nicolas Bourguinat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2017, 978-2-86820-978-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire le paysage photographique, photographier la poésie du paysage au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les inventions photographiques du paysage / sous la direction de Pierre-Henry Frangne et Patricia Limido</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.39-48, 2016, 978-2-7535-5136-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’odeur du cuir ou l’indéfinissable genre du parfum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Et les femmes : dix-huitième Colloque des Invalides, 24 octobre 2014 / textes réunis par Michel Pierssens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Du Lérot éditeur, 2015, 978-2-35548-103-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courbet et la critique d’art : inconvenance des sujets et conventions picturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du convenable et de l'inconvenant : littérature française du XIXe siècle / sous la direction de Sophie Pelletier et Véronique Cnockaert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Université du Québec à Montréal, 2015, 978-2-923907-39-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps dans l'histoire et les histoires du corps, XVIIe-XVIIIe siècle : travaux de jeunes chercheurs précédés d'entretiens avec Georges Vigarello / sous la direction de Mickaël Bouffard, Jean-Alexandre Perras et Érika Wicky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2013, 978-2-7056-8451-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre d’art à l’épreuve du cadrage photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mécanique du détail : approches transversales / sous la direction de Livio Belloï et Maud Hagelstein ; avec les contributions de Delphine Bellis, Livio Belloï, Mathilde Bert.. [et al.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-190, 2013, 978-2-84788-386-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et objets en histoire du corps» : entretien avec Georges Vigarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Vigarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps dans l'histoire et les histoires du corps, XVIIe-XVIIIe siècle : travaux de jeunes chercheurs précédés d'entretiens avec Georges Vigarello / sous la direction de Mickaël Bouffard, Jean-Alexandre Perras et Érika Wicky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2013, 978-2-7056-8451-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et vérité historique : la réception du panorama de Solferino (1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le spectacle de l'histoire / sous la direction de Stéphane Haffemayer, Benoît Marpeau et Julie Verlaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.235-246, 2012, 978-2-7535-2006-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing about architecture : l’enseignement de la théorie comme pratique critique : entretien avec Olivier Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, enseigner, transmettre la theorie : les sciences humaines au niveau universitaire : entretiens / esous la direction de Mirella Vadean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mestengo Press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts visuels dans la genèse de Salammbô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert et la peinture / textes réunis et présentés par Gisèle Séginger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Lettres modernes Minard, 2010, Série Flaubert, 978-2-256-91152-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfumes: the future of Synthesic Colours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roubo and Watin: The Sweet Scent of Early Modern Varnishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concerts de parfums ou les prémices de l’art olfactif (1891-1902)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes sensibles: une histoire sensorielle de l’oeuvre d’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Paul-Traversaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Lefrang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums d’ateliers fin-de-siècle : l’environnement sensoriel du peintre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au travail ! Les ateliers d’artistes en Belgique au 19e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international Conflict and the Senses in the global Cold War : From Propaganda to Sensory Warfare (Leibniz Institute for Contemporary History)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Archéologie du paysage sonore : comment restituer le passé sensible et sensoriel ? ” Entretien avec Mylène Pardoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Osmothèque : une bibliothèque des évanescences, Entretien avec Isabelle Reynaud-Chazot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Reynaud Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediality of Smells / Médialité des odeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C Fortier - Voici des feuilles, des fleurs, des fauves et des oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages sensoriels : Approches multidisciplinaires, dirigé par Véronique Mehl et Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives Unfolding : National Art Histories in an Unfinished World sous la direction de Martha Langford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elitza Dulguerova, Usages et utopies : l’exposition dans l’avant-garde russe prérévolutionnaire (1900–1916)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.105-106. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040854ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Erika Wicky </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">erika-wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6253-1398</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warming up la Bohème: Thermoception and Artist’s Life in Nineteenth-Century Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Konsthistorisk tidskrift/Journal of Art History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-22. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00233609.2025.2570833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pschitt!: A Cultural History of the Perfume Vaporizer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-neuf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (3-4), pp.298-316. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14787318.2025.2468558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxic Varnishes: Perfumes, Stench, and Glow in Eighteenth-century French Salons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABO: Interactive Journal for Women in the Arts, 1640-1830 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5038/2157-7129.14.2.1411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire olfactif de l’exploration spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 57 (1), pp.21-33. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.057.0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progrès ou décadence, art ou fumisterie? La critique fin-de-siècle des synesthésies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Cultural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.095715582211349. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09571558221134930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions de l’odeur des pigments noirs, de l’empyreume au VANTAblack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.34-41. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/techne.18357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating by Smell: On Scent, the Sea, and Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Venti : Air, Experience, Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire de l'olfaction au XIXème siècle : L'exemplarité de Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19, https://epistemocritique.org/9-ecrire-lhistoire-de-lolfaction-au-xixeme-siecle-lexemplarite-de-zola/. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6091072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Olfactory Education of Young Women in Nineteenth-Century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Women's Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00497878.2022.2116581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pigments of the Painter Fleury Richard (1777–1852), a Model for Multidisciplinary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah-Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.1276 - 1294. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/heritage5020066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03774532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation – Histoire des sens: Sources et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Doria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde - Domestiquer les odeurs : l’odorat et la construction de l’espace privé (XVIIIe – XIXe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cabestan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Davrius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Zeller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l’histoire de l’olfaction au XIXème siècle : L’exemplarité de Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Tullett, Smell in Eighteenth-Century England : A Social Sense, tr. Ulrike Krampl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorialités goncourtiennes : Les détails matériels et tactiles dans les écrits sur l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cejdg.763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Et où diable est ce potage ?’ : une petite histoire des repas d'odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Portraitomanie and Intermediality in nineteenth-century France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Yacavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Portraitomanie : Intermediality and the Portrait in 19th-Century France, 59 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/esp.2019.0000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psyché et Narcisse, Portraits et Miroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'esprit créateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfum de bonté et odeur de sainteté : les enjeux de l’olfaction dans l’éducation religieuse des jeunes filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et Savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art olfactif contemporain, ses médias et leurs inventions fin-de-siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait photographique : Des « trivialités du visage » à la « ressemblance intime »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Juin (176), pp.36-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Valentine Borloz, Les femmes qui se parfument doivent être admirées de loin : Les odeurs féminines dans Nana de Zola, Notre cœur de Maupassant et L’Ève future de Villier de L’Isle-Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (175), pp.130-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire olfactive : les parfums au pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sociabilités du parfum (XVIIIe – XIXe siècles) / Jean-Alexandre Perras et Érika Wicky (dir.), 185, pp.68-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art olfactif contemporain dirigé par Chantal Jaquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oeil, le goût, le flair: les compétences sensorielles du collectionneur fin-de-siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés &amp; Représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44 (44), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sr.044.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mauvais usage des parfums, Chérie empoisonnée par le musc et l'héliotrope ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le XVIIe siècle des Goncourt, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation : Littérature et parfum : des affinités électives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sociabilités du parfum (XVIIIe – XIXe siècles) / Jean-Alexandre Perras et Érika Wicky (dir.), 185, pp.5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition Images à charge : la construction de la preuve par l’image, Le bal, Paris, du 4 juin au 30 août 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Si loin, si proche Janvier (102), pp.83-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition Sensorium à la Tate Britain : la peinture dans tous les sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace. Art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Printemps (113), pp.88-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of smell : what is yet to be studied ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Senses and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (3), pp.363 - 365. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17458927.2016.1214429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition Stan Douglas, Interregnum, Wiels, Centre d’art contemporain, Bruxelles, du 9 octobre 2015 au 10 janvier 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103, pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Margaret Cameron (1815-1879), Londres, Victoria & Albert Museum (novembre 2015-février 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Magasin du 19e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mars</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fabrique des parfums : Naissance d’une industrie de luxe d’Eugénie Briot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth-Century French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire pictural de la matière photographique (1850–1860) : la cuisine de l’art, du peintre au photographe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACAR, Revue d'Art Canadienne, Canadian Art Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1032758ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nourriture en art performatif : son usage de la première moitié du 20e siècle à aujourd’hui de Mélanie Boucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace. Art actuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photography in Contemporary French and Francophone Cultures dirigé par Kathrin Yacavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image &amp; Narrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (2), pp.143-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peinture à vue de nez : la juste distance du critique d’art de Diderot à Zola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACAR, Revue d'Art Canadienne, Canadian Art Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eisenstein et Daumier : des affinités électives d' Ada Ackerman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACAR, Revue d'Art Canadienne, Canadian Art Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.97-99. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1026207ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographie et photographes dans la littérature belge francophone, Textyles - Revue des lettres belges de langue française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Printemps (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dryansky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Projeter - Projecting / Larisa Dryansky et Érika Wicky (dir.), 24-25, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1034153ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « degrés d'art » de la reproduction de tableaux Proust et les prémices de l'industrie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Body Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.128-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que sentent les jeunes filles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 165 (3), pp.43-53. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rom.165.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description et olfaction de l'art contemporain : les mutations de la critique d'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bouchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La critique d'art en question, Avril (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impressionnisme littéraire de Virginie Pouzet-Duzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth-Century French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (1-2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïm Deüelle Lüski and Horizontal Photography d'Ariella Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits d'ateliers : un album de photographies fin de siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les boudoirs dans l’œuvre d’Honoré de Balzac : Surveiller, mentir, désirer, mourir de Jean-François Richer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">@nalyses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civil Imagination : a Political Ontology of Photography d' Ariella Azoulay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sémiologie des odeurs au xix siècle : du savoir médical à la norme sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (3), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1021206ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les promesses du passé » : présupposés historiographiques et réception critique d’une exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du CEES : Centre européen d'études slaves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un siècle de physiognomonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (3), pp.5-14. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1021199ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ciel est bleu : une histoire de la photographie couleur de Nathalie Boulouch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 91, pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artur Żmijewski, scénarios de dissidence par Véronique Leblanc et Louise Déry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esse arts + opinions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photojournalismes de Vincent Lavoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciel variable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière picturale comme limite de l’ekphrasis dans les romans sur l’art du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Doctoriales V, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La matière picturale comme limite à l’ekphrasis dans les romans sur l’art de la seconde moitié du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loxias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Doctoriales V, Septembre (22)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mineral pigments of the painter Fleury Richard (1777-1852)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMA 2022 23rd International Mineralogical Association General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Mineralogical Association, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pigments and pictural works of Fleury Richard (1777 - 1852): physico-chemical analyses for the study of artistic practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Panczer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2022 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Materials Research Society, May 2022, Virtual Conference Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un tableau n’est pas fait pour être flairé ; reculez-vous : l’odeur de la peinture n’est pas saine ! » : Enquête autour du meuble à couleurs du peintre Fleury Richard (1777 - 1852).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Carole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Bensalah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Le Luyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Paccoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première journée d’étude du cycle Goûter, toucher, sentir : les autres sens de la critique d’art (1747-1939)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurence Brogniez (Université Libre de Bruxelles), Frédérique Desbuissons (Université de Reims Champagne-Ardenne / HiCSA), Erika Wicky (Université Lumière Lyon 2 / LARHRA), Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un milliard de pixels&amp;quot; : quelques fictions actuelles de la reproduction d’œuvres d’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photolittérature, littératie visuelle et nouvelles textualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paul Edwards (NYU, Paris 7) Vincent Lavoie (Uqàm) et Jean-Pierre Montier (Rennes 2), Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission des savoirs sensibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission des savoirs sensibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toucher, goûter, sentir : les autres sens de la critique d’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Brogniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Desbuissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Belge de Philologie et d’Histoire – Belgisch Tijdschrift voor Filologie en Geschiedenis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sources pour l’histoire des sens?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimée Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Doria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilités du parfum (XVIIIe – XIXe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mars (185), 2017, 9782200931216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ut photographia poesis : la métaphore entre littérature et photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de Photolittérature (PHLiT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projeter -projecting / sous la direction de Larisa Dryansky et Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dryansky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24-25, 2016, Numéro thématique de Intermédialités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Légèreté au XIXe siècle : un nouveau régime ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Jarrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tessa Ashlin Nunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Orizons, 221 p., 2023, 979-10-309-0032-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediality of Smells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2021, Cultural Interactions: Studies in the Relationship between the Arts, J. B. Bullen, 9781789976069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Œil du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Desbuissons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Fougères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03823837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraitomanie : Intermediality and the Portrait in 19th-Century France, L’Esprit créateur, vol. 59, n°1, 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Yacavone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes du détail : voir, savoir, représenter à l'ère de la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.242, 2015, 978-2-7535-4022-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La physiognomonie au XIXe siècle : transpositions esthétiques et médiatiques / Sous la direction de Valérie Stiénon et Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Stiénon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Presses de l'Université de Montréa, pp.176, 2013, 978-2-7606-3351-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps dans l'histoire et les histoires du corps, XVIIe-XVIIIe siècle : travaux de jeunes chercheurs précédés d'entretiens avec Georges Vigarello / sous la direction de Mickaël Bouffard, Jean-Alexandre Perras et Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, pp.X-206, 2013, 978-2-7056-8451-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Corps dans l’histoire et les Histoires du corps, précédé d'un entretien avec Georges Vigarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermann, 218 p., 2013, coll. « La République des Lettres »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01369470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du parfum selon Rimmel et Chéret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sorbonne Universite Presses. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visages de l’objet imprimé : Les frontispices au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1023108003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’odeur des vernis ou la toxicité des décors au XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Noémi Duperron; Barbara Jouves-Hann; Maxime Georges Métraux; Marc-André Paulin; Bérangère Poulain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décoration intérieure et plaisir des sens (1700-1850)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Artemide, 2022, 9788875754204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04381325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Olfactive culture and mediality of smells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Introduction: Olfactive culture and mediality of smells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Peter Lang Verlag, 2021, Cultural Interactions: Studies in the Relationship between the Arts, 9781789976069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A good eye, taste and flair: the sensory skills of the fin-de-siècle collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Krause; Katharina Herold. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smell and Social Life. Aspects of English, French and German Literature (1880-1939)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780854572809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Culture olfactive et médialité des odeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediality of Smells / Médialité des odeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9781789976069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concerts olfactifs fin-de-siècle : les parfums entre vibrations et matière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediality of Smells / Médialité des odeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2021, Cultural Interactions: Studies in the Relationship between the Arts, 9781789976069</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’olfaction au musée : le point de vue des Sensorial Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Septembre Tiberghien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dispositifs olfactifs au musée, Mathilde Castel (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadar rédacteur en chef et critique d’art : Genèse d’un grand nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Artiste en revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-7535-7728-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La caricature et le portrait photographique sous le Second Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Image railleuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parfums de l’Ancien Régime : Persistance et représentations au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marine Ganofsky; Jean-Alexandre Perras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le siècle de la légèreté : émergences d’un paradigme du XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Studies on Enlightment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de la peinture à l’ère de la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIXe siècle face au futur: Penser, représenter, rêver l’avenir au XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’avenir de la peinture à l’ère de la photographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le XIXe siècle au futur, VIIe congrès de la Société d’études romantiques et dix-neuvièmistes, Claire Barel-Moisan et Aude Deruelle (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfumed Performances: The Reception of Olfactory Theatrical Devices from the Fin-de-siècle to the Present Day</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Time of the Theatre: Media Archaeological Approaches to Intermediality in Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait photographique d’écrivain vu par la presse du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écrivain vu par la photographie : formes, usages, enjeux / [Colloque international, Cerisy-la-Salle - Centre culturel, 21-28 juin 2014] ; sous la direction de David Martens, Jean-Pierre Montier et Anne Reverseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.181-188, 2017, 978-2-7535-5215-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes du XVIIIe siècle selon les Goncourt : détails, anecdotes et parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Goncourt historiens / sous la direction d'Éléonore Reverzy et de Nicolas Bourguinat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Strasbourg, 2017, 978-2-86820-978-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire le paysage photographique, photographier la poésie du paysage au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les inventions photographiques du paysage / sous la direction de Pierre-Henry Frangne et Patricia Limido</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.39-48, 2016, 978-2-7535-5136-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’odeur du cuir ou l’indéfinissable genre du parfum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Et les femmes : dix-huitième Colloque des Invalides, 24 octobre 2014 / textes réunis par Michel Pierssens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Du Lérot éditeur, 2015, 978-2-35548-103-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Courbet et la critique d’art : inconvenance des sujets et conventions picturales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du convenable et de l'inconvenant : littérature française du XIXe siècle / sous la direction de Sophie Pelletier et Véronique Cnockaert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Université du Québec à Montréal, 2015, 978-2-923907-39-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œuvre d’art à l’épreuve du cadrage photographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mécanique du détail : approches transversales / sous la direction de Livio Belloï et Maud Hagelstein ; avec les contributions de Delphine Bellis, Livio Belloï, Mathilde Bert.. [et al.]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.175-190, 2013, 978-2-84788-386-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps dans l'histoire et les histoires du corps, XVIIe-XVIIIe siècle : travaux de jeunes chercheurs précédés d'entretiens avec Georges Vigarello / sous la direction de Mickaël Bouffard, Jean-Alexandre Perras et Érika Wicky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2013, 978-2-7056-8451-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et objets en histoire du corps» : entretien avec Georges Vigarello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Vigarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alexandre Perras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps dans l'histoire et les histoires du corps, XVIIe-XVIIIe siècle : travaux de jeunes chercheurs précédés d'entretiens avec Georges Vigarello / sous la direction de Mickaël Bouffard, Jean-Alexandre Perras et Érika Wicky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, 2013, 978-2-7056-8451-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et vérité historique : la réception du panorama de Solferino (1865)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le spectacle de l'histoire / sous la direction de Stéphane Haffemayer, Benoît Marpeau et Julie Verlaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.235-246, 2012, 978-2-7535-2006-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dancing about architecture : l’enseignement de la théorie comme pratique critique : entretien avec Olivier Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre, enseigner, transmettre la theorie : les sciences humaines au niveau universitaire : entretiens / esous la direction de Mirella Vadean</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mestengo Press, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arts visuels dans la genèse de Salammbô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flaubert et la peinture / textes réunis et présentés par Gisèle Séginger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Lettres modernes Minard, 2010, Série Flaubert, 978-2-256-91152-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perfumes: the future of Synthesic Colours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roubo and Watin: The Sweet Scent of Early Modern Varnishes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les concerts de parfums ou les prémices de l’art olfactif (1891-1902)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes sensibles: une histoire sensorielle de l’oeuvre d’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Paul-Traversaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Lefrang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parfums d’ateliers fin-de-siècle : l’environnement sensoriel du peintre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Calvez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au travail ! Les ateliers d’artistes en Belgique au 19e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international Conflict and the Senses in the global Cold War : From Propaganda to Sensory Warfare (Leibniz Institute for Contemporary History)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Archéologie du paysage sonore : comment restituer le passé sensible et sensoriel ? ” Entretien avec Mylène Pardoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Pardoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Osmothèque : une bibliothèque des évanescences, Entretien avec Isabelle Reynaud-Chazot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Reynaud Chazot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediality of Smells / Médialité des odeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03508868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie C Fortier - Voici des feuilles, des fleurs, des fauves et des oiseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages sensoriels : Approches multidisciplinaires, dirigé par Véronique Mehl et Laura Péaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives Unfolding : National Art Histories in an Unfinished World sous la direction de Martha Langford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elitza Dulguerova, Usages et utopies : l’exposition dans l’avant-garde russe prérévolutionnaire (1900–1916)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.105-106. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1040854ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érika Wicky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire Flaubert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B14E5790"/>
+    <w:nsid w:val="99025457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erika-wicky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6253-1398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582331v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Wicky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00233609.2025.2570833" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14787318.2025.2468558" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/2157-7129.14.2.1411" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880944v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.057.0021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wicky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09571558221134930" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.18357" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6091072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00497878.2022.2116581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paccoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Luyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5020066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baridon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cabestan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davrius" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zeller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192280v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Boutin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Doria" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cejdg.763" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204866v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204848v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Yacavone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2019.0000" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630008v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626872v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.044.0151" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626935v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Perras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630296v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630279v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630271v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630022v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2016.1214429" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1032758ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629998v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026207ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630141v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204853v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dryansky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034153ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.165.0043" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626967v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630169v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626995v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021206ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021199ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630193v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630187v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01627033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865859v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865985v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650822v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Digonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pardoen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881178v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brogniez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Desbuissons" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192220v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626870v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296442v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Foug&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jarrasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Ashlin Nunn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tavernier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508841v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1152575" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823837v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Foug&#232;res" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P&#233;zard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626836v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369470v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bouffard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881046v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381325v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508873v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iudicium.de/katalog/86205-629.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508855v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508847v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508864v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Pisano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981469v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Septembre Tiberghien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204862v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192291v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liverpooluniversitypress.co.uk/books/id/42353/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629682v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981460v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204859v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01627044v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01627062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629510v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629494v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629481v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/6712" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629726v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vigarello" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01627073v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629710v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asselin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626998v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881043v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382321v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880958v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878849v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paul-Traversaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lefrang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Calvez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204870v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204863v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508868v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud Chazot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204868v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630010v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040854ar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204860v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/erika-wicky" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6253-1398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582331v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Wicky" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00233609.2025.2570833" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14787318.2025.2468558" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880933v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/2157-7129.14.2.1411" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880944v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.057.0021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Wicky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09571558221134930" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.18357" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6091072" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777691v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00497878.2022.2116581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774532v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah-Ledoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Paccoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Luyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/heritage5020066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e Boutin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Doria" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baridon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cabestan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davrius" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Zeller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192284v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204866v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204847v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cejdg.763" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204848v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Yacavone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/esp.2019.0000" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204849v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626877v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.044.0151" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626935v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexandre Perras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630296v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630271v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2016.1214429" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630033v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626941v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1032758ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629998v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630041v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630122v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1026207ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dryansky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034153ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626943v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.165.0043" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626967v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bouchard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630172v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630169v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626995v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021206ar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630305v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626983v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sti&#233;non" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1021199ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630182v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630187v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567915v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01627033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865859v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Bensalah" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Panczer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865985v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629661v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650822v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Digonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Pardoen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881178v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Brogniez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Desbuissons" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192220v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626870v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296442v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Foug&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jarrasse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Ashlin Nunn" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Fix" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Tavernier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508841v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1152575" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03823837v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Foug&#232;res" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P&#233;zard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192274v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626836v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626830v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bouffard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369470v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881046v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381325v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iudicium.de/katalog/86205-629.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508847v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508864v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Pisano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981469v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Septembre Tiberghien" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204857v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204862v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192291v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liverpooluniversitypress.co.uk/books/id/42353/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629682v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981460v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204859v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01627044v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01627062v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629649v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629510v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629481v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/6712" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629494v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629726v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Vigarello" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01627073v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01629710v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asselin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01626998v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881043v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382321v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880958v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878849v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Paul-Traversaz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Lefrang" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Calvez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204870v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204863v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508868v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reynaud Chazot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204864v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204868v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01630010v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040854ar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204860v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>