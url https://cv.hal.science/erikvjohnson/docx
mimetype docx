--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -100,672 +100,672 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Patterned Plasma Etching Processes for HJT-IBC Solar Cells: Keys to Maintaining a High Electronic Quality Surface</w:t>
+                <w:t xml:space="preserve">Amorphous GaN matrix embedded nanocrystals exhibiting bulk bandgap luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junkang Wang</w:t>
+                <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandralina Patra</w:t>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weixi Wang</w:t>
+                <w:t xml:space="preserve">Stefano Pirotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monalisa Ghosh</w:t>
+                <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 288, pp.113653. </w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0253319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060178v1</w:t>
+                <w:t xml:space="preserve">hal-05386997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous GaN matrix embedded nanocrystals exhibiting bulk bandgap luminescence</w:t>
+                <w:t xml:space="preserve">Investigation of Patterned Plasma Etching Processes for HJT-IBC Solar Cells: Keys to Maintaining a High Electronic Quality Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+                <w:t xml:space="preserve">Chandralina Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Pirotta</w:t>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Collin</w:t>
+                <w:t xml:space="preserve">Monalisa Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Johnson</w:t>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (6), </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 288, pp.113653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0253319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386997v1</w:t>
+                <w:t xml:space="preserve">hal-05060178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoepitaxial growth of device-grade GaAs using low-pressure remote plasma CVD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
+                <w:t xml:space="preserve">Amorphous GaN matrix embedded nanocrystals exhibiting bulk band-gap luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pirotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.109069⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0253319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386846v1</w:t>
+                <w:t xml:space="preserve">hal-05388096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous GaN matrix embedded nanocrystals exhibiting bulk band-gap luminescence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erik Johnson</w:t>
+                <w:t xml:space="preserve">Homoepitaxial growth of device-grade GaAs using low-pressure remote plasma CVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Watrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Findling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0253319⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 186, pp.109069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.109069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388096v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Patterned Plasma Etching Processes for HJT-IBC Solar Cells: Keys to Maintaining a High Electronic Quality Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandralina Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monalisa Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 288, pp.113653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388130v1</w:t>
@@ -776,77 +776,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma-Driven Solid–Liquid Dynamics in Cu–Sn Catalysts and Nucleation of Silicon Nanowires Revealed by Environmental TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -910,130 +910,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homoepitaxial growth of device-grade GaAs using low-pressure remote plasma CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaniel Findling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella Al Katrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 186, pp.109069. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.109069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814334v1</w:t>
@@ -1044,130 +1044,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Patterned Plasma Etching Processes for HJT-IBC Solar Cells: Keys to Maintaining a High Electronic Quality Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandralina Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monalisa Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 288, pp.113653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386911v1</w:t>
@@ -1178,90 +1178,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Temperature, PECVD-Grown Nanocrystalline Silicon Oxide as a Metal Diffusion Barrier for Silicon Heterojunction Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandralina Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassiogé Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca i Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1325,77 +1325,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct growth of highly oriented GaN thin films on silicon by remote plasma CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Jadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Vanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1446,77 +1446,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Cu-In Catalyst Nanoparticles under Hydrogen Plasma Treatment and Silicon Nanowire Growth Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,103 +1580,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive plasma sputtering deposition of polycrystalline GaN thin films on silicon substrates at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Jadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Vanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41 (5), </w:t>
@@ -1714,103 +1714,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maskless patterned plasma fabrication of interdigitated back contact silicon heterojunction solar cells: Characterization and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monalisa Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ouaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Daineka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 258, pp.112417. </w:t>
@@ -1848,77 +1848,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Cu-In Catalyst Nanoparticles under Hydrogen Plasma Treatment and Silicon Nanowire Growth Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2021,64 +2021,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergej Filonovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monalisa Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 246, pp.111927. </w:t>
@@ -2155,64 +2155,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergej Filonovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monalisa Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 246 (8), pp.2200248. </w:t>
@@ -2367,90 +2367,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrathin Ge epilayers on Si produced by low-temperature PECVD acting as virtual substrates for III-V / c-Si tandem solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monalisa Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2540,51 +2540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Daineka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2951,51 +2951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Daineka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergej Filonovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 531, pp.147305. </w:t>
@@ -3059,77 +3059,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Novikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (2), pp.025023. </w:t>
@@ -3206,51 +3206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (16), pp.9240-9245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3323,51 +3323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Novikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovangigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3414,90 +3414,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of multifrequency impedance matching for tailored voltage waveform plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (2), pp.021303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3531,90 +3531,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcrystalline silicon thin film deposition from silicon tetrafluoride: Isolating role of ion energy using tailored voltage waveform plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Daineka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Elyaakoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 190, pp.65-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3687,51 +3687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Novikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovangigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3804,51 +3804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4094,51 +4094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Fuyuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
@@ -4304,295 +4304,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi frequency matching for voltage waveform tailoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical Study and Experimental Realization of Nanostructured Back Reflectors with Reduced Parasitic Losses for Silicon Thin Film Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schulze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+                <w:t xml:space="preserve">Zeyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Keil</w:t>
+                <w:t xml:space="preserve">Rusli E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenjin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Prakoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aad2cd⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (626), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano8080626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271985v1</w:t>
+                <w:t xml:space="preserve">hal-01908707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Study and Experimental Realization of Nanostructured Back Reflectors with Reduced Parasitic Losses for Silicon Thin Film Solar Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rusli E</w:t>
+                <w:t xml:space="preserve">Multi frequency matching for voltage waveform tailoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenjin Chen</w:t>
+                <w:t xml:space="preserve">J. Schulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ari Prakoso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
+                <w:t xml:space="preserve">D. Keil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (626), </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (9), pp.095012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano8080626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aad2cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908707v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural study of NiOx thin films fabricated by radio frequency sputtering at low temperature</w:t>
               </w:r>
@@ -4630,51 +4630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itaru Raifuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bonnassieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 646, pp.209 - 215. </w:t>
@@ -5015,51 +5015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5149,51 +5149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Drahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5761,321 +5761,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gas properties on the dynamics of the electrical slope asymmetry effect in capacitive plasmas: comparison of Ar, H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t>
+                <w:t xml:space="preserve">Controlling the shape of the ion energy distribution at constant ion flux and constant mean ion energy with tailored voltage waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 25 (1), pp.01LT02. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/1/01LT02⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 25 (2), pp.025006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/2/025006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549332v1</w:t>
+                <w:t xml:space="preserve">hal-01549334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the shape of the ion energy distribution at constant ion flux and constant mean ion energy with tailored voltage waveforms</w:t>
+                <w:t xml:space="preserve">Effect of gas properties on the dynamics of the electrical slope asymmetry effect in capacitive plasmas: comparison of Ar, H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. O'Connell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Greb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 25 (2), pp.025006. </w:t>
+              <w:t xml:space="preserve">, 2016, 25 (1), pp.01LT02. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/2/025006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/1/01LT02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549334v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma-Assisted Growth of Silicon Nanowires by Sn Catalyst: Step-by-Step Observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6191,51 +6191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Greb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6930,51 +6930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dornstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7073,51 +7073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dornstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7742,51 +7742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8261,51 +8261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1426, pp.319. </w:t>
@@ -8720,51 +8720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9059,51 +9059,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphous silicon thin films deposited at high rate: transport properties and density of states</w:t>
+                <w:t xml:space="preserve">Device grade hydrogenated polymorphous silicon deposited at high rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramov</w:t>
@@ -9138,97 +9138,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 516, pp.6888</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 354, pp.2092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350886v1</w:t>
+                <w:t xml:space="preserve">hal-00350767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device grade hydrogenated polymorphous silicon deposited at high rates</w:t>
+                <w:t xml:space="preserve">Polymorphous silicon thin films deposited at high rate: transport properties and density of states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramov</w:t>
@@ -9263,73 +9263,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 354, pp.2092</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 516, pp.6888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00350767v1</w:t>
+                <w:t xml:space="preserve">hal-00350886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9399,51 +9399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergej Filonovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 67</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual (On-line), United States</w:t>
@@ -9472,103 +9472,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Contactless Patterned Plasma Processing for Interdigitated Back Contact Silicon Heterojunction Solar Cells Fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monalisa Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ouadjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borja Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE 48th Photovoltaic Specialists Conference (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Fort Lauderdale, France. pp.0596-0601, </w:t>
@@ -9645,51 +9645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Daineka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9770,51 +9770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Phenomena in Ionised Gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Hokkaido, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9839,51 +9839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifrequency impedance matching solutions for plasma excitation by Tailored Voltage Waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9928,432 +9928,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged Particle Dynamics in Technological Radio Frequency Plasmas Operated in CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ELECTRON POWER ABSORPTION DYNAMICS AND ION ENERGY DISTRIBUTIONS IN CAPACITIVE DISCHARGES DRIVEN BY CUSTOMIZED VOLTAGE WAVEFORMS IN ARGON AND CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Liu</w:t>
+                <w:t xml:space="preserve">J. Franek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Shuengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
+              <w:t xml:space="preserve">IEEE-ICOPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573358v1</w:t>
+                <w:t xml:space="preserve">hal-02593683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and experimental validation of capacitively coupled plasmas in hydrogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Diomede</w:t>
+                <w:t xml:space="preserve">Charged Particle Dynamics in Technological Radio Frequency Plasmas Operated in CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Longo</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS Plasma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">AVS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573350v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELECTRON POWER ABSORPTION DYNAMICS AND ION ENERGY DISTRIBUTIONS IN CAPACITIVE DISCHARGES DRIVEN BY CUSTOMIZED VOLTAGE WAVEFORMS IN ARGON AND CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling and experimental validation of capacitively coupled plasmas in hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Shuengel</w:t>
+                <w:t xml:space="preserve">D. Diomede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Koepke</w:t>
+                <w:t xml:space="preserve">D. J. Economou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-ICOPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Banff, Canada</w:t>
+              <w:t xml:space="preserve">EPS Plasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593683v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Electronic Properties of Hydrogenated Amorphous Silicon Thin Film from SiH4/H2 using Tailored Voltage Waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Ventosinos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10434,90 +10434,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heating dynamics and control of energy distribution functions in capacitive discharges driven by tailored voltage waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Koepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mussenbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10585,51 +10585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniil Marinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10801,77 +10801,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the effect of sawtooth-like voltage waveforms on discharge dynamics of Ar, H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;, and CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Greb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihor Korolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10952,51 +10952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Greb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11051,51 +11051,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitively coupled CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; discharges excited by tailored waveforms: experiments and kinetic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11215,51 +11215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS Annual Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Baltimore, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11586,51 +11586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPVSEC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
@@ -12186,51 +12186,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Warsaw, Poland</w:t>
@@ -12253,135 +12253,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored Voltage Waveform Capacitively-Coupled Plasmas for IEDF and electron density control: Application to Microcrystalline Si Deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+                <w:t xml:space="preserve">Structural and electrical characterization of microcrystalline silicon-carbon alloys deposited by RF-PECVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Johnson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semicon Korea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Seoul, Korea, Unknown Region</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573289v1</w:t>
+                <w:t xml:space="preserve">hal-00931313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Aspects of using Tailored Voltage Waveforms for Thin Film Processing of Photovoltaic Devices</w:t>
               </w:r>
@@ -12603,152 +12620,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical characterization of microcrystalline silicon-carbon alloys deposited by RF-PECVD</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E.V. Johnson</w:t>
+                <w:t xml:space="preserve">Tailored Voltage Waveform Capacitively-Coupled Plasmas for IEDF and electron density control: Application to Microcrystalline Si Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Bulkin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Semicon Korea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Seoul, Korea, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931313v1</w:t>
+                <w:t xml:space="preserve">hal-02573289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of microcrystalline silicon-carbon alloys by RF-PECVD and MDECR</w:t>
               </w:r>
@@ -12760,51 +12760,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12898,51 +12898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12978,243 +12978,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma deposition processes excited using Tailored Voltage Waveforms: from microcrystalline silicon thin films to devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailored Voltage Waveform Capacitively-Coupled Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Tampa, Floride, United States</w:t>
+              <w:t xml:space="preserve">GEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573299v1</w:t>
+                <w:t xml:space="preserve">hal-02594732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored Voltage Waveform Capacitively-Coupled Plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma deposition processes excited using Tailored Voltage Waveforms: from microcrystalline silicon thin films to devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Austin, Texas, United States</w:t>
+              <w:t xml:space="preserve">AVS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tampa, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594732v1</w:t>
+                <w:t xml:space="preserve">hal-02573299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma deposition of nanocrystalline silicon for solar cells : RF waveform tailoring to optimize deposition rate and film morphology</w:t>
               </w:r>
@@ -15170,51 +15170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency dependence of the Electrical Asymmetry Effect in electronegative capacitive RF discharges driven by Tailored Voltage Waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schuengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16171,51 +16171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandralina Patra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monalisa Ghosh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113653" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshman Srinivasan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johnson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253319" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386846v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Watrin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.109069" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388096v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ngo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca i Cabarrocas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03612" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02998" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Watrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jadaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad436c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ngo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13142061" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002718" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Daineka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112417" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298103v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Filonovich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bruneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111927" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861463v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik V Johnson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200248" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861478v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2021.111535" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghewa Akiki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0000653" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383213v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mohsin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Daineka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Johnson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac22d8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khoury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ohashi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mart&#237;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortega" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.105072" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147305" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545248v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Leal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Novikova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab5e2c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gar&#237;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR10217E" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856184v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac'H" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovangigli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab067d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02081466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Booth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5056205" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391003v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Elyaakoubi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.10.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286867v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac&#8217;h" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730658v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Schmidt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schulze" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Keil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaeb4b" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391062v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fischer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ouaras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Drahi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaca05" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaz Al-Ghzaiwat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fuyuki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20126-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Donk&#243;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derzsi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Korolov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8378" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271985v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulze" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aad2cd" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908707v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusli E" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjin Chen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Prakoso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8080626" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Song" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bourgeteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itaru Raifuku" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.12.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632386v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice J.L." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Florea" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen W." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr01299c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895582v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diomede" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Johnson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa752c" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895575v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gibson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O'Connell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa56d6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Peyronnet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fischer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bl&#233;vin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01640105v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Drahi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Germer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik V. Johnson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.0A1057" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549325v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sch&#252;ngel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/4/045015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549338v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/26/265203" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549329v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gans" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947453" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549332v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Greb" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/1/01LT02" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549334v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/2/025006" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401083v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Tang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1681-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549359v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.125002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549355v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Novikova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/1/015021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083479v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhuan Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Qian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04357" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104328v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gaiaschi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400034" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RR9G931P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104321v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaiaschi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruggeri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-E Gueunier-Farret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E V Johnson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455102" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230707v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Abolmasov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Woo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Planques" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holovsk&#253;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2014007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230710v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dornstetter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2013-0606" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230708v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4883503" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230703v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpentier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukhicha" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prod&#1523;homme" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Emeraud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lerat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.02.027" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7K38JG6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099597v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaiaschi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruggeri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulkin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.081" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT9RT964-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549377v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549416v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Delattre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/55/12/124002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549413v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/23/235201" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549400v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773540" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549433v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.51.08HF01" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549432v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.014" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BV9PFTK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00797647v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Hyun Kim" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Labrune" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1094" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549437v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3699222" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549435v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754692" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549456v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.993" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00642129v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pvd/2011001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555228v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Farret-Gueunier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549485v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Verbeke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Vanel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/41/412001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE95819219A173037AA13DE97650E7AD12EF338B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350886v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Moussa Soro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramov" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350767v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425884v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03836937v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ouadjane" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Carbonell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518831" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425827v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341689v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593689v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573358v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573350v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diomede" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Economou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593683v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franek" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shuengel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koepke" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363727v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ventosinos" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daineka" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573352v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mussenbrock" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593662v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Marinov" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878405v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marinov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Booth" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593667v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593661v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573343v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593674v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099573v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099579v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931310v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573294v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573330v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Boswell" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594804v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931312v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931311v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573289v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573331v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573291v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931313v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779004v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781749v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573299v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594732v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573287v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573298v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594748v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594746v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594747v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Sirse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594741v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594739v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595161v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595158v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595160v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446010v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446008v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446011v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446006v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Kim" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Soro" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322303v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322281v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611351v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Donko" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranka Derszi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611341v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schuengel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01245742v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puspitosari" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longeaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Johnson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01242764v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gueunier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611272v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611270v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mao" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611277v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465191v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshman Srinivasan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johnson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253319" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060178v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandralina Patra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monalisa Ghosh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113653" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388096v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Watrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.109069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ngo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca i Cabarrocas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03612" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02998" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Watrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jadaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad436c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ngo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13142061" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002718" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Daineka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112417" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298103v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Filonovich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bruneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111927" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861463v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik V Johnson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200248" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861478v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2021.111535" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghewa Akiki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0000653" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383213v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mohsin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Daineka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Johnson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac22d8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khoury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ohashi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mart&#237;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortega" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.105072" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147305" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545248v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Leal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Novikova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab5e2c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gar&#237;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR10217E" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856184v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac'H" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovangigli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab067d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02081466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Booth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5056205" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391003v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Elyaakoubi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.10.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286867v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac&#8217;h" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730658v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Schmidt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schulze" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Keil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaeb4b" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391062v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fischer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ouaras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Drahi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaca05" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaz Al-Ghzaiwat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fuyuki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20126-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Donk&#243;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derzsi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Korolov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8378" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908707v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusli E" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjin Chen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Prakoso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8080626" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271985v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aad2cd" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Song" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bourgeteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itaru Raifuku" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.12.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632386v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice J.L." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Florea" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen W." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr01299c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895582v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diomede" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Johnson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa752c" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895575v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gibson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O'Connell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa56d6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Peyronnet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fischer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bl&#233;vin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01640105v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Drahi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Germer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik V. Johnson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.0A1057" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549325v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sch&#252;ngel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/4/045015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549338v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/26/265203" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549329v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gans" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947453" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549334v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/2/025006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549332v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Greb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/1/01LT02" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401083v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Tang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1681-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549359v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.125002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549355v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Novikova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/1/015021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083479v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhuan Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Qian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04357" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104328v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gaiaschi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400034" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RR9G931P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104321v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaiaschi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruggeri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-E Gueunier-Farret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E V Johnson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455102" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230707v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Abolmasov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Woo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Planques" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holovsk&#253;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2014007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230710v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dornstetter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2013-0606" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230708v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4883503" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230703v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpentier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukhicha" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prod&#1523;homme" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Emeraud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lerat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.02.027" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7K38JG6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099597v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaiaschi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruggeri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulkin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.081" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT9RT964-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549377v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549416v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Delattre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/55/12/124002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549413v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/23/235201" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549400v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773540" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549433v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.51.08HF01" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549432v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.014" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BV9PFTK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00797647v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Hyun Kim" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Labrune" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1094" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549437v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3699222" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549435v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754692" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549456v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.993" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00642129v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pvd/2011001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555228v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Farret-Gueunier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549485v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Verbeke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Vanel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/41/412001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE95819219A173037AA13DE97650E7AD12EF338B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350767v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Moussa Soro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramov" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350886v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425884v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03836937v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ouadjane" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Carbonell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518831" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425827v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341689v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593689v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593683v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franek" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shuengel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koepke" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573358v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573350v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diomede" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Economou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363727v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ventosinos" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daineka" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573352v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mussenbrock" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593662v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Marinov" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878405v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marinov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Booth" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593667v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593661v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573343v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593674v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099573v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099579v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931310v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573294v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573330v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Boswell" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594804v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931312v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931311v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931313v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573331v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573291v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573289v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779004v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781749v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594732v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573299v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573287v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573298v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594748v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594746v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594747v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Sirse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594741v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594739v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595161v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595158v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595160v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446010v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446008v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446011v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446006v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Kim" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Soro" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322303v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322281v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611351v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Donko" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranka Derszi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611341v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schuengel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01245742v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puspitosari" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longeaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Johnson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01242764v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gueunier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611272v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611270v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mao" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611277v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465191v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>