--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -66,9264 +66,9398 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous GaN matrix embedded nanocrystals exhibiting bulk bandgap luminescence</w:t>
+                <w:t xml:space="preserve">Tuning the optoelectronic properties of NiOx thin films by atomic layer deposition with a precise incorporation of aluminum atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
+                <w:t xml:space="preserve">Damien Coutancier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+                <w:t xml:space="preserve">Yann Pinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Pirotta</w:t>
+                <w:t xml:space="preserve">Tristan Priaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Collin</w:t>
+                <w:t xml:space="preserve">Erik V Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Johnson</w:t>
+                <w:t xml:space="preserve">Solène Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (6), </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 44 (3), pp.032410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0253319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/6.0005334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386997v1</w:t>
+                <w:t xml:space="preserve">hal-05604451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Patterned Plasma Etching Processes for HJT-IBC Solar Cells: Keys to Maintaining a High Electronic Quality Surface</w:t>
+                <w:t xml:space="preserve">Amorphous GaN matrix embedded nanocrystals exhibiting bulk bandgap luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junkang Wang</w:t>
+                <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandralina Patra</w:t>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weixi Wang</w:t>
+                <w:t xml:space="preserve">Stefano Pirotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monalisa Ghosh</w:t>
+                <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 288, pp.113653. </w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0253319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060178v1</w:t>
+                <w:t xml:space="preserve">hal-05386997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous GaN matrix embedded nanocrystals exhibiting bulk band-gap luminescence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erik Johnson</w:t>
+                <w:t xml:space="preserve">Investigation of Patterned Plasma Etching Processes for HJT-IBC Solar Cells: Keys to Maintaining a High Electronic Quality Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandralina Patra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monalisa Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0253319⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 288, pp.113653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388096v1</w:t>
+                <w:t xml:space="preserve">hal-05060178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoepitaxial growth of device-grade GaAs using low-pressure remote plasma CVD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
+                <w:t xml:space="preserve">Amorphous GaN matrix embedded nanocrystals exhibiting bulk band-gap luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pirotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0253319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.109069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05386846v1</w:t>
+                <w:t xml:space="preserve">hal-05388096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Patterned Plasma Etching Processes for HJT-IBC Solar Cells: Keys to Maintaining a High Electronic Quality Surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+                <w:t xml:space="preserve">Homoepitaxial growth of device-grade GaAs using low-pressure remote plasma CVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Watrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Findling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113653⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 186, pp.109069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.109069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388130v1</w:t>
+                <w:t xml:space="preserve">hal-05386846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-Driven Solid–Liquid Dynamics in Cu–Sn Catalysts and Nucleation of Silicon Nanowires Revealed by Environmental TEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Investigation of Patterned Plasma Etching Processes for HJT-IBC Solar Cells: Keys to Maintaining a High Electronic Quality Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandralina Patra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monalisa Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pere Roca i Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c03612⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 288, pp.113653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363494v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoepitaxial growth of device-grade GaAs using low-pressure remote plasma CVD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma-Driven Solid–Liquid Dynamics in Cu–Sn Catalysts and Nucleation of Silicon Nanowires Revealed by Environmental TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathaniel Findling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca i Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.109069⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (44), pp.15832-15839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c03612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814334v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Patterned Plasma Etching Processes for HJT-IBC Solar Cells: Keys to Maintaining a High Electronic Quality Surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+                <w:t xml:space="preserve">Homoepitaxial growth of device-grade GaAs using low-pressure remote plasma CVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Watrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Findling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113653⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 186, pp.109069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.109069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05386911v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Temperature, PECVD-Grown Nanocrystalline Silicon Oxide as a Metal Diffusion Barrier for Silicon Heterojunction Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandralina Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassiogé Dembélé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca i Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsaem.5c02998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct growth of highly oriented GaN thin films on silicon by remote plasma CVD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Watrin</w:t>
+                <w:t xml:space="preserve">Investigation of Patterned Plasma Etching Processes for HJT-IBC Solar Cells: Keys to Maintaining a High Electronic Quality Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandralina Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Silva</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monalisa Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Vanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad436c⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 288, pp.113653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577076v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Cu-In Catalyst Nanoparticles under Hydrogen Plasma Treatment and Silicon Nanowire Growth Conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Direct growth of highly oriented GaN thin films on silicon by remote plasma CVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Watrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Vanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano13142061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (31), pp.315106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ad436c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278157v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive plasma sputtering deposition of polycrystalline GaN thin films on silicon substrates at room temperature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of Cu-In Catalyst Nanoparticles under Hydrogen Plasma Treatment and Silicon Nanowire Growth Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0002718⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (14), pp.2061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13142061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278185v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maskless patterned plasma fabrication of interdigitated back contact silicon heterojunction solar cells: Characterization and optimization</w:t>
+                <w:t xml:space="preserve">Reactive plasma sputtering deposition of polycrystalline GaN thin films on silicon substrates at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junkang Wang</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+                <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Vanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2023.112417⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0002718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269861v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Cu-In Catalyst Nanoparticles under Hydrogen Plasma Treatment and Silicon Nanowire Growth Conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Maskless patterned plasma fabrication of interdigitated back contact silicon heterojunction solar cells: Characterization and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monalisa Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ouaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Daineka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano13142061⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 258, pp.112417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2023.112417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298103v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maskless interdigitated a-Si:H PECVD process on full M0 c-Si wafer: Homogeneity and passivation assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monalisa Ghosh</w:t>
+                <w:t xml:space="preserve">Evolution of Cu-In Catalyst Nanoparticles under Hydrogen Plasma Treatment and Silicon Nanowire Growth Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111927⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (14), pp.2061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13142061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866046v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298103v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maskless interdigitated a-Si:H PECVD process on full M0 c-Si wafer: Homogeneity and passivation assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Ouaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergej Filonovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monalisa Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 246 (8), pp.2200248. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+              <w:t xml:space="preserve">, 2022, 246, pp.111927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861471v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triple Radial Junction Hydrogenated Amorphous Silicon Solar Cells with &amp;gt;2 V Open‐Circuit Voltage</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maskless interdigitated a-Si:H PECVD process on full M0 c-Si wafer: Homogeneity and passivation assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ouaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergej Filonovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monalisa Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/solr.202200248⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 246 (8), pp.2200248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861463v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin Ge epilayers on Si produced by low-temperature PECVD acting as virtual substrates for III-V / c-Si tandem solar cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Triple Radial Junction Hydrogenated Amorphous Silicon Solar Cells with &amp;gt;2 V Open‐Circuit Voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik V Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca i Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2021.111535⟩</w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (8), pp.2200248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/solr.202200248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861478v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of area selective plasma enhanced chemical vapor deposition of microcrystalline silicon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Ultrathin Ge epilayers on Si produced by low-temperature PECVD acting as virtual substrates for III-V / c-Si tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monalisa Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dmitri Daineka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236, pp.111535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2021.111535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/6.0000653⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03060642v1</w:t>
+                <w:t xml:space="preserve">hal-03861478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of inverse cones in crystalline silicon by selective etching of amorphous regions resulting from epitaxial breakdown</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of area selective plasma enhanced chemical vapor deposition of microcrystalline silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Daineka</w:t>
+                <w:t xml:space="preserve">Ghewa Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Roca I Cabarrocas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Daineka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac22d8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39 (1), pp.013201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0000653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383213v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of photovoltaic effect within locally doped silicon nanojunctions using conductive probe AFM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of inverse cones in crystalline silicon by selective etching of amorphous regions resulting from epitaxial breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Mohsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Khoury</w:t>
+                <w:t xml:space="preserve">W Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Alvarez</w:t>
+                <w:t xml:space="preserve">D Daineka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ohashi</w:t>
+                <w:t xml:space="preserve">P Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Martín</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2020.105072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (49), pp.495103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ac22d8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905754v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area selective deposition of silicon by plasma enhanced chemical vapor deposition using a fluorinated precursor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghewa Akiki</w:t>
+                <w:t xml:space="preserve">Observation of photovoltaic effect within locally doped silicon nanojunctions using conductive probe AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Suchet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ohashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.147305⟩</w:t>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76, pp.105072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2020.105072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001811v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maskless and contactless patterned silicon deposition using a localized PECVD process</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Area selective deposition of silicon by plasma enhanced chemical vapor deposition using a fluorinated precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghewa Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Daineka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergej Filonovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 531, pp.147305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.147305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab5e2c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02545248v1</w:t>
+                <w:t xml:space="preserve">hal-03001811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct etching at the nanoscale through nanoparticle-directed capillary condensation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maskless and contactless patterned silicon deposition using a localized PECVD process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Novikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), pp.025023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab5e2c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR10217E⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03001169v1</w:t>
+                <w:t xml:space="preserve">hal-02545248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of charged species transport coefficients on self-bias voltage in an electrically asymmetric RF discharge</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Direct etching at the nanoscale through nanoparticle-directed capillary condensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Garín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pere Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab067d⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (16), pp.9240-9245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR10217E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856184v3</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of multifrequency impedance matching for tailored voltage waveform plasmas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of charged species transport coefficients on self-bias voltage in an electrically asymmetric RF discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jean-Maxime Orlac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Novikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giovangigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.5056205⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (5), pp.055003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab067d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081466v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856184v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcrystalline silicon thin film deposition from silicon tetrafluoride: Isolating role of ion energy using tailored voltage waveform plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Experimental demonstration of multifrequency impedance matching for tailored voltage waveform plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (2), pp.021303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.5056205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.10.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02391003v1</w:t>
+                <w:t xml:space="preserve">hal-02081466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of charged species transport coefficients on self-bias voltage in an electrically asymmetric RF discharge</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microcrystalline silicon thin film deposition from silicon tetrafluoride: Isolating role of ion energy using tailored voltage waveform plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Daineka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Elyaakoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab067d⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 190, pp.65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286867v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Multi frequency matching for voltage waveform tailoring &amp;lt;A href=&amp;quot;/abs/&amp;quot;&amp;gt;(2018 Plasma Sources Sci. Technol. 27 095012&amp;lt;/A&amp;gt;)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of charged species transport coefficients on self-bias voltage in an electrically asymmetric RF discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maxime Orlac’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Novikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giovangigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 28, pp.019601. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aaeb4b⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 28 (5), pp.055003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab067d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03730658v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation of Ar, O 2 , and SF 6 /O 2 plasma discharges using tailored voltage waveforms: control of surface ion bombardment energy and determination of the dominant electron excitation mode</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum: Multi frequency matching for voltage waveform tailoring &amp;lt;A href=&amp;quot;/abs/&amp;quot;&amp;gt;(2018 Plasma Sources Sci. Technol. 27 095012&amp;lt;/A&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ouaras</w:t>
+                <w:t xml:space="preserve">Frederik Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Drahi</w:t>
+                <w:t xml:space="preserve">Julian Schulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bruneau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Douglas Keil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 27 (7), pp.074003. </w:t>
+              <w:t xml:space="preserve">, 2019, 28, pp.019601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aaca05⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aaeb4b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391062v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Area Radial Junction Silicon Nanowire Solar Mini-Modules</w:t>
+                <w:t xml:space="preserve">Excitation of Ar, O 2 , and SF 6 /O 2 plasma discharges using tailored voltage waveforms: control of surface ion bombardment energy and determination of the dominant electron excitation mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutaz Al-Ghzaiwat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
+                <w:t xml:space="preserve">G Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Fuyuki</w:t>
+                <w:t xml:space="preserve">K. Ouaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanghua Chen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E Drahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-20126-5⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.074003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aaca05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908687v1</w:t>
+                <w:t xml:space="preserve">hal-02391062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental benchmark of kinetic simulations of capacitively coupled plasmas in molecular gases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large Area Radial Junction Silicon Nanowire Solar Mini-Modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Derzsi</w:t>
+                <w:t xml:space="preserve">Mutaz Al-Ghzaiwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ihor Korolov</w:t>
+                <w:t xml:space="preserve">Takashi Fuyuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hartmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Brandt</w:t>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/aa8378⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-20126-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895567v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Study and Experimental Realization of Nanostructured Back Reflectors with Reduced Parasitic Losses for Silicon Thin Film Solar Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental benchmark of kinetic simulations of capacitively coupled plasmas in molecular gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Donkó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeyu Li</w:t>
+                <w:t xml:space="preserve">A. Derzsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rusli E</w:t>
+                <w:t xml:space="preserve">Ihor Korolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenjin Chen</w:t>
+                <w:t xml:space="preserve">P. Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ari Prakoso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
+                <w:t xml:space="preserve">S. Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (626), </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (1), pp.014010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano8080626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/aa8378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908707v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi frequency matching for voltage waveform tailoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical Study and Experimental Realization of Nanostructured Back Reflectors with Reduced Parasitic Losses for Silicon Thin Film Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schulze</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+                <w:t xml:space="preserve">Zeyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Keil</w:t>
+                <w:t xml:space="preserve">Rusli E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenjin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Prakoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aad2cd⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (626), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano8080626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02271985v1</w:t>
+                <w:t xml:space="preserve">hal-01908707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study of NiOx thin films fabricated by radio frequency sputtering at low temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Bourgeteau</w:t>
+                <w:t xml:space="preserve">Multi frequency matching for voltage waveform tailoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itaru Raifuku</w:t>
+                <w:t xml:space="preserve">J. Schulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Bonnassieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erik Johnson</w:t>
+                <w:t xml:space="preserve">D. Keil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 646, pp.209 - 215. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (9), pp.095012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aad2cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908690v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02271985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural occurrence of the diamond hexagonal structure in silicon nanowires grown by a plasma-assisted vapour-liquid-solid method</w:t>
+                <w:t xml:space="preserve">Structural study of NiOx thin films fabricated by radio frequency sputtering at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tang</w:t>
+                <w:t xml:space="preserve">Zhang Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice J.L.</w:t>
+                <w:t xml:space="preserve">Tiphaine Bourgeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fossard</w:t>
+                <w:t xml:space="preserve">Itaru Raifuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Florea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chen W.</w:t>
+                <w:t xml:space="preserve">Yvan Bonnassieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c7nr01299c⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 646, pp.209 - 215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2017.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632386v1</w:t>
+                <w:t xml:space="preserve">hal-01908690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitively coupled hydrogen plasmas sustained by tailored voltage waveforms: vibrational kinetics and negative ions control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Diomede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Diomede</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+                <w:t xml:space="preserve">S. Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Longo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 26 (7), pp.075007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6595/aa752c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power coupling mode transitions induced by tailored voltage waveforms in capacitive oxygen discharges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+                <w:t xml:space="preserve">Natural occurrence of the diamond hexagonal structure in silicon nanowires grown by a plasma-assisted vapour-liquid-solid method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Gibson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erik Johnson</w:t>
+                <w:t xml:space="preserve">Maurice J.L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. O'Connell</w:t>
+                <w:t xml:space="preserve">F. Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen W.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aa56d6⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (24), pp.8113-8118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7nr01299c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895575v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texturing optimization for bifacial n-PERT: are pyramids and/or black silicon the way to go for thinner devices?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Fischer</w:t>
+                <w:t xml:space="preserve">Power coupling mode transitions induced by tailored voltage waveforms in capacitive oxygen discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Derzsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Blévin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Andrew Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Drahi</w:t>
+                <w:t xml:space="preserve">D. O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (3), pp.034002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aa56d6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018312v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma nanotexturing of silicon surfaces for photovoltaics applications: influence of initial surface finish on the evolution of topographical and optical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Texturing optimization for bifacial n-PERT: are pyramids and/or black silicon the way to go for thinner devices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaël Peyronnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blévin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Drahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.250-259</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01640105v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron power absorption dynamics in capacitive radio frequency discharges driven by tailored voltage waveforms in CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Berger</w:t>
+                <w:t xml:space="preserve">Plasma nanotexturing of silicon surfaces for photovoltaics applications: influence of initial surface finish on the evolution of topographical and optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Schüngel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étienne Drahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A. Germer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/4/045015⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.25.0A1057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549325v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01640105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored voltage waveform capacitively coupled plasmas in electronegative gases: frequency dependence of asymmetry effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Electron power absorption dynamics in capacitive radio frequency discharges driven by tailored voltage waveforms in CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schüngel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihor Korolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Derzsi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/26/265203⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (4), pp.045015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/4/045015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549338v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slope and amplitude asymmetry effects on low frequency capacitively coupled carbon tetrafluoride plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Tailored voltage waveform capacitively coupled plasmas in electronegative gases: frequency dependence of asymmetry effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schüngel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihor Korolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. O'Connell</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Derzsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4947453⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (26), pp.265203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/49/26/265203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549329v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the shape of the ion energy distribution at constant ion flux and constant mean ion energy with tailored voltage waveforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Slope and amplitude asymmetry effects on low frequency capacitively coupled carbon tetrafluoride plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihor Korolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. O'Connell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/2/025006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (16), pp.163301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4947453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549334v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gas properties on the dynamics of the electrical slope asymmetry effect in capacitive plasmas: comparison of Ar, H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Controlling the shape of the ion energy distribution at constant ion flux and constant mean ion energy with tailored voltage waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 25 (1), pp.01LT02. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/1/01LT02⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 25 (2), pp.025006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/2/025006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549332v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-Assisted Growth of Silicon Nanowires by Sn Catalyst: Step-by-Step Observation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
+                <w:t xml:space="preserve">Effect of gas properties on the dynamics of the electrical slope asymmetry effect in capacitive plasmas: comparison of Ar, H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. O'Connell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Greb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (1), pp.01LT02. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/1/01LT02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s11671-016-1681-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01401083v1</w:t>
+                <w:t xml:space="preserve">hal-01549332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Ionization Asymmetry in a Geometrically Symmetric Radio Frequency Capacitively Coupled Plasma Induced by Sawtooth Voltage Waveforms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E.V. Johnson</w:t>
+                <w:t xml:space="preserve">Plasma-Assisted Growth of Silicon Nanowires by Sn Catalyst: Step-by-Step Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumyadeep Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.125002⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11671-016-1681-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549359v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control and optimization of the slope asymmetry effect in tailored voltage waveforms for capacitively coupled plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Strong Ionization Asymmetry in a Geometrically Symmetric Radio Frequency Capacitively Coupled Plasma Induced by Sawtooth Voltage Waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. O'Connell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Greb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/24/1/015021⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114, pp.125002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.125002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549355v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Light Harvesting in Radial Junction Amorphous Silicon Thin Film Solar Cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control and optimization of the slope asymmetry effect in tailored voltage waveforms for capacitively coupled plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Novikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep04357⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (1), pp.015021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/24/1/015021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083479v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature hydrogenated microcrystalline silicon-carbon alloys deposited by RF-PECVD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding Light Harvesting in Radial Junction Amorphous Silicon Thin Film Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linwei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumyadeep Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junzhuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengyi Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201400034⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.4357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep04357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01104328v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of radio frequency power, silicon tetrafluoride and methane as parameters to tune structural properties of hydrogenated microcrystalline silicon carbon alloys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low temperature hydrogenated microcrystalline silicon-carbon alloys deposited by RF-PECVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Ruggeri</w:t>
+                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M-E Gueunier-Farret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E V Johnson</w:t>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (11-12), pp.1665-1668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201400034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01104321v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate and p-layer effects on polymorphous silicon solar cells</w:t>
+                <w:t xml:space="preserve">Use of radio frequency power, silicon tetrafluoride and methane as parameters to tune structural properties of hydrogenated microcrystalline silicon carbon alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.N. Abolmasov</w:t>
+                <w:t xml:space="preserve">S Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Woo</w:t>
+                <w:t xml:space="preserve">R Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Planques</w:t>
+                <w:t xml:space="preserve">M-E Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Holovský</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E V Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (45), pp.455102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2014007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230707v1</w:t>
+                <w:t xml:space="preserve">hal-01104321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anglais</w:t>
+                <w:t xml:space="preserve">Substrate and p-layer effects on polymorphous silicon solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Dornstetter</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S.N. Abolmasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Planques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Holovský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjp-2013-0606⟩</w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2014007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230710v1</w:t>
+                <w:t xml:space="preserve">hal-01230707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the amorphous-to-microcrystalline silicon transition in SiF4/H2/Ar gas mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dornstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4883503⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (7/8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjp-2013-0606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230708v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution in morphological, optical, and electronic properties of ZnO:Al thin films undergoing a laser annealing and etching process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the amorphous-to-microcrystalline silicon transition in SiF4/H2/Ar gas mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Boukhicha</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Christophe Dornstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2014.02.027⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4883503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01230703v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural properties of hydrogenated microcrystalline silicon–carbon alloys deposited by Radio Frequency Plasma Enhanced Chemical Vapor Deposition: Effect of microcrystalline silicon seed layer and methane flow rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution in morphological, optical, and electronic properties of ZnO:Al thin films undergoing a laser annealing and etching process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boukhicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gaiaschi</w:t>
+                <w:t xml:space="preserve">P. Prod׳homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ruggeri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E.V. Johnson</w:t>
+                <w:t xml:space="preserve">T. Emeraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bulkin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Chapon</w:t>
+                <w:t xml:space="preserve">J.-F. Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2014.02.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.081⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099597v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion flux asymmetry in radiofrequency capacitively-coupled plasmas excited by sawtooth-like waveforms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Structural properties of hydrogenated microcrystalline silicon–carbon alloys deposited by Radio Frequency Plasma Enhanced Chemical Vapor Deposition: Effect of microcrystalline silicon seed layer and methane flow rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaiaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/065010⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 550, pp.312-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549377v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitively coupled radio-frequency plasmas excited by tailored voltage waveforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Ion flux asymmetry in radiofrequency capacitively-coupled plasmas excited by sawtooth-like waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Novikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/55/12/124002⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (6), pp.065010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/065010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549416v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio-frequency capacitively coupled plasmas excited by tailored voltage waveforms: comparison of experiment and particle-in-cell simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Capacitively coupled radio-frequency plasmas excited by tailored voltage waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/23/235201⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (12), pp.124002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/55/12/124002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549413v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio frequency current-voltage probe for impedance and power measurements in multi-frequency unmatched loads</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Radio-frequency capacitively coupled plasmas excited by tailored voltage waveforms: comparison of experiment and particle-in-cell simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4773540⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.235201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/23/235201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549400v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored voltage waveform deposition of Microcrystalline Silicon thin films from hydrogen-diluted silane and silicon tetrafluoride: optoelectronic properties of films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Radio frequency current-voltage probe for impedance and power measurements in multi-frequency unmatched loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/JJAP.51.08HF01⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84, pp.015001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4773540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549433v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogenated microcrystalline silicon thin films deposited by RF-PECVD under low ion bombardment energy using voltage waveform tailoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 358 (17), pp.1974-1977. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Temperature Plasma Synthesis of Nanocrystals and their Application to the Growth of Crystalline Silicon and Germanium Thin Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ka-Hyun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 1426, pp.319. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2012.1094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcrystalline silicon solar cells deposited using a plasma process excited by tailored voltage waveforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Tailored voltage waveform deposition of Microcrystalline Silicon thin films from hydrogen-diluted silane and silicon tetrafluoride: optoelectronic properties of films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3699222⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.08HF01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/JJAP.51.08HF01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549437v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separate control of the ion flux and ion energy in capacitively coupled rf discharges using voltage waveform tailoring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+                <w:t xml:space="preserve">Microcrystalline silicon solar cells deposited using a plasma process excited by tailored voltage waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 101, pp.124104. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4754692⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 100, pp.133504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3699222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549435v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Nanocrystalline Silicon Growth Phase and Deposition Rate through Voltage Waveform Tailoring during PECVD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Separate control of the ion flux and ion energy in capacitively coupled rf discharges using voltage waveform tailoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/opl.2011.993⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.124104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4754692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549456v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical optimization and electrical performance comparison of thin-film tandem structures based on pm-Si:H and µc-Si:H using computer simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of Nanocrystalline Silicon Growth Phase and Deposition Rate through Voltage Waveform Tailoring during PECVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/pvd/2011001⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1339, pp.mrss11-1339-s04-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2011.993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642129v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open-circuit voltage increase dynamics in high and low deposition rate polymorphous silicon solar cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Geometrical optimization and electrical performance comparison of thin-film tandem structures based on pm-Si:H and µc-Si:H using computer simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Dadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bethoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.20301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/pvd/2011001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555228v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocrystalline silicon film growth morphology control through RF waveform tailoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Open-circuit voltage increase dynamics in high and low deposition rate polymorphous silicon solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foudil Dadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Farret-Gueunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 207 (3), pp.691-694</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/41/412001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01549485v1</w:t>
+                <w:t xml:space="preserve">hal-00555228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device grade hydrogenated polymorphous silicon deposited at high rates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t>
+                <w:t xml:space="preserve">Nanocrystalline silicon film growth morphology control through RF waveform tailoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Abramov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E.V. Johnson</w:t>
+                <w:t xml:space="preserve">T. Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Longeaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J-C Vanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43, pp.412001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/41/412001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350767v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Device grade hydrogenated polymorphous silicon deposited at high rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abramov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 354, pp.2092</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Polymorphous silicon thin films deposited at high rate: transport properties and density of states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 516, pp.6888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9333,5695 +9467,5695 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Area Selective Plasma Enhanced Chemical Vapor Deposition of Silicon using a Fluorinated Precursor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghewa Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergej Filonovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 67</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual (On-line), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Contactless Patterned Plasma Processing for Interdigitated Back Contact Silicon Heterojunction Solar Cells Fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monalisa Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ouadjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borja Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE 48th Photovoltaic Specialists Conference (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Fort Lauderdale, France. pp.0596-0601, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PVSC43889.2021.9518831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Fluorinated Precursor in Area Selective PECVD of Silicon on SiOxNy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghewa Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Daineka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Area Selective Deposition Workshop (ASD 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Demonstration of Multifrequency Matching for Tailored Voltage Waveform Plasma Excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Phenomena in Ionised Gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Hokkaido, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifrequency impedance matching solutions for plasma excitation by Tailored Voltage Waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELECTRON POWER ABSORPTION DYNAMICS AND ION ENERGY DISTRIBUTIONS IN CAPACITIVE DISCHARGES DRIVEN BY CUSTOMIZED VOLTAGE WAVEFORMS IN ARGON AND CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Koepke</w:t>
+                <w:t xml:space="preserve">Study of Electronic Properties of Hydrogenated Amorphous Silicon Thin Film from SiH4/H2 using Tailored Voltage Waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Ventosinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Daineka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-ICOPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Banff, Canada</w:t>
+              <w:t xml:space="preserve">E-MRS 2016 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593683v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charged Particle Dynamics in Technological Radio Frequency Plasmas Operated in CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and experimental validation of capacitively coupled plasmas in hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Diomede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. J. Economou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPS Plasma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Electronic Properties of Hydrogenated Amorphous Silicon Thin Film from SiH4/H2 using Tailored Voltage Waveforms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Daineka</w:t>
+                <w:t xml:space="preserve">ELECTRON POWER ABSORPTION DYNAMICS AND ION ENERGY DISTRIBUTIONS IN CAPACITIVE DISCHARGES DRIVEN BY CUSTOMIZED VOLTAGE WAVEFORMS IN ARGON AND CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Franek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Shuengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2016 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">IEEE-ICOPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363727v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heating dynamics and control of energy distribution functions in capacitive discharges driven by tailored voltage waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Koepke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mussenbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Plasma Physics ICPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Kaohsiung, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleaning and doping of CVD graphene using tailored voltage waveform capacitively coupled plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniil Marinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics _PESM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Pressure Plasma Cleaning and Doping of CVD Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cunge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ferrah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS 62nd International Symposium &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the effect of sawtooth-like voltage waveforms on discharge dynamics of Ar, H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;, and CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Greb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihor Korolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaseaous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion flux asymmetry obtained by sawtooth-like waveforms: A new degree of freedom in capacitively coupled plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Greb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitively coupled CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; discharges excited by tailored waveforms: experiments and kinetic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiofrequency Plasma Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control over the ion flux obtained by sawtooth-like waveforms in radiofrequency capacitively coupled plasmas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low temperature hydrogenated microcrystalline silicon-carbon alloys deposited by RF-PECVD for photovoltaic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Baltimore, Maryland, United States</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593674v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature hydrogenated microcrystalline silicon-carbon alloys deposited by RF-PECVD for photovoltaic application</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control over the ion flux obtained by sawtooth-like waveforms in radiofrequency capacitively coupled plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Novikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">AVS Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Baltimore, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099573v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electrical properties of hydrogenated microcrystalline silicon-carbon alloys deposited at low substrate temperature by RF-PECVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF power influence on structural and electrical properties of µc-Si1-xCx:H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPVSEC 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitively coupled plasmas excited by tailored voltage waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPS Plasma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring plasma properties using pulse-shaping technology,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.W. Boswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st ISPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IN-SITU OBSERVATION OF MICROCRYSTALLINE SILICON THIN FILM GROWTH USING TAILORED VOLTAGE WAVEFORMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Vacuum Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored Voltage deposition of µc-Si1-xCx:H from H2 diluted SiH4 and CH4 gas mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICANS 25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">µc-Si1-xCx:H deposited by RF-PECVD: a novel material for PV applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Fall Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electrical characterization of microcrystalline silicon-carbon alloys deposited by RF-PECVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00931313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical Aspects of using Tailored Voltage Waveforms for Thin Film Processing of Photovoltaic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Long Beach, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin Film Deposition with Tailored Voltage Waveforms: Material Questions and Practical Answers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RF Plasma workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Presqu île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored Voltage Waveform Capacitively-Coupled Plasmas for IEDF and electron density control: Application to Microcrystalline Si Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semicon Korea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Seoul, Korea, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of microcrystalline silicon-carbon alloys by RF-PECVD and MDECR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00779004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterisations structurales et electriques de μc-Si1−xCx :H deposes par RF-PECVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored Voltage Waveform Capacitively-Coupled Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma deposition processes excited using Tailored Voltage Waveforms: from microcrystalline silicon thin films to devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Tampa, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma deposition of nanocrystalline silicon for solar cells : RF waveform tailoring to optimize deposition rate and film morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaseous Electronics Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Murramarang, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma Excitation using Tailored Voltage Waveforms for the Deposition of Thin Film Silicon for Photovoltaics: From Plasma Physics to Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Atomically Controlled</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEPOSITION OF THIN FILM OF SILICON MICROCRISTALLINE BY RADIO FREQUENCY VOLTAGE WAVEFORM TAILORING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Nashville, Tennessee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored Voltage Waveforms for the Deposition of Microcrystalline Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICANS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VOLTAGE WAVEFORM TAILORING: A PROMISING NEW METHOD FOR SILICON DEPOSITION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishant Sirse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIP (Congres International sur les Plasmas)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Nanocrystalline Growth Phase and Deposition Rate through Voltage Waveform Tailoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF waveform tailoring to control film morphology during nanocrystalline silicon PECVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Vanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Plasmas and Nanotechnology (ICPLANTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Takayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF waveform tailoring to control film morphology during nanocrystalline silicon PECVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Vanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UK-Technological Plasmas Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Microcrystalline Silicon Deposition by RF Waveform Tailoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Vanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Verbeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocrystalline silicon film growth morphology control through RF waveform tailoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Vanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Albuquerque, New Mexico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-circuit voltage increase dynamics in high and low deposition rate polymorphous silicon solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Dadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Farret-Gueunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Amorphous and Nanocrystalline Semiconductors - ICANS23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of thin-film silicon cell tandem structures pm-Si:H/µc-Si:H in system association prospect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Dadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Farret-Gueunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society – EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A system study on silicon thin-film pm-Si:H/µc-Si:H tandem cell structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Dadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. pp. 3699-3705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogenated polymorphous silicon at high deposition rate : serious alternative for cost-effective modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.H. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yrebegnan Soro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Farret-Gueunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Photovoltaic Science and Engineering Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Kolkata, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphous silicon thin films deposited at high rate: transport properties and density of states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device grade hydrogenated polymorphous silicon deposited at high rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Amorphous and Nanocrystalline Semiconductors, ICANS 22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15031,879 +15165,879 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Benchmarks and sensitivity analysis of PIC/MC simulations of oxygen CCP's</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Donko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aranka Derszi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Radio-Frequency Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Presqu'île de Giens, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency dependence of the Electrical Asymmetry Effect in electronegative capacitive RF discharges driven by Tailored Voltage Waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schuengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bochum, Germany. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density of states measurements of RF-power, SiF4 and CH4 –tuned-hydrogenated microcrystalline silicon carbon alloy thin films using Fourier transform photocurrent spectroscopy (FTPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Puspitosari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Gueunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density of states measurements of RF-power, SiF4 and CH4 –tuned-hydrogenated microcrystalline silicon carbon alloy thin films using Fourier transform photocurrent spectroscopy (FTPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Puspitosari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Gueunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Photovoltaïc Solar Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hambourg, Germany. Proceedings of the European Photovoltaïc Solar Energy Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Model of Parallel Plate RF Discharges in H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;: Effect of DC and Tailored Voltage Waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Diomede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Viana do Costello, Portugal. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Voltage Waveform Tailoring Effect in CapacitivelyCoupled H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Discharge: Fluid Simulations and Experimental Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Novikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPS Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Stockholm, Sweden. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage Waveform Tailoring in a RF-CCP reactor: Exploration of self-bias, electron density and current waveform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Belfast, Northern Ireland, United Kingdom. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15913,118 +16047,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'énergie solaire photovoltaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP science, 2022, Introduction à.., Michèle Leduc; Michel Le Bellac, 9782759829231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId373"/>
+      <w:footerReference w:type="default" r:id="rId379"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16171,51 +16305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshman Srinivasan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johnson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253319" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060178v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandralina Patra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monalisa Ghosh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113653" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388096v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Watrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Silva" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.109069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388130v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ngo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca i Cabarrocas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03612" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386911v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02998" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577076v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Watrin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jadaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad436c" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ngo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13142061" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278185v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002718" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269861v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Daineka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112417" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298103v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866046v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Filonovich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bruneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111927" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861471v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861463v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik V Johnson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200248" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861478v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2021.111535" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghewa Akiki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0000653" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383213v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mohsin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Chen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Daineka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Johnson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac22d8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905754v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khoury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ohashi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mart&#237;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortega" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.105072" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001811v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147305" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545248v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Leal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Novikova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab5e2c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001169v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gar&#237;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR10217E" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856184v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac'H" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovangigli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab067d" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02081466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Booth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5056205" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391003v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Elyaakoubi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.10.014" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286867v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac&#8217;h" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730658v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Schmidt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schulze" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Keil" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaeb4b" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391062v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fischer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ouaras" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Drahi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruneau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaca05" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaz Al-Ghzaiwat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fuyuki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20126-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895567v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Donk&#243;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derzsi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Korolov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartmann" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8378" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908707v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusli E" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjin Chen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Prakoso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8080626" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271985v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aad2cd" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908690v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Song" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bourgeteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itaru Raifuku" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.12.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632386v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice J.L." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Florea" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen W." TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr01299c" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895582v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diomede" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Johnson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa752c" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895575v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gibson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O'Connell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa56d6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Peyronnet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fischer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bl&#233;vin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01640105v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Drahi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Germer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik V. Johnson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.0A1057" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549325v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sch&#252;ngel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/4/045015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549338v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/26/265203" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549329v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gans" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947453" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549334v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/2/025006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549332v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Greb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/1/01LT02" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401083v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Tang" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1681-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549359v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.125002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549355v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Novikova" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/1/015021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083479v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhuan Wang" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Qian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04357" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104328v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gaiaschi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400034" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RR9G931P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104321v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaiaschi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruggeri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-E Gueunier-Farret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E V Johnson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455102" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230707v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Abolmasov" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Woo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Planques" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holovsk&#253;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2014007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230710v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dornstetter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2013-0606" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230708v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4883503" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230703v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpentier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukhicha" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prod&#1523;homme" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Emeraud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lerat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.02.027" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7K38JG6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099597v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaiaschi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruggeri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulkin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.081" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT9RT964-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549377v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065010" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549416v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Delattre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/55/12/124002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549413v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/23/235201" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549400v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773540" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549433v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.51.08HF01" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549432v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.014" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BV9PFTK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00797647v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Hyun Kim" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Labrune" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1094" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549437v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3699222" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549435v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754692" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549456v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.993" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00642129v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pvd/2011001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555228v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Farret-Gueunier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549485v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Verbeke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Vanel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/41/412001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE95819219A173037AA13DE97650E7AD12EF338B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350767v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Moussa Soro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramov" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350886v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425884v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03836937v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ouadjane" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Carbonell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518831" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425827v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341689v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593689v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593683v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franek" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shuengel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koepke" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573358v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573350v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diomede" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Economou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363727v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ventosinos" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daineka" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573352v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mussenbrock" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593662v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Marinov" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878405v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marinov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Booth" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593667v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593661v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573343v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593674v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099573v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099579v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931310v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573294v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573330v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Boswell" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594804v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931312v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931311v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931313v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573331v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573291v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573289v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779004v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781749v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594732v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573299v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573287v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573298v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594748v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594746v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594747v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Sirse" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594741v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594739v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595161v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595158v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595160v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446010v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446008v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446011v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446006v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Kim" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Soro" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322303v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322281v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611351v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Donko" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranka Derszi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611341v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schuengel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01245742v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puspitosari" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longeaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Johnson" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01242764v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gueunier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611272v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611270v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mao" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611277v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465191v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pinal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Priaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik V Johnson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne B&#233;chu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0005334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshman Srinivasan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johnson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253319" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060178v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandralina Patra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monalisa Ghosh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113653" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388096v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386846v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Watrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.109069" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ngo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca i Cabarrocas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03612" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814334v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02998" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577076v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Watrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jadaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad436c" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278157v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ngo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13142061" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002718" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Daineka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112417" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298103v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Filonovich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bruneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111927" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200248" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861478v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2021.111535" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060642v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghewa Akiki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0000653" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383213v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mohsin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Daineka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Johnson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac22d8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khoury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ohashi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mart&#237;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortega" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.105072" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001811v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147305" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Leal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Novikova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab5e2c" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001169v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gar&#237;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR10217E" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856184v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac'H" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovangigli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab067d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02081466v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Booth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5056205" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391003v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Elyaakoubi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.10.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286867v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac&#8217;h" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Schmidt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schulze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Keil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaeb4b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391062v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fischer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ouaras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Drahi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaca05" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908687v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaz Al-Ghzaiwat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fuyuki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20126-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895567v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Donk&#243;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derzsi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Korolov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8378" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908707v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusli E" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjin Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Prakoso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8080626" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271985v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulze" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aad2cd" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Song" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bourgeteau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itaru Raifuku" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.12.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895582v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diomede" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Johnson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa752c" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632386v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice J.L." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Florea" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen W." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr01299c" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895575v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gibson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O'Connell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa56d6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018312v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Peyronnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fischer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bl&#233;vin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01640105v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Drahi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Germer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik V. Johnson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.0A1057" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549325v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sch&#252;ngel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/4/045015" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549338v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/26/265203" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549329v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gans" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947453" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549334v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/2/025006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549332v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Greb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/1/01LT02" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Tang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1681-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549359v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.125002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549355v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Novikova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/1/015021" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083479v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhuan Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Qian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04357" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104328v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gaiaschi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400034" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RR9G931P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104321v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaiaschi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruggeri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-E Gueunier-Farret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E V Johnson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455102" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230707v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Abolmasov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Woo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Planques" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holovsk&#253;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2014007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230710v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dornstetter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2013-0606" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230708v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4883503" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230703v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpentier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukhicha" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prod&#1523;homme" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Emeraud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lerat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.02.027" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7K38JG6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099597v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaiaschi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruggeri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulkin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.081" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT9RT964-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549377v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065010" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549416v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Delattre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/55/12/124002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549413v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/23/235201" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549400v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773540" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549432v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.014" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BV9PFTK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00797647v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Hyun Kim" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Labrune" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1094" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549433v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.51.08HF01" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549437v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3699222" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549435v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754692" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549456v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.993" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00642129v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pvd/2011001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555228v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Farret-Gueunier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549485v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Verbeke" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Vanel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/41/412001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE95819219A173037AA13DE97650E7AD12EF338B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350767v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Moussa Soro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350886v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425884v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03836937v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ouadjane" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Carbonell" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518831" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425827v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341689v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593689v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363727v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ventosinos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daineka" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573358v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573350v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diomede" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Economou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593683v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franek" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shuengel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koepke" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573352v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mussenbrock" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593662v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Marinov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878405v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marinov" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Booth" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593667v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593661v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573343v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099573v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593674v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099579v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931310v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573294v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573330v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Boswell" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594804v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931312v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931311v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931313v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573331v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573291v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573289v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779004v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781749v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594732v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573299v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573287v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573298v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594748v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594746v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594747v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Sirse" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594741v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594739v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595161v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595158v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595160v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446010v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446008v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446011v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446006v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Kim" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Soro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322303v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322281v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611351v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Donko" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranka Derszi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611341v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schuengel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01245742v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puspitosari" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longeaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Johnson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01242764v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gueunier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611272v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611270v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mao" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611277v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465191v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>