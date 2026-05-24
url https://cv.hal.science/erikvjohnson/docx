--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -234,1302 +234,1302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05604451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous GaN matrix embedded nanocrystals exhibiting bulk bandgap luminescence</w:t>
+                <w:t xml:space="preserve">Investigation of Patterned Plasma Etching Processes for HJT-IBC Solar Cells: Keys to Maintaining a High Electronic Quality Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+                <w:t xml:space="preserve">Chandralina Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Pirotta</w:t>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Collin</w:t>
+                <w:t xml:space="preserve">Monalisa Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Johnson</w:t>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (6), </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 288, pp.113653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0253319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386997v1</w:t>
+                <w:t xml:space="preserve">hal-05386911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Patterned Plasma Etching Processes for HJT-IBC Solar Cells: Keys to Maintaining a High Electronic Quality Surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Temperature, PECVD-Grown Nanocrystalline Silicon Oxide as a Metal Diffusion Barrier for Silicon Heterojunction Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandralina Patra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junkang Wang</w:t>
+                <w:t xml:space="preserve">Kassiogé Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandralina Patra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+                <w:t xml:space="preserve">Pere Roca i Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113653⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.5c02998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060178v1</w:t>
+                <w:t xml:space="preserve">hal-05387014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous GaN matrix embedded nanocrystals exhibiting bulk band-gap luminescence</w:t>
+                <w:t xml:space="preserve">Investigation of Patterned Plasma Etching Processes for HJT-IBC Solar Cells: Keys to Maintaining a High Electronic Quality Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+                <w:t xml:space="preserve">Chandralina Patra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Pirotta</w:t>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Collin</w:t>
+                <w:t xml:space="preserve">Monalisa Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Johnson</w:t>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (6), </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 288, pp.113653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0253319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388096v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05060178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homoepitaxial growth of device-grade GaAs using low-pressure remote plasma CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Watrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Watrin</w:t>
+                <w:t xml:space="preserve">Nathaniel Findling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella Al Katrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 186, pp.109069. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.109069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Patterned Plasma Etching Processes for HJT-IBC Solar Cells: Keys to Maintaining a High Electronic Quality Surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+                <w:t xml:space="preserve">Amorphous GaN matrix embedded nanocrystals exhibiting bulk bandgap luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pirotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113653⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0253319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05388130v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-Driven Solid–Liquid Dynamics in Cu–Sn Catalysts and Nucleation of Silicon Nanowires Revealed by Environmental TEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weixi Wang</w:t>
+                <w:t xml:space="preserve">Amorphous GaN matrix embedded nanocrystals exhibiting bulk band-gap luminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pirotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ngo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pere Roca i Cabarrocas</w:t>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c03612⟩</w:t>
+              <w:t xml:space="preserve">APL Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0253319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05363494v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoepitaxial growth of device-grade GaAs using low-pressure remote plasma CVD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
+                <w:t xml:space="preserve">Investigation of Patterned Plasma Etching Processes for HJT-IBC Solar Cells: Keys to Maintaining a High Electronic Quality Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandralina Patra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monalisa Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.109069⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 288, pp.113653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814334v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature, PECVD-Grown Nanocrystalline Silicon Oxide as a Metal Diffusion Barrier for Silicon Heterojunction Solar Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma-Driven Solid–Liquid Dynamics in Cu–Sn Catalysts and Nucleation of Silicon Nanowires Revealed by Environmental TEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca i Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (44), pp.15832-15839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.5c02998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c03612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387014v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Patterned Plasma Etching Processes for HJT-IBC Solar Cells: Keys to Maintaining a High Electronic Quality Surface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+                <w:t xml:space="preserve">Homoepitaxial growth of device-grade GaAs using low-pressure remote plasma CVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Watrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Findling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella Al Katrib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2025.113653⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 186, pp.109069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2024.109069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386911v1</w:t>
+                <w:t xml:space="preserve">hal-04814334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct growth of highly oriented GaN thin films on silicon by remote plasma CVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Watrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Jadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Vanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1580,103 +1580,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Cu-In Catalyst Nanoparticles under Hydrogen Plasma Treatment and Silicon Nanowire Growth Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weixi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengyu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (14), pp.2061. </w:t>
@@ -1684,972 +1684,972 @@
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano13142061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278157v1</w:t>
+                <w:t xml:space="preserve">hal-04298103v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive plasma sputtering deposition of polycrystalline GaN thin films on silicon substrates at room temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+                <w:t xml:space="preserve">Evolution of Cu-In Catalyst Nanoparticles under Hydrogen Plasma Treatment and Silicon Nanowire Growth Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weixi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/6.0002718⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (14), pp.2061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13142061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278185v1</w:t>
+                <w:t xml:space="preserve">hal-04278157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maskless patterned plasma fabrication of interdigitated back contact silicon heterojunction solar cells: Characterization and optimization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+                <w:t xml:space="preserve">Reactive plasma sputtering deposition of polycrystalline GaN thin films on silicon substrates at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lakshman Srinivasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Vanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2023.112417⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/6.0002718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269861v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Cu-In Catalyst Nanoparticles under Hydrogen Plasma Treatment and Silicon Nanowire Growth Conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Maskless patterned plasma fabrication of interdigitated back contact silicon heterojunction solar cells: Characterization and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monalisa Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ouaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Daineka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano13142061⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 258, pp.112417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2023.112417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298103v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maskless interdigitated a-Si:H PECVD process on full M0 c-Si wafer: Homogeneity and passivation assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Triple Radial Junction Hydrogenated Amorphous Silicon Solar Cells with &amp;gt;2 V Open‐Circuit Voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergej Filonovich</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaoqi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik V Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca i Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111927⟩</w:t>
+              <w:t xml:space="preserve">Solar RRL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (8), pp.2200248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/solr.202200248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866046v1</w:t>
+                <w:t xml:space="preserve">hal-03861463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maskless interdigitated a-Si:H PECVD process on full M0 c-Si wafer: Homogeneity and passivation assessment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Ultrathin Ge epilayers on Si produced by low-temperature PECVD acting as virtual substrates for III-V / c-Si tandem solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monalisa Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 246 (8), pp.2200248. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 236, pp.111535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2021.111535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111927⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03861471v1</w:t>
+                <w:t xml:space="preserve">hal-03861478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triple Radial Junction Hydrogenated Amorphous Silicon Solar Cells with &amp;gt;2 V Open‐Circuit Voltage</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maskless interdigitated a-Si:H PECVD process on full M0 c-Si wafer: Homogeneity and passivation assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ouaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergej Filonovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monalisa Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar RRL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/solr.202200248⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 246, pp.111927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861463v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrathin Ge epilayers on Si produced by low-temperature PECVD acting as virtual substrates for III-V / c-Si tandem solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Maskless interdigitated a-Si:H PECVD process on full M0 c-Si wafer: Homogeneity and passivation assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Ouaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergej Filonovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monalisa Ghosh</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 236, pp.111535. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 246 (8), pp.2200248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2022.111927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2021.111535⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03861478v1</w:t>
+                <w:t xml:space="preserve">hal-03861471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of area selective plasma enhanced chemical vapor deposition of microcrystalline silicon</w:t>
               </w:r>
@@ -2661,77 +2661,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghewa Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitri Daineka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39 (1), pp.013201. </w:t>
@@ -2893,1438 +2893,1438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of photovoltaic effect within locally doped silicon nanojunctions using conductive probe AFM</w:t>
+                <w:t xml:space="preserve">Direct etching at the nanoscale through nanoparticle-directed capillary condensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Garín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">R. Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ohashi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">I. Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2020.105072⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (16), pp.9240-9245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NR10217E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905754v1</w:t>
+                <w:t xml:space="preserve">hal-03001169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area selective deposition of silicon by plasma enhanced chemical vapor deposition using a fluorinated precursor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghewa Akiki</w:t>
+                <w:t xml:space="preserve">Observation of photovoltaic effect within locally doped silicon nanojunctions using conductive probe AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ohashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Suchet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+                <w:t xml:space="preserve">P. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 531, pp.147305. </w:t>
+              <w:t xml:space="preserve">Nano Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 76, pp.105072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.147305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nanoen.2020.105072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001811v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maskless and contactless patterned silicon deposition using a localized PECVD process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Area selective deposition of silicon by plasma enhanced chemical vapor deposition using a fluorinated precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghewa Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Leal</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Daniel Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Daineka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergej Filonovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab5e2c⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 531, pp.147305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.147305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02545248v1</w:t>
+                <w:t xml:space="preserve">hal-03001811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct etching at the nanoscale through nanoparticle-directed capillary condensation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maskless and contactless patterned silicon deposition using a localized PECVD process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Garín</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tatiana Novikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (16), pp.9240-9245. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), pp.025023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NR10217E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab5e2c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001169v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of charged species transport coefficients on self-bias voltage in an electrically asymmetric RF discharge</w:t>
+                <w:t xml:space="preserve">Erratum: Multi frequency matching for voltage waveform tailoring &amp;lt;A href=&amp;quot;/abs/&amp;quot;&amp;gt;(2018 Plasma Sources Sci. Technol. 27 095012&amp;lt;/A&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Maxime Orlac'H</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Novikova</w:t>
+                <w:t xml:space="preserve">Frederik Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Giovangigli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Julian Schulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Roca</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Keil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 28 (5), pp.055003. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab067d⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 28, pp.019601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aaeb4b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856184v3</w:t>
+                <w:t xml:space="preserve">hal-03730658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of multifrequency impedance matching for tailored voltage waveform plasmas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of charged species transport coefficients on self-bias voltage in an electrically asymmetric RF discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jean-Maxime Orlac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Novikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giovangigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.5056205⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (5), pp.055003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab067d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081466v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856184v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcrystalline silicon thin film deposition from silicon tetrafluoride: Isolating role of ion energy using tailored voltage waveform plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Experimental demonstration of multifrequency impedance matching for tailored voltage waveform plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Diné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (2), pp.021303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.5056205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.10.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02391003v1</w:t>
+                <w:t xml:space="preserve">hal-02081466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of charged species transport coefficients on self-bias voltage in an electrically asymmetric RF discharge</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Microcrystalline silicon thin film deposition from silicon tetrafluoride: Isolating role of ion energy using tailored voltage waveform plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Daineka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Elyaakoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab067d⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 190, pp.65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286867v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: Multi frequency matching for voltage waveform tailoring &amp;lt;A href=&amp;quot;/abs/&amp;quot;&amp;gt;(2018 Plasma Sources Sci. Technol. 27 095012&amp;lt;/A&amp;gt;)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of charged species transport coefficients on self-bias voltage in an electrically asymmetric RF discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maxime Orlac’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Novikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giovangigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 28, pp.019601. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aaeb4b⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 28 (5), pp.055003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab067d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03730658v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation of Ar, O 2 , and SF 6 /O 2 plasma discharges using tailored voltage waveforms: control of surface ion bombardment energy and determination of the dominant electron excitation mode</w:t>
+                <w:t xml:space="preserve">Large Area Radial Junction Silicon Nanowire Solar Mini-Modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Fischer</w:t>
+                <w:t xml:space="preserve">Mutaz Al-Ghzaiwat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ouaras</w:t>
+                <w:t xml:space="preserve">Takashi Fuyuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Drahi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aaca05⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-20126-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391062v1</w:t>
+                <w:t xml:space="preserve">hal-01908687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Area Radial Junction Silicon Nanowire Solar Mini-Modules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excitation of Ar, O 2 , and SF 6 /O 2 plasma discharges using tailored voltage waveforms: control of surface ion bombardment energy and determination of the dominant electron excitation mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutaz Al-Ghzaiwat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
+                <w:t xml:space="preserve">K. Ouaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takashi Fuyuki</w:t>
+                <w:t xml:space="preserve">E Drahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanghua Chen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.074003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-20126-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aaca05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908687v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental benchmark of kinetic simulations of capacitively coupled plasmas in molecular gases</w:t>
               </w:r>
@@ -4496,51 +4496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chenjin Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Prakoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (626), </w:t>
@@ -4578,90 +4578,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi frequency matching for voltage waveform tailoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederik Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Keil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4764,51 +4764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itaru Raifuku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bonnassieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 646, pp.209 - 215. </w:t>
@@ -4840,360 +4840,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitively coupled hydrogen plasmas sustained by tailored voltage waveforms: vibrational kinetics and negative ions control</w:t>
+                <w:t xml:space="preserve">Natural occurrence of the diamond hexagonal structure in silicon nanowires grown by a plasma-assisted vapour-liquid-solid method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Diomede</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+                <w:t xml:space="preserve">J. Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Longo</w:t>
+                <w:t xml:space="preserve">Maurice J.L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.V. Johnson</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen W.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/aa752c⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (24), pp.8113-8118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7nr01299c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895582v1</w:t>
+                <w:t xml:space="preserve">hal-01632386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural occurrence of the diamond hexagonal structure in silicon nanowires grown by a plasma-assisted vapour-liquid-solid method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capacitively coupled hydrogen plasmas sustained by tailored voltage waveforms: vibrational kinetics and negative ions control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fossard</w:t>
+                <w:t xml:space="preserve">P. Diomede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Florea</w:t>
+                <w:t xml:space="preserve">S. Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen W.</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (24), pp.8113-8118. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (7), pp.075007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7nr01299c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/aa752c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632386v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power coupling mode transitions induced by tailored voltage waveforms in capacitive oxygen discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Derzsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5283,51 +5283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blévin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Drahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5395,51 +5395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Drahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A. Germer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5493,896 +5493,896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01640105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron power absorption dynamics in capacitive radio frequency discharges driven by tailored voltage waveforms in CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma-Assisted Growth of Silicon Nanowires by Sn Catalyst: Step-by-Step Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Berger</w:t>
+                <w:t xml:space="preserve">Jian Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanghua Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Schüngel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Derzsi</w:t>
+                <w:t xml:space="preserve">Soumyadeep Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (4), pp.045015. </w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/4/045015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s11671-016-1681-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549325v1</w:t>
+                <w:t xml:space="preserve">hal-01401083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored voltage waveform capacitively coupled plasmas in electronegative gases: frequency dependence of asymmetry effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schüngel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihor Korolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Derzsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (26), pp.265203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/49/26/265203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slope and amplitude asymmetry effects on low frequency capacitively coupled carbon tetrafluoride plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+                <w:t xml:space="preserve">Electron power absorption dynamics in capacitive radio frequency discharges driven by tailored voltage waveforms in CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schüngel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihor Korolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. O'Connell</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Derzsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 119 (16), pp.163301. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (4), pp.045015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4947453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/4/045015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549329v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the shape of the ion energy distribution at constant ion flux and constant mean ion energy with tailored voltage waveforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Slope and amplitude asymmetry effects on low frequency capacitively coupled carbon tetrafluoride plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihor Korolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. O'Connell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/2/025006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (16), pp.163301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4947453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549334v1</w:t>
+                <w:t xml:space="preserve">hal-01549329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of gas properties on the dynamics of the electrical slope asymmetry effect in capacitive plasmas: comparison of Ar, H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Controlling the shape of the ion energy distribution at constant ion flux and constant mean ion energy with tailored voltage waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 25 (1), pp.01LT02. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 25 (2), pp.025006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/2/025006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/1/01LT02⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01549332v1</w:t>
+                <w:t xml:space="preserve">hal-01549334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-Assisted Growth of Silicon Nanowires by Sn Catalyst: Step-by-Step Observation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wanghua Chen</w:t>
+                <w:t xml:space="preserve">Effect of gas properties on the dynamics of the electrical slope asymmetry effect in capacitive plasmas: comparison of Ar, H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; and CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumyadeep Misra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Foldyna</w:t>
+                <w:t xml:space="preserve">Arthur Greb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (1), </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (1), pp.01LT02. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s11671-016-1681-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/1/01LT02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01401083v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Ionization Asymmetry in a Geometrically Symmetric Radio Frequency Capacitively Coupled Plasma Induced by Sawtooth Voltage Waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Greb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114, pp.125002. </w:t>
@@ -6420,103 +6420,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control and optimization of the slope asymmetry effect in tailored voltage waveforms for capacitively coupled plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Novikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (1), pp.015021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6544,1526 +6544,1526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Light Harvesting in Radial Junction Amorphous Silicon Thin Film Solar Cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion flux asymmetry in radiofrequency capacitively-coupled plasmas excited by sawtooth-like waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Novikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep04357⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (6), pp.065010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/065010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083479v1</w:t>
+                <w:t xml:space="preserve">hal-01549377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature hydrogenated microcrystalline silicon-carbon alloys deposited by RF-PECVD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substrate and p-layer effects on polymorphous silicon solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.N. Abolmasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Woo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Planques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Holovský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201400034⟩</w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2014007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01104328v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of radio frequency power, silicon tetrafluoride and methane as parameters to tune structural properties of hydrogenated microcrystalline silicon carbon alloys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E V Johnson</w:t>
+                <w:t xml:space="preserve">anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dornstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455102⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92 (7/8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjp-2013-0606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104321v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate and p-layer effects on polymorphous silicon solar cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low temperature hydrogenated microcrystalline silicon-carbon alloys deposited by RF-PECVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2014007⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (11-12), pp.1665-1668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201400034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230707v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anglais</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+                <w:t xml:space="preserve">Use of radio frequency power, silicon tetrafluoride and methane as parameters to tune structural properties of hydrogenated microcrystalline silicon carbon alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gaiaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-E Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E V Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjp-2013-0606⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (45), pp.455102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/45/455102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230710v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the amorphous-to-microcrystalline silicon transition in SiF4/H2/Ar gas mixtures</w:t>
+                <w:t xml:space="preserve">Understanding Light Harvesting in Radial Junction Amorphous Silicon Thin Film Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Dornstetter</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linwei Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumyadeep Misra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junzhuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shengyi Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Foldyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 140 (23), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.4357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4883503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep04357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230708v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution in morphological, optical, and electronic properties of ZnO:Al thin films undergoing a laser annealing and etching process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the amorphous-to-microcrystalline silicon transition in SiF4/H2/Ar gas mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dornstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2014.02.027⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4883503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230703v1</w:t>
+                <w:t xml:space="preserve">hal-01230708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural properties of hydrogenated microcrystalline silicon–carbon alloys deposited by Radio Frequency Plasma Enhanced Chemical Vapor Deposition: Effect of microcrystalline silicon seed layer and methane flow rate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Chapon</w:t>
+                <w:t xml:space="preserve">Evolution in morphological, optical, and electronic properties of ZnO:Al thin films undergoing a laser annealing and etching process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boukhicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Prod׳homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Emeraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.081⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2014.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099597v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion flux asymmetry in radiofrequency capacitively-coupled plasmas excited by sawtooth-like waveforms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Structural properties of hydrogenated microcrystalline silicon–carbon alloys deposited by Radio Frequency Plasma Enhanced Chemical Vapor Deposition: Effect of microcrystalline silicon seed layer and methane flow rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gaiaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 550, pp.312-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/065010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01549377v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitively coupled radio-frequency plasmas excited by tailored voltage waveforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Radio-frequency capacitively coupled plasmas excited by tailored voltage waveforms: comparison of experiment and particle-in-cell simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 55 (12), pp.124002. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46, pp.235201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0741-3335/55/12/124002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/23/235201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549416v1</w:t>
+                <w:t xml:space="preserve">hal-01549413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio-frequency capacitively coupled plasmas excited by tailored voltage waveforms: comparison of experiment and particle-in-cell simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capacitively coupled radio-frequency plasmas excited by tailored voltage waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46, pp.235201. </w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55 (12), pp.124002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/46/23/235201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0741-3335/55/12/124002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549413v1</w:t>
+                <w:t xml:space="preserve">hal-01549416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radio frequency current-voltage probe for impedance and power measurements in multi-frequency unmatched loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Diné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 84, pp.015001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8091,697 +8091,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenated microcrystalline silicon thin films deposited by RF-PECVD under low ion bombardment energy using voltage waveform tailoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Separate control of the ion flux and ion energy in capacitively coupled rf discharges using voltage waveform tailoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.01.014⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 101, pp.124104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4754692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549432v1</w:t>
+                <w:t xml:space="preserve">hal-01549435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Temperature Plasma Synthesis of Nanocrystals and their Application to the Growth of Crystalline Silicon and Germanium Thin Films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailored voltage waveform deposition of Microcrystalline Silicon thin films from hydrogen-diluted silane and silicon tetrafluoride: optoelectronic properties of films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/opl.2012.1094⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.08HF01. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/JJAP.51.08HF01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00797647v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored voltage waveform deposition of Microcrystalline Silicon thin films from hydrogen-diluted silane and silicon tetrafluoride: optoelectronic properties of films</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low Temperature Plasma Synthesis of Nanocrystals and their Application to the Growth of Crystalline Silicon and Germanium Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ka-Hyun Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/JJAP.51.08HF01⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1426, pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2012.1094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549433v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00797647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcrystalline silicon solar cells deposited using a plasma process excited by tailored voltage waveforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Hydrogenated microcrystalline silicon thin films deposited by RF-PECVD under low ion bombardment energy using voltage waveform tailoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 358 (17), pp.1974-1977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.01.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3699222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01549437v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separate control of the ion flux and ion energy in capacitively coupled rf discharges using voltage waveform tailoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+                <w:t xml:space="preserve">Microcrystalline silicon solar cells deposited using a plasma process excited by tailored voltage waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 101, pp.124104. </w:t>
+              <w:t xml:space="preserve">, 2012, 100, pp.133504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4754692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3699222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549435v1</w:t>
+                <w:t xml:space="preserve">hal-01549437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Nanocrystalline Silicon Growth Phase and Deposition Rate through Voltage Waveform Tailoring during PECVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1339, pp.mrss11-1339-s04-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8841,77 +8841,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Dadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, pp.20301. </w:t>
@@ -8949,51 +8949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-circuit voltage increase dynamics in high and low deposition rate polymorphous silicon solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Dadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9001,51 +9001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Farret-Gueunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 207 (3), pp.691-694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9070,90 +9070,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocrystalline silicon film growth morphology control through RF waveform tailoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Vanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43, pp.412001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9225,64 +9225,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9350,64 +9350,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9475,480 +9475,480 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Area Selective Plasma Enhanced Chemical Vapor Deposition of Silicon using a Fluorinated Precursor</w:t>
+                <w:t xml:space="preserve">Role of Fluorinated Precursor in Area Selective PECVD of Silicon on SiOxNy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghewa Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ileana Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Daineka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 67</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual (On-line), United States</w:t>
+              <w:t xml:space="preserve">5th Area Selective Deposition Workshop (ASD 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425884v1</w:t>
+                <w:t xml:space="preserve">hal-04425827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contactless Patterned Plasma Processing for Interdigitated Back Contact Silicon Heterojunction Solar Cells Fabrication</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Area Selective Plasma Enhanced Chemical Vapor Deposition of Silicon using a Fluorinated Precursor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghewa Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Frégnaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ileana Florea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergej Filonovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 48th Photovoltaic Specialists Conference (PVSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AVS 67</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual (On-line), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836937v1</w:t>
+                <w:t xml:space="preserve">hal-04425884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Fluorinated Precursor in Area Selective PECVD of Silicon on SiOxNy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A Contactless Patterned Plasma Processing for Interdigitated Back Contact Silicon Heterojunction Solar Cells Fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monalisa Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ouadjane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dmitri Daineka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Area Selective Deposition Workshop (ASD 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 48th Photovoltaic Specialists Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Fort Lauderdale, France. pp.0596-0601, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC43889.2021.9518831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425827v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Demonstration of Multifrequency Matching for Tailored Voltage Waveform Plasma Excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Phenomena in Ionised Gases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Hokkaido, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9967,316 +9967,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifrequency impedance matching solutions for plasma excitation by Tailored Voltage Waveforms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heating dynamics and control of energy distribution functions in capacitive discharges driven by tailored voltage waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koepke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mussenbrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Plasma Physics ICPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Kaohsiung, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593689v1</w:t>
+                <w:t xml:space="preserve">hal-02573352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Electronic Properties of Hydrogenated Amorphous Silicon Thin Film from SiH4/H2 using Tailored Voltage Waveforms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multifrequency impedance matching solutions for plasma excitation by Tailored Voltage Waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2016 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">AVS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01363727v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charged Particle Dynamics in Technological Radio Frequency Plasmas Operated in CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10331,90 +10331,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and experimental validation of capacitively coupled plasmas in hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Diomede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. J. Economou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPS Plasma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Leuven, Belgium</w:t>
@@ -10437,1209 +10437,1209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELECTRON POWER ABSORPTION DYNAMICS AND ION ENERGY DISTRIBUTIONS IN CAPACITIVE DISCHARGES DRIVEN BY CUSTOMIZED VOLTAGE WAVEFORMS IN ARGON AND CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Brandt</w:t>
+                <w:t xml:space="preserve">Study of Electronic Properties of Hydrogenated Amorphous Silicon Thin Film from SiH4/H2 using Tailored Voltage Waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junkang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Franek</w:t>
+                <w:t xml:space="preserve">Federico Ventosinos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Shuengel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Koepke</w:t>
+                <w:t xml:space="preserve">D. Daineka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-ICOPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Banff, Canada</w:t>
+              <w:t xml:space="preserve">E-MRS 2016 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593683v1</w:t>
+                <w:t xml:space="preserve">hal-01363727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating dynamics and control of energy distribution functions in capacitive discharges driven by tailored voltage waveforms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">ELECTRON POWER ABSORPTION DYNAMICS AND ION ENERGY DISTRIBUTIONS IN CAPACITIVE DISCHARGES DRIVEN BY CUSTOMIZED VOLTAGE WAVEFORMS IN ARGON AND CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Franek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Shuengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Koepke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Mussenbrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plasma Physics ICPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Kaohsiung, Taiwan</w:t>
+              <w:t xml:space="preserve">IEEE-ICOPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573352v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleaning and doping of CVD graphene using tailored voltage waveform capacitively coupled plasma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Comparison of the effect of sawtooth-like voltage waveforms on discharge dynamics of Ar, H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;, and CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Greb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihor Korolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics _PESM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">Gaseaous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593662v1</w:t>
+                <w:t xml:space="preserve">hal-02593667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Pressure Plasma Cleaning and Doping of CVD Graphene</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ion flux asymmetry obtained by sawtooth-like waveforms: A new degree of freedom in capacitively coupled plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. O'Connell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Greb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS 62nd International Symposium &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, San José, United States</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878405v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the effect of sawtooth-like voltage waveforms on discharge dynamics of Ar, H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;, and CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Capacitively coupled CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; discharges excited by tailored waveforms: experiments and kinetic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gans</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ihor Korolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gaseaous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Radiofrequency Plasma Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593667v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion flux asymmetry obtained by sawtooth-like waveforms: A new degree of freedom in capacitively coupled plasmas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Cleaning and doping of CVD graphene using tailored voltage waveform capacitively coupled plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniil Marinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics (PESM)</w:t>
+              <w:t xml:space="preserve">Plasma Etch and Strip in Microelectronics _PESM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593661v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitively coupled CF&amp;lt;SUB&amp;gt;4&amp;lt;/SUB&amp;gt; discharges excited by tailored waveforms: experiments and kinetic simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low Pressure Plasma Cleaning and Doping of CVD Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cunge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ferrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Booth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiofrequency Plasma Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">AVS 62nd International Symposium &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573343v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature hydrogenated microcrystalline silicon-carbon alloys deposited by RF-PECVD for photovoltaic application</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control over the ion flux obtained by sawtooth-like waveforms in radiofrequency capacitively coupled plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Novikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">AVS Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Baltimore, Maryland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099573v1</w:t>
+                <w:t xml:space="preserve">hal-02593674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control over the ion flux obtained by sawtooth-like waveforms in radiofrequency capacitively coupled plasmas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low temperature hydrogenated microcrystalline silicon-carbon alloys deposited by RF-PECVD for photovoltaic application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Baltimore, Maryland, United States</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593674v1</w:t>
+                <w:t xml:space="preserve">hal-01099573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electrical properties of hydrogenated microcrystalline silicon-carbon alloys deposited at low substrate temperature by RF-PECVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, May 2014, Lille, France</w:t>
@@ -11662,1434 +11662,1417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01099579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF power influence on structural and electrical properties of µc-Si1-xCx:H</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Structural and electrical characterization of microcrystalline silicon-carbon alloys deposited by RF-PECVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUPVSEC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00931310v1</w:t>
+                <w:t xml:space="preserve">hal-00931313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitively coupled plasmas excited by tailored voltage waveforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Practical Aspects of using Tailored Voltage Waveforms for Thin Film Processing of Photovoltaic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPS Plasma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Espoo, Finland</w:t>
+              <w:t xml:space="preserve">AVS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Long Beach, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573294v1</w:t>
+                <w:t xml:space="preserve">hal-02573331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring plasma properties using pulse-shaping technology,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Thin Film Deposition with Tailored Voltage Waveforms: Material Questions and Practical Answers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R.W. Boswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st ISPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">RF Plasma workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Presqu île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573330v1</w:t>
+                <w:t xml:space="preserve">hal-02573291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IN-SITU OBSERVATION OF MICROCRYSTALLINE SILICON THIN FILM GROWTH USING TAILORED VOLTAGE WAVEFORMS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bastien Bruneau</w:t>
+                <w:t xml:space="preserve">Tailored Voltage Waveform Capacitively-Coupled Plasmas for IEDF and electron density control: Application to Microcrystalline Si Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Vacuum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Semicon Korea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Seoul, Korea, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594804v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored Voltage deposition of µc-Si1-xCx:H from H2 diluted SiH4 and CH4 gas mixtures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">RF power influence on structural and electrical properties of µc-Si1-xCx:H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANS 25</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">EUPVSEC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931312v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00931310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">µc-Si1-xCx:H deposited by RF-PECVD: a novel material for PV applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Capacitively coupled plasmas excited by tailored voltage waveforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Fall Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">EPS Plasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Espoo, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931311v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrical characterization of microcrystalline silicon-carbon alloys deposited by RF-PECVD</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Tailoring plasma properties using pulse-shaping technology,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Boswell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">21st ISPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00931313v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical Aspects of using Tailored Voltage Waveforms for Thin Film Processing of Photovoltaic Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">IN-SITU OBSERVATION OF MICROCRYSTALLINE SILICON THIN FILM GROWTH USING TAILORED VOLTAGE WAVEFORMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Long Beach, California, United States</w:t>
+              <w:t xml:space="preserve">International Vacuum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573331v1</w:t>
+                <w:t xml:space="preserve">hal-02594804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin Film Deposition with Tailored Voltage Waveforms: Material Questions and Practical Answers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Tailored Voltage deposition of µc-Si1-xCx:H from H2 diluted SiH4 and CH4 gas mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ruggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RF Plasma workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Presqu île de Giens, France</w:t>
+              <w:t xml:space="preserve">ICANS 25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573291v1</w:t>
+                <w:t xml:space="preserve">hal-00931312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored Voltage Waveform Capacitively-Coupled Plasmas for IEDF and electron density control: Application to Microcrystalline Si Deposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+                <w:t xml:space="preserve">µc-Si1-xCx:H deposited by RF-PECVD: a novel material for PV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Johnson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semicon Korea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Seoul, Korea, Unknown Region</w:t>
+              <w:t xml:space="preserve">E-MRS Fall Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573289v1</w:t>
+                <w:t xml:space="preserve">hal-00931311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deposition of microcrystalline silicon-carbon alloys by RF-PECVD and MDECR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Plasma Excitation using Tailored Voltage Waveforms for the Deposition of Thin Film Silicon for Photovoltaics: From Plasma Physics to Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS Spring Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Atomically Controlled</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779004v1</w:t>
+                <w:t xml:space="preserve">hal-02573298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterisations structurales et electriques de μc-Si1−xCx :H deposes par RF-PECVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t>
@@ -13118,90 +13101,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored Voltage Waveform Capacitively-Coupled Plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Austin, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13226,90 +13209,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma deposition processes excited using Tailored Voltage Waveforms: from microcrystalline silicon thin films to devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVS Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Tampa, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13328,1124 +13311,1141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma deposition of nanocrystalline silicon for solar cells : RF waveform tailoring to optimize deposition rate and film morphology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Deposition of microcrystalline silicon-carbon alloys by RF-PECVD and MDECR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Gaiaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bulkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gaseous Electronics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Murramarang, Australia</w:t>
+              <w:t xml:space="preserve">E-MRS Spring Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573287v1</w:t>
+                <w:t xml:space="preserve">hal-00779004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Excitation using Tailored Voltage Waveforms for the Deposition of Thin Film Silicon for Photovoltaics: From Plasma Physics to Devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Plasma deposition of nanocrystalline silicon for solar cells : RF waveform tailoring to optimize deposition rate and film morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Atomically Controlled</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Gaseous Electronics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Murramarang, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573298v1</w:t>
+                <w:t xml:space="preserve">hal-02573287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEPOSITION OF THIN FILM OF SILICON MICROCRISTALLINE BY RADIO FREQUENCY VOLTAGE WAVEFORM TAILORING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Pouliquen</w:t>
+                <w:t xml:space="preserve">RF waveform tailoring to control film morphology during nanocrystalline silicon PECVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Verbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Vanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nashville, Tennessee, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Plasmas and Nanotechnology (ICPLANTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Takayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594748v1</w:t>
+                <w:t xml:space="preserve">hal-02594739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored Voltage Waveforms for the Deposition of Microcrystalline Silicon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">DEPOSITION OF THIN FILM OF SILICON MICROCRISTALLINE BY RADIO FREQUENCY VOLTAGE WAVEFORM TAILORING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICANS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t>
+              <w:t xml:space="preserve">AVS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nashville, Tennessee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594746v1</w:t>
+                <w:t xml:space="preserve">hal-02594748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOLTAGE WAVEFORM TAILORING: A PROMISING NEW METHOD FOR SILICON DEPOSITION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailored Voltage Waveforms for the Deposition of Microcrystalline Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIP (Congres International sur les Plasmas)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">ICANS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594747v1</w:t>
+                <w:t xml:space="preserve">hal-02594746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Nanocrystalline Growth Phase and Deposition Rate through Voltage Waveform Tailoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">VOLTAGE WAVEFORM TAILORING: A PROMISING NEW METHOD FOR SILICON DEPOSITION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouliquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nishant Sirse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, San Francisco, California, United States</w:t>
+              <w:t xml:space="preserve">CIP (Congres International sur les Plasmas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594741v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF waveform tailoring to control film morphology during nanocrystalline silicon PECVD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Control of Nanocrystalline Growth Phase and Deposition Rate through Voltage Waveform Tailoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J-C Vanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plasmas and Nanotechnology (ICPLANTS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Takayama, Japan</w:t>
+              <w:t xml:space="preserve">MRS spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594739v1</w:t>
+                <w:t xml:space="preserve">hal-02594741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF waveform tailoring to control film morphology during nanocrystalline silicon PECVD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Nanocrystalline silicon film growth morphology control through RF waveform tailoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Vanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UK-Technological Plasmas Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">AVS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Albuquerque, New Mexico, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595161v1</w:t>
+                <w:t xml:space="preserve">hal-02595160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Microcrystalline Silicon Deposition by RF Waveform Tailoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">RF waveform tailoring to control film morphology during nanocrystalline silicon PECVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Booth</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-C Vanel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Verbeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">UK-Technological Plasmas Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595158v1</w:t>
+                <w:t xml:space="preserve">hal-02595161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocrystalline silicon film growth morphology control through RF waveform tailoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Control of Microcrystalline Silicon Deposition by RF Waveform Tailoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.V. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E.V. Johnson</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Vanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Verbeke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J-C Vanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVS Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Albuquerque, New Mexico, United States</w:t>
+              <w:t xml:space="preserve">Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595160v1</w:t>
+                <w:t xml:space="preserve">hal-02595158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-circuit voltage increase dynamics in high and low deposition rate polymorphous silicon solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foudil Dadouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14453,51 +14453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Farret-Gueunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Kleider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Amorphous and Nanocrystalline Semiconductors - ICANS23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14561,64 +14561,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Farret-Gueunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society – EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t>
@@ -14686,64 +14686,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Photovoltaic Solar Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Hambourg, Germany. pp. 3699-3705</w:t>
@@ -14772,51 +14772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogenated polymorphous silicon at high deposition rate : serious alternative for cost-effective modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14923,64 +14923,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15048,64 +15048,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yrebegnan Moussa Soro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Abramov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Gueunier-Farret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15205,77 +15205,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Donko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aranka Derszi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Radio-Frequency Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Presqu'île de Giens, France. 2017</w:t>
@@ -15330,77 +15330,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Schuengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bochum, Germany. 2016</w:t>
@@ -15442,332 +15442,332 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density of states measurements of RF-power, SiF4 and CH4 –tuned-hydrogenated microcrystalline silicon carbon alloy thin films using Fourier transform photocurrent spectroscopy (FTPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Puspitosari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.E. Gueunier</w:t>
+                <w:t xml:space="preserve">M. E. Gueunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
+              <w:t xml:space="preserve">European Photovoltaïc Solar Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hambourg, Germany. Proceedings of the European Photovoltaïc Solar Energy Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245742v1</w:t>
+                <w:t xml:space="preserve">hal-01242764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density of states measurements of RF-power, SiF4 and CH4 –tuned-hydrogenated microcrystalline silicon carbon alloy thin films using Fourier transform photocurrent spectroscopy (FTPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Puspitosari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gaiaschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Longeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. E. Gueunier</w:t>
+                <w:t xml:space="preserve">M.E. Gueunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Photovoltaïc Solar Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hambourg, Germany. Proceedings of the European Photovoltaïc Solar Energy Conference</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Photovoltaïque 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242764v1</w:t>
+                <w:t xml:space="preserve">hal-01245742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Model of Parallel Plate RF Discharges in H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;: Effect of DC and Tailored Voltage Waveforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Diomede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Longo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESCAMPIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Viana do Costello, Portugal. 2012</w:t>
@@ -15809,90 +15809,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Voltage Waveform Tailoring Effect in CapacitivelyCoupled H&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Discharge: Fluid Simulations and Experimental Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Novikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bulkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPS Plasma Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Stockholm, Sweden. 2012</w:t>
@@ -15934,77 +15934,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage Waveform Tailoring in a RF-CCP reactor: Exploration of self-bias, electron density and current waveform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Belfast, Northern Ireland, United Kingdom. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16061,64 +16061,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'énergie solaire photovoltaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.V. Johnson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP science, 2022, Introduction à.., Michèle Leduc; Michel Le Bellac, 9782759829231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16305,51 +16305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pinal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Priaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik V Johnson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne B&#233;chu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0005334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386997v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshman Srinivasan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johnson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253319" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060178v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandralina Patra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monalisa Ghosh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113653" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388096v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386846v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Watrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Silva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.109069" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363494v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ngo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca i Cabarrocas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03612" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814334v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02998" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577076v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Watrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jadaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad436c" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278157v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ngo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13142061" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278185v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002718" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269861v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Daineka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112417" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298103v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866046v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Filonovich" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bruneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111927" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861471v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Wang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200248" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861478v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2021.111535" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060642v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghewa Akiki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0000653" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383213v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mohsin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Daineka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Johnson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac22d8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905754v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khoury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ohashi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mart&#237;n" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortega" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.105072" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001811v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147305" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Leal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Novikova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab5e2c" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001169v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gar&#237;n" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR10217E" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856184v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac'H" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovangigli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab067d" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02081466v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Booth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5056205" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391003v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Elyaakoubi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.10.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286867v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac&#8217;h" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730658v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Schmidt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schulze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Keil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaeb4b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391062v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fischer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ouaras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Drahi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruneau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaca05" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908687v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaz Al-Ghzaiwat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fuyuki" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20126-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895567v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Donk&#243;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derzsi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Korolov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8378" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908707v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusli E" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjin Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Prakoso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8080626" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271985v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulze" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aad2cd" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Song" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bourgeteau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itaru Raifuku" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.12.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895582v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diomede" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Johnson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa752c" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632386v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice J.L." TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Florea" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen W." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr01299c" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895575v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gibson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O'Connell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa56d6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018312v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Peyronnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fischer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bl&#233;vin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01640105v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Drahi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Germer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik V. Johnson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.0A1057" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549325v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sch&#252;ngel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/4/045015" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549338v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/26/265203" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549329v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gans" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947453" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549334v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/2/025006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549332v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Greb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/1/01LT02" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401083v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Tang" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1681-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549359v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.125002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549355v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Novikova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/1/015021" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083479v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhuan Wang" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Qian" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04357" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104328v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gaiaschi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400034" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RR9G931P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104321v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaiaschi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruggeri" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-E Gueunier-Farret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E V Johnson" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455102" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230707v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Abolmasov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Woo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Planques" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holovsk&#253;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2014007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230710v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dornstetter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2013-0606" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230708v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4883503" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230703v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpentier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukhicha" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prod&#1523;homme" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Emeraud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lerat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.02.027" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7K38JG6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099597v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaiaschi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruggeri" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulkin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.081" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT9RT964-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549377v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065010" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549416v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Delattre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/55/12/124002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549413v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/23/235201" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549400v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773540" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549432v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.014" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BV9PFTK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00797647v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Hyun Kim" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Labrune" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1094" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549433v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.51.08HF01" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549437v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3699222" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549435v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754692" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549456v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.993" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00642129v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pvd/2011001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555228v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Farret-Gueunier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549485v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Verbeke" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Vanel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/41/412001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE95819219A173037AA13DE97650E7AD12EF338B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350767v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Moussa Soro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350886v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425884v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03836937v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ouadjane" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Carbonell" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518831" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425827v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341689v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593689v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363727v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ventosinos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daineka" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573358v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573350v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diomede" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Economou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593683v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franek" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shuengel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koepke" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573352v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mussenbrock" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593662v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Marinov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878405v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marinov" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Booth" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593667v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593661v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573343v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099573v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593674v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099579v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931310v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573294v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573330v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Boswell" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594804v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931312v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931311v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931313v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573331v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573291v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573289v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779004v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781749v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594732v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573299v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573287v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573298v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594748v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594746v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594747v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Sirse" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594741v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594739v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595161v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595158v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595160v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446010v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446008v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446011v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446006v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Kim" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Soro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322303v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322281v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611351v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Donko" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranka Derszi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611341v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schuengel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01245742v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puspitosari" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longeaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Johnson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01242764v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gueunier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611272v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611270v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mao" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611277v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465191v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pinal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Priaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik V Johnson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne B&#233;chu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0005334" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkang Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandralina Patra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weixi Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monalisa Ghosh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bulkin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2025.113653" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassiog&#233; Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca i Cabarrocas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c02998" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060178v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386846v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Watrin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Silva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Findling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2024.109069" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386997v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshman Srinivasan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pirotta" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Johnson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0253319" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388096v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388130v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ngo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Foldyna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03612" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577076v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Watrin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jadaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vanel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad436c" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298103v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Ngo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyu Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13142061" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278157v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0002718" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269861v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ouaras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Daineka" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2023.112417" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861463v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoqi Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/solr.202200248" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861478v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana Florea" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2021.111535" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866046v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Filonovich" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bruneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2022.111927" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060642v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghewa Akiki" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/6.0000653" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383213v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mohsin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Daineka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Johnson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac22d8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gar&#237;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khoury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mart&#237;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR10217E" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905754v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alvarez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ohashi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ortega" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoen.2020.105072" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001811v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.147305" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Leal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Novikova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab5e2c" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Schmidt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Schulze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Booth" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Keil" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaeb4b" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856184v3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac'H" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovangigli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab067d" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02081466v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Din&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5056205" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391003v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Elyaakoubi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.10.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286867v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac&#8217;h" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutaz Al-Ghzaiwat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Fuyuki" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanghua Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20126-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391062v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fischer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ouaras" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Drahi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aaca05" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895567v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Donk&#243;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Derzsi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Korolov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aa8378" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908707v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusli E" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenjin Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Prakoso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano8080626" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271985v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schulze" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keil" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aad2cd" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908690v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang Song" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Bourgeteau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itaru Raifuku" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2017.12.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632386v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice J.L." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fossard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Florea" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen W." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr01299c" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895582v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Diomede" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Longo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.V. Johnson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa752c" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895575v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gibson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O'Connell" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aa56d6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018312v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Peyronnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fischer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bl&#233;vin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01640105v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Drahi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Germer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik V. Johnson" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.25.0A1057" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01401083v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Tang" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyadeep Misra" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-016-1681-5" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549338v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sch&#252;ngel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/26/265203" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549325v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/4/045015" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549329v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gans" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947453" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549334v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/2/025006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549332v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Greb" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/1/01LT02" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549359v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.125002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549355v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Novikova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/24/1/015021" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549377v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/065010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230707v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Abolmasov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Woo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Planques" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holovsk&#253;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2014007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230710v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dornstetter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjp-2013-0606" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104328v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gaiaschi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Gueunier-Farret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400034" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RR9G931P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104321v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaiaschi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ruggeri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-E Gueunier-Farret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E V Johnson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/45/455102" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083479v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linwei Yu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junzhuan Wang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Qian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04357" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230708v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4883503" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01230703v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charpentier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukhicha" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prod&#1523;homme" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Emeraud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Lerat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2014.02.027" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7K38JG6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099597v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaiaschi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruggeri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bulkin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.081" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MT9RT964-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549413v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Delattre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/46/23/235201" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549416v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/55/12/124002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549400v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4773540" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549435v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4754692" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549433v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.51.08HF01" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00797647v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka-Hyun Kim" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Labrune" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2012.1094" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549432v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.01.014" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8BV9PFTK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549437v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3699222" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549456v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2011.993" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00642129v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Dadouche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pvd/2011001" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555228v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Farret-Gueunier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549485v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Verbeke" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Vanel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/41/412001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CE95819219A173037AA13DE97650E7AD12EF338B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350767v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Moussa Soro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abramov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350886v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425827v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425884v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03836937v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ouadjane" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Carbonell" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518831" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341689v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Dine" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573352v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koepke" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mussenbrock" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593689v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573358v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Liu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573350v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Diomede" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Economou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01363727v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ventosinos" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Daineka" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593683v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franek" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Shuengel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593667v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593661v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573343v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593662v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Marinov" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878405v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marinov" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cunge" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferrah" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Booth" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593674v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099573v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099579v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931313v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573331v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573291v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573289v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931310v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573294v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573330v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Boswell" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594804v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931312v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931311v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573298v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00781749v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594732v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573299v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779004v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573287v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594739v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594748v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594746v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594747v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishant Sirse" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02594741v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595160v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595161v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02595158v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446010v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446008v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446011v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446006v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Kim" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yrebegnan Soro" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322303v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322281v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611351v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Donko" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranka Derszi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611341v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schuengel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01242764v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puspitosari" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Longeaud" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gueunier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. V. Johnson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01245742v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Gueunier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611272v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611270v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mao" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611277v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465191v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>