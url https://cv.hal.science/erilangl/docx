--- v0 (2026-03-09)
+++ v1 (2026-04-15)
@@ -100,300 +100,300 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie des restaurants étoilés en France métropolitaine</w:t>
+                <w:t xml:space="preserve">Géomatique et géographie des clubs sportifs, une autre analyse des ruralités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
+                <w:t xml:space="preserve">Thomas Meignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 138, </w:t>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Le printemps des cartes à Montmorillon - mai 2023 (255), pp.109-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12jjd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.62437/cixz358cwvtgnjjlp-45752102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750687v1</w:t>
+                <w:t xml:space="preserve">hal-04721792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géomatique et géographie des clubs sportifs, une autre analyse des ruralités</w:t>
+                <w:t xml:space="preserve">La géographie des chefs étoilés : du rayonnement international a l’ancrage territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Meignan</w:t>
+                <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Le printemps des cartes à Montmorillon - mai 2023 (255), pp.109-119. </w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.62437/cixz358cwvtgnjjlp-45752102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12jjj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721792v1</w:t>
+                <w:t xml:space="preserve">hal-04750760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géographie des chefs étoilés : du rayonnement international a l’ancrage territorial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Géographie des restaurants étoilés en France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12jjj⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12jjd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750760v1</w:t>
+                <w:t xml:space="preserve">hal-04750687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opti’care protocol: a randomised control trial to evaluate the impact of a mobile antenatal care clinic in isolated rural areas on prenatal follow-up</w:t>
               </w:r>
@@ -899,98 +899,406 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 235-236, pp.79-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolement géographique et état de santé maternel et néonatal dans un réseau de santé en périnatalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société Française de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils géomatiques et géographie du football et du rugby : une autre analyse des ruralités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Meignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps des Cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Printemps des Cartes, May 2023, Montmorillon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SIG et terrain : antinomie ou complémentarité dans le développement d'une Recherche-Action en géomatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À travers l'espace de la méthode : les dimensions du terrain en géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00391195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rural isolation and maternal and neonatal health in a perinatal network: a population based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debost-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1049,365 +1357,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The XXIV FIGO World Congress of Gynecology and Obstetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696187v1</w:t>
-              </w:r>
-[...306 lines deleted...]
-                <w:t xml:space="preserve">halshs-00391195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1856,51 +1856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04750687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Edouard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjd" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721792v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meignan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-45752102" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04750760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duclos-M&#233;dard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thomazet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pranal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-060337" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04150777v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Dominique de Larouzi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13070198" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123815v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825308v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Faraslis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848958v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Mourgues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721681v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391195v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321138v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01272266v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meignan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Langlois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz358cwvtgnjjlp-45752102" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04750760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Edouard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04750687v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12jjd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debost-Legrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duclos-M&#233;dard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Thomazet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pranal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-060337" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04150777v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Dominique de Larouzi&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences13070198" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123815v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milhan Chaze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;riade" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.pr1.0027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825308v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rieutort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Faraslis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848958v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874239v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Mourgues" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721681v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00391195v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696187v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321138v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duvivier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Accueil.php" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01272266v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Menadier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ricard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>