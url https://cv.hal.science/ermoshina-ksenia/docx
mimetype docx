--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -660,200 +660,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Telegram ban: How censorship “made in Russia” faces a global Internet</w:t>
+                <w:t xml:space="preserve">Messageries fédérées : des ‘résistances numériques’ par l’architecture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Monday</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Possibles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Résistances numériques, 45 (1), pp.78-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03215281v1</w:t>
+                <w:t xml:space="preserve">halshs-03282387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messageries fédérées : des ‘résistances numériques’ par l’architecture ?</w:t>
+                <w:t xml:space="preserve">The Telegram ban: How censorship “made in Russia” faces a global Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Possibles </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First Monday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5210/fm.v26i5.11704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03282387v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networked Craftiness : How Internet Service Providers Resist “By Infra­structure” in Russia</w:t>
               </w:r>
@@ -924,200 +924,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03286999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Standardising by running code”: the Signal protocol and de facto standardisation in end-to-end encrypted messaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hacking as Collaborative Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet histories</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Iride</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (3), pp.549-565</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02319701v1</w:t>
+                <w:t xml:space="preserve">hal-02484283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacking as Collaborative Exploration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Standardising by running code”: the Signal protocol and de facto standardisation in end-to-end encrypted messaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iride</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internet histories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/24701475.2019.1654697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02484283v1</w:t>
+                <w:t xml:space="preserve">halshs-02319701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiding from Whom? Threat-models and in-the-making encryption technologies</w:t>
               </w:r>
@@ -1777,109 +1777,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénieurs face à la gouvernance : ruses et résistances des fournisseurs d’accès Internet en Russie</w:t>
+                <w:t xml:space="preserve">The Telegram ban: how censorship “made in Russia” faces a global Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Sciences Politiques, ST « Politiques du hacking »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Association for Media and Communication Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440374v1</w:t>
+                <w:t xml:space="preserve">hal-02440328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A market of black boxes: the Russian internet industry of censorship and surveillance</w:t>
               </w:r>
@@ -1954,109 +1954,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Telegram ban: how censorship “made in Russia” faces a global Internet</w:t>
+                <w:t xml:space="preserve">Ingénieurs face à la gouvernance : ruses et résistances des fournisseurs d’accès Internet en Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Media and Communication Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sciences Politiques, ST « Politiques du hacking »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440328v1</w:t>
+                <w:t xml:space="preserve">hal-02440374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A market of black boxes: the Russian Internet industry of censorship and surveillance</w:t>
               </w:r>
@@ -2468,178 +2468,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bricolage as collaborative exploration: transforming matter, citizens and politics.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Créations en marge, effets de réseaux et usages numériques des artistes squatteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kseniia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1rst Interdisciplinary Innovation Conference." Cooperating for innovation: devices for collective exploration"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire-atelier doctoral Visions Urbaines - ENS-Ulm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977719v1</w:t>
+                <w:t xml:space="preserve">hal-00825000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créations en marge, effets de réseaux et usages numériques des artistes squatteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bricolage as collaborative exploration: transforming matter, citizens and politics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kseniia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire-atelier doctoral Visions Urbaines - ENS-Ulm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">1rst Interdisciplinary Innovation Conference." Cooperating for innovation: devices for collective exploration"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825000v1</w:t>
+                <w:t xml:space="preserve">hal-00977719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'indignation Russe à l'ère de la &amp;quot; désintermédiatisation &amp;quot; : La &amp;quot; numérisation &amp;quot; des élections comme dispositif technologique du contre-pouvoir citoyen</w:t>
               </w:r>
@@ -2694,51 +2694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bricolage as collaborative exploration: transforming matter, citizens and politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3056,265 +3056,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance and Censorship of Internet Infrastructures: Markets, Regulation, and Black Boxes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Security Training: GAFAM/MAGMA, Data Protection, and Encryption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Bronnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesca Musiani</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zaytseva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Françoise Daucé, Benjamin Loveluck, Francesca Musiani (eds.), Digital Authoritarianism in the Making. Repression and Resistance on the Russian Internet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0007⟩</w:t>
+              <w:t xml:space="preserve">Digital Authoritarianism in the Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The MIT Press, pp.93-116, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05367560v1</w:t>
+                <w:t xml:space="preserve">halshs-05545929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Security Training: GAFAM/MAGMA, Data Protection, and Encryption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surveillance and Censorship of Internet Infrastructures: Markets, Regulation, and Black Boxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Zaytseva</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loveluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Authoritarianism in the Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The MIT Press, pp.93-116, 2025, </w:t>
+              <w:t xml:space="preserve">Françoise Daucé, Benjamin Loveluck, Francesca Musiani (eds.), Digital Authoritarianism in the Making. Repression and Resistance on the Russian Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The MIT Press, pp.43-66, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05545929v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05367560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Digital Control to Physical Repression: Searches, Prison, Exile, and War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3477,51 +3477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circumventing the &amp;quot;Sovereignisation&amp;quot; of the Russian Internet Towards an Infrastructure-Based Sociology of Digital Sovereignty and its Resistances in Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3605,273 +3605,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’emprise numérique à la répression physique : perquisitions, prison, exil et guerre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Daucé</w:t>
+                <w:t xml:space="preserve">Surveillance et censure des infrastructures Internet en Russie : marchés, régulation et boîtes noires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loveluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses des Mines, p. 189-211, 2023</w:t>
+              <w:t xml:space="preserve">, Presses des Mines, p. 51-71, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146819v1</w:t>
+                <w:t xml:space="preserve">hal-04146792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance et censure des infrastructures Internet en Russie : marchés, régulation et boîtes noires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’emprise numérique à la répression physique : perquisitions, prison, exil et guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Bronnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loveluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses des Mines, p. 51-71, 2023</w:t>
+              <w:t xml:space="preserve">, Presses des Mines, p. 189-211, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146792v1</w:t>
+                <w:t xml:space="preserve">hal-04146819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations à la sécurité numérique : GAFAM/ MAGMA, protection des données et chiffrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèse d’un autoritarisme numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp.97-118, 2023, 9782385424244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4000,51 +4000,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Russian ‘Sovereign Internet’ Facing Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daucé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4388,51 +4388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delta.chat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486635v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.254.0077" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05042338v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2025.1.1827" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Ermoshina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19331681.2021.1905972" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v26i5.11704" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282387v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2019.1654697" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02484283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Meyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058473ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466783v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CP2014-3-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fontugne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Aben" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02322172v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440328v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02322317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02440925v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426845v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Halpin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45982-0_22" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00977719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00959624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00977706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00977709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28938/9781912729227" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367560v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545929v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04146819v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04146792v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04952037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128294v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01712465v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEM072" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delta.chat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486635v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.254.0077" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05042338v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2025.1.1827" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Ermoshina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19331681.2021.1905972" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v26i5.11704" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02484283v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Meyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2019.1654697" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058473ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466783v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CP2014-3-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fontugne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Aben" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02322172v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440374v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02322317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02440925v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426845v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Halpin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45982-0_22" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00977719v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00959624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00977706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00977709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28938/9781912729227" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04146792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04146819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04952037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128294v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01712465v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEM072" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>