--- v1 (2026-04-07)
+++ v2 (2026-05-24)
@@ -660,200 +660,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03190007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messageries fédérées : des ‘résistances numériques’ par l’architecture ?</w:t>
+                <w:t xml:space="preserve">The Telegram ban: How censorship “made in Russia” faces a global Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Possibles </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First Monday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5210/fm.v26i5.11704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03282387v1</w:t>
+                <w:t xml:space="preserve">hal-03215281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Telegram ban: How censorship “made in Russia” faces a global Internet</w:t>
+                <w:t xml:space="preserve">Messageries fédérées : des ‘résistances numériques’ par l’architecture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Monday</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Possibles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Résistances numériques, 45 (1), pp.78-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5210/fm.v26i5.11704⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03215281v1</w:t>
+                <w:t xml:space="preserve">halshs-03282387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Networked Craftiness : How Internet Service Providers Resist “By Infra­structure” in Russia</w:t>
               </w:r>
@@ -1777,286 +1777,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Telegram ban: how censorship “made in Russia” faces a global Internet</w:t>
+                <w:t xml:space="preserve">Ingénieurs face à la gouvernance : ruses et résistances des fournisseurs d’accès Internet en Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Media and Communication Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sciences Politiques, ST « Politiques du hacking »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440328v1</w:t>
+                <w:t xml:space="preserve">hal-02440374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A market of black boxes: the Russian internet industry of censorship and surveillance</w:t>
+                <w:t xml:space="preserve">The Telegram ban: how censorship “made in Russia” faces a global Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Loveluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4S 2019 – Society for Social Studies of Science annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">International Association for Media and Communication Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322172v1</w:t>
+                <w:t xml:space="preserve">hal-02440328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénieurs face à la gouvernance : ruses et résistances des fournisseurs d’accès Internet en Russie</w:t>
+                <w:t xml:space="preserve">A market of black boxes: the Russian internet industry of censorship and surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loveluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Sciences Politiques, ST « Politiques du hacking »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">4S 2019 – Society for Social Studies of Science annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440374v1</w:t>
+                <w:t xml:space="preserve">hal-02322172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A market of black boxes: the Russian Internet industry of censorship and surveillance</w:t>
               </w:r>
@@ -2468,178 +2468,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créations en marge, effets de réseaux et usages numériques des artistes squatteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bricolage as collaborative exploration: transforming matter, citizens and politics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kseniia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire-atelier doctoral Visions Urbaines - ENS-Ulm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">1rst Interdisciplinary Innovation Conference." Cooperating for innovation: devices for collective exploration"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825000v1</w:t>
+                <w:t xml:space="preserve">hal-00977719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bricolage as collaborative exploration: transforming matter, citizens and politics.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Créations en marge, effets de réseaux et usages numériques des artistes squatteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kseniia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1rst Interdisciplinary Innovation Conference." Cooperating for innovation: devices for collective exploration"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire-atelier doctoral Visions Urbaines - ENS-Ulm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977719v1</w:t>
+                <w:t xml:space="preserve">hal-00825000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'indignation Russe à l'ère de la &amp;quot; désintermédiatisation &amp;quot; : La &amp;quot; numérisation &amp;quot; des élections comme dispositif technologique du contre-pouvoir citoyen</w:t>
               </w:r>
@@ -3330,51 +3330,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loveluck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The MIT Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Authoritarianism in the Making</w:t>
+              <w:t xml:space="preserve">Digital Authoritarianism in the Making: Repression and Resistance on the Russian Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The MIT Press, pp.191-214, 2025, 9780262385312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7551/mitpress/15798.003.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
@@ -3605,230 +3605,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance et censure des infrastructures Internet en Russie : marchés, régulation et boîtes noires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’emprise numérique à la répression physique : perquisitions, prison, exil et guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Bronnikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loveluck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses des Mines, p. 51-71, 2023</w:t>
+              <w:t xml:space="preserve">, Presses des Mines, p. 189-211, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146792v1</w:t>
+                <w:t xml:space="preserve">hal-04146819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’emprise numérique à la répression physique : perquisitions, prison, exil et guerre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Daucé</w:t>
+                <w:t xml:space="preserve">Surveillance et censure des infrastructures Internet en Russie : marchés, régulation et boîtes noires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loveluck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ksenia Ermoshina</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Musiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèse d’un autoritarisme numérique. Répression et résistance sur Internet en Russie, 2012-2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses des Mines, p. 189-211, 2023</w:t>
+              <w:t xml:space="preserve">, Presses des Mines, p. 51-71, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146819v1</w:t>
+                <w:t xml:space="preserve">hal-04146792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations à la sécurité numérique : GAFAM/ MAGMA, protection des données et chiffrement</w:t>
               </w:r>
@@ -4388,51 +4388,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delta.chat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486635v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.254.0077" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05042338v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2025.1.1827" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Ermoshina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19331681.2021.1905972" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v26i5.11704" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02484283v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Meyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2019.1654697" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058473ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466783v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CP2014-3-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fontugne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Aben" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440328v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02322172v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440374v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02322317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02440925v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426845v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Halpin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45982-0_22" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00977719v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00959624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00977706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00977709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28938/9781912729227" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04146792v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04146819v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04952037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128294v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01712465v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEM072" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://delta.chat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05486635v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Ermoshina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Musiani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.254.0077" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05042338v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14763/2025.1.1827" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869397v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dauc&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Ermoshina" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12nse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loveluck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19331681.2021.1905972" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5210/fm.v26i5.11704" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03282387v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03286999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.2008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02484283v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Meyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02319701v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24701475.2019.1654697" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02320706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058473ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466783v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082779v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/CP2014-3-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021656v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021667v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fontugne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Aben" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440374v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440328v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02322172v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02322317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02440925v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426845v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Halpin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45982-0_22" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112268v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01112270v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00977719v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824992v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00959624v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00977706v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00977709v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649984v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28938/9781912729227" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545929v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05367560v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05545940v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/15798.003.0013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04696683v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926688v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Kossov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009531085" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04146819v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04146792v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04952037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.9023" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272924v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128294v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01712465v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEM072" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>