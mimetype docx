--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -16,50 +16,56 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ernest Foussard </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingénieur de Recherche EFELIA-MIAI/UGA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -345,84 +351,198 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Integrated job and maintenance scheduling with equipment health index and health requirement for flow time minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Foussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Nattaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malapert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bin Packing with Thresholds: Mathematical Models and Theoretical Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -463,51 +583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05230011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -517,51 +637,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimisation du délai moyen en présence d'une contrainte de santé de l'équipement : propriétés structurelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -603,221 +723,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2025 - 26ème édition du congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimisation du délai moyen en présence d'une contrainte de santé de l'équipement : méthodes de résolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malapert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF'25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole nationale des ponts et chaussées, Feb 2025, Champs Sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05024111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de colonnes pour le Bin-Packing avec seuils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérémi Bridonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Espinouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -845,73 +965,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2023 - 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rennes School of Business, Feb 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04009192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement de la production et de la maintenance sur une machine multicomposant: étude de complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -953,73 +1073,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie circulaire et planification de maintenances pour optimiser la durée de vie d'un produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1061,73 +1181,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2021 - 22ème congrès annuel de la Société française de recherche opérationnelle et d’aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lot-Sizing Model for Maintenance Planning in a Circular Economy Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1159,70 +1279,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Nattaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.673 - 682, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85902-2_72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352725v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1232,109 +1352,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintenance Planning for Circular Economy: Laundromat Washing Machines Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernest Foussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] G-SCOP - Laboratoire des sciences pour la conception, l'optimisation et la production. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1481,51 +1601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05545684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Foussard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martinovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nattaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.11.036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106763" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05230011v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023454v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024111v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;mi Bridonneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595366v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217743v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352725v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_72" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05545684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Foussard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Martinovic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Espinouse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Nattaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2025.11.036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642133v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2024.106763" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572543v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bonnin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malapert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05230011v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023454v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024111v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;mi Bridonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595366v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217743v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03352725v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85902-2_72" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>